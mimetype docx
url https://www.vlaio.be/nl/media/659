--- v1 (2026-03-28)
+++ v2 (2026-07-11)
@@ -18,58 +18,61 @@
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E8A103A" w14:textId="5BAE5B89" w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidRDefault="003A24A4">
+    <w:p w14:paraId="3E8A103A" w14:textId="2DC50E99" w:rsidR="00A2256E" w:rsidRPr="00D924DB" w:rsidRDefault="003A24A4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:sectPr w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidSect="00C87B26">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A2256E" w:rsidRPr="00D924DB" w:rsidSect="00C87B26">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AFA9014" wp14:editId="4170D5EB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7559400" cy="10684800"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
@@ -155,68 +158,74 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat">
                           <a:noFill/>
                           <a:miter lim="400000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1F305428" w14:textId="6CD6D146" w:rsidR="00A2256E" w:rsidRPr="00E64EF1" w:rsidRDefault="00A92D5B">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="en-US" w:bidi="en-US"/>
                               </w:rPr>
                               <w:t>Application Document Development Projects</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1C19369C" w14:textId="5C0145E2" w:rsidR="00F61D5F" w:rsidRPr="00E64EF1" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
+                          <w:p w14:paraId="1C19369C" w14:textId="2E49A931" w:rsidR="00F61D5F" w:rsidRPr="00E64EF1" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="en-US" w:bidi="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
+                            <w:r w:rsidR="00187F2B">
+                              <w:rPr>
+                                <w:lang w:val="en-US" w:bidi="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Juli </w:t>
+                            </w:r>
                             <w:r w:rsidR="00C81796">
                               <w:rPr>
                                 <w:lang w:val="en-US" w:bidi="en-US"/>
                               </w:rPr>
-                              <w:t>January 202</w:t>
+                              <w:t>202</w:t>
                             </w:r>
                             <w:r w:rsidR="009976BB">
                               <w:rPr>
                                 <w:lang w:val="en-US" w:bidi="en-US"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E50BB5E" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRPr="00E64EF1" w:rsidRDefault="00A2256E" w:rsidP="00F61D5F">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:rPr>
                                 <w:lang w:val="en-GB"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
@@ -224,94 +233,106 @@
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="59B71B57" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="officeArt object" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Titel van het document&#10;&#10;Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:52.3pt;margin-top:376.35pt;width:486pt;height:279pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:4.5pt;mso-wrap-distance-top:4.5pt;mso-wrap-distance-right:4.5pt;mso-wrap-distance-bottom:4.5pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7dV+cwQEAAHsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfa+0f0C8L7aTtOmsOFXXqtOk&#10;qZvU9QMIhhgJuAxI7Pz9LsRNrPZtmh8wF67Pvefc4/XdYDQ5CB8U2IZWs5ISYTm0yu4a+vr76fMt&#10;JSEy2zINVjT0KAK923y6WveuFnPoQLfCEwSxoe5dQ7sYXV0UgXfCsDADJyxeSvCGRQz9rmg96xHd&#10;6GJeljdFD751HrgIAU8fT5d0k/GlFDz+lDKISHRDsbeYV5/XbVqLzZrVO89cp/jYBvuHLgxTFoue&#10;oR5ZZGTv1Qcoo7iHADLOOJgCpFRcZA7IpirfsXnpmBOZC4oT3Fmm8P9g+fPhxf3yJA5fYcABJkF6&#10;F+qAh4nPIL1Jb+yU4D1KeDzLJoZIOB7eVKs5zoISjneL6+VigQHiFJfPnQ/xmwBD0qahHueS5WKH&#10;HyGeUt9SUjULT0rrPBttSY99zVe5AEOLSM1OH0+yjIpoI61MQ5dlesb62iY4kY0wVrqwS7s4bIeR&#10;8hbaIyrRoxkaGv7smReU6O8W1V5er6ov6J5p4KfBdhrYvXkA9FtFCbO8A7TbW8P3+whSZcap+qkk&#10;KpUCnHDWbHRjstA0zlmXf2bzFwAA//8DAFBLAwQUAAYACAAAACEAkqh2H98AAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6MlpUmk4INIkDHDZAcPSakFQ0TtVka/n3eCe4&#10;vWc/PX+u17PvxdGMsQukYLnIQBhqg+7IKnh73VzdgogJSWMfyCj4MRHWzflZjZUOE23NcZes4BKK&#10;FSpwKQ2VlLF1xmNchMEQ777C6DGxHa3UI05c7nuZZ1khPXbEFxwO5sGZ9nt38Aoe7dJ/Eq6m6Um6&#10;D5u/J/+8eVHq8mK+vwORzJz+wnDCZ3RomGkfDqSj6Nlnq4KjCsqbvARxSmRlwaM9q2vWIJta/v+i&#10;+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7dV+cwQEAAHsDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCSqHYf3wAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAABsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:stroke miterlimit="4"/>
                 <v:textbox inset="1.27mm,1.27mm,1.27mm,1.27mm">
                   <w:txbxContent>
                     <w:p w14:paraId="1F305428" w14:textId="6CD6D146" w:rsidR="00A2256E" w:rsidRPr="00E64EF1" w:rsidRDefault="00A92D5B">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="en-US" w:bidi="en-US"/>
                         </w:rPr>
                         <w:t>Application Document Development Projects</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1C19369C" w14:textId="5C0145E2" w:rsidR="00F61D5F" w:rsidRPr="00E64EF1" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
+                    <w:p w14:paraId="1C19369C" w14:textId="2E49A931" w:rsidR="00F61D5F" w:rsidRPr="00E64EF1" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="en-US" w:bidi="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Version </w:t>
                       </w:r>
+                      <w:r w:rsidR="00187F2B">
+                        <w:rPr>
+                          <w:lang w:val="en-US" w:bidi="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Juli </w:t>
+                      </w:r>
                       <w:r w:rsidR="00C81796">
                         <w:rPr>
                           <w:lang w:val="en-US" w:bidi="en-US"/>
                         </w:rPr>
-                        <w:t>January 202</w:t>
+                        <w:t>202</w:t>
                       </w:r>
                       <w:r w:rsidR="009976BB">
                         <w:rPr>
                           <w:lang w:val="en-US" w:bidi="en-US"/>
                         </w:rPr>
                         <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E50BB5E" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRPr="00E64EF1" w:rsidRDefault="00A2256E" w:rsidP="00F61D5F">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:rPr>
                           <w:lang w:val="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00D924DB" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="467E72F2" w14:textId="6F6376B1" w:rsidR="00651858" w:rsidRPr="00E64EF1" w:rsidRDefault="000B297E" w:rsidP="4E3AEFE9">
+    <w:p w14:paraId="467E72F2" w14:textId="0F6044A1" w:rsidR="00651858" w:rsidRPr="00E64EF1" w:rsidRDefault="000B297E" w:rsidP="4E3AEFE9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The questions in this document serve either to properly understand your idea and project or to obtain information in the context of the </w:t>
       </w:r>
       <w:r w:rsidR="00FE7AAE" w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
@@ -345,83 +366,109 @@
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>separately</w:t>
       </w:r>
       <w:r w:rsidR="00651858" w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> below</w:t>
       </w:r>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. When completing this application, it is best to go over the eligibility and assessment criteria as well as the supportable activities and costs (see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="007B3606">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007B3606" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/nl/media/1827" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007B3606">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007B3606" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Explanatory Document Business Innovation Support</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3606">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00C52EBC" w:rsidRPr="00586AA6">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:u w:color="0070C0"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00FD11D0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FD11D0" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/nl/media/3079"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FD11D0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FD11D0" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Costs Model</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD11D0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C030E6B" w14:textId="77777777" w:rsidR="001C165F" w:rsidRPr="00E64EF1" w:rsidRDefault="001C165F" w:rsidP="6FCA10C3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0166578C" w14:textId="6E346C1D" w:rsidR="00651858" w:rsidRPr="00E64EF1" w:rsidRDefault="00651858" w:rsidP="6FCA10C3">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2389,108 +2436,153 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE7EF2">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Formatting and compiling of the application:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="230C901A" w14:textId="77777777" w:rsidR="00616302" w:rsidRPr="00E64EF1" w:rsidRDefault="00616302" w:rsidP="000E2FBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D633006" w14:textId="36741D8E" w:rsidR="0037298C" w:rsidRPr="00E64EF1" w:rsidRDefault="0037298C" w:rsidP="4E3AEFE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>This template should be viewed as a tool for formatting your project application. This document, like the other attachments, must be uploaded in the online portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31360815" w14:textId="118E2431" w:rsidR="0037298C" w:rsidRPr="00E64EF1" w:rsidRDefault="0037298C" w:rsidP="0037298C">
+    <w:p w14:paraId="31360815" w14:textId="118E2431" w:rsidR="0037298C" w:rsidRPr="00C876A4" w:rsidRDefault="0037298C" w:rsidP="0037298C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037298C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">When filling out your project application, it is expressly recommended to read the "Explanatory Document on Business Innovation Support" to include all requested information! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E0E66C" w14:textId="0E9AD8F2" w:rsidR="0037298C" w:rsidRPr="00E64EF1" w:rsidRDefault="0037298C" w:rsidP="002671FE">
+    <w:p w14:paraId="4108F789" w14:textId="22CBAE8E" w:rsidR="00765C0E" w:rsidRPr="00E64EF1" w:rsidRDefault="00CE6A3F" w:rsidP="0037298C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>The indicated page limits are based on the font type, font size, and page margins</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2E30">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this template. Please do not change any of these settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E0E66C" w14:textId="0E9AD8F2" w:rsidR="0037298C" w:rsidRPr="00E64EF1" w:rsidRDefault="0037298C" w:rsidP="002671FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002671FE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Text in 'italic', in frames and other additions </w:t>
       </w:r>
       <w:r w:rsidRPr="002671FE">
@@ -2530,51 +2622,51 @@
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Resubmitting </w:t>
       </w:r>
       <w:r w:rsidR="00BB58A3">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>a previously submitted application:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA2D611" w14:textId="77777777" w:rsidR="00CA7943" w:rsidRPr="00E64EF1" w:rsidRDefault="00CA7943" w:rsidP="00CA7943">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29AB1E7E" w14:textId="1666FBAD" w:rsidR="00CA7943" w:rsidRPr="00E64EF1" w:rsidRDefault="00BB58A3" w:rsidP="00CA7943">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="65"/>
+          <w:numId w:val="66"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If this project application is a resubmission and/or a partially reworked submission of a previously evaluated proposal, then motivate in ½ page </w:t>
       </w:r>
       <w:r w:rsidR="0006594B">
         <w:rPr>
@@ -2687,187 +2779,187 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B16F5C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5543F9C9" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="000E2FBB" w:rsidRDefault="00654992" w:rsidP="00654992">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
-[...26 lines deleted...]
-          <w:ilvl w:val="1"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
-          <w:iCs/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">What is the project about? </w:t>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Answer these 2 questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416BD280" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
+    <w:p w14:paraId="2BD264A5" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the project about? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416BD280" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is the added value of this project? What can it be used for in the future? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60775A0E" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is the added value of this project? What can it be used for in the future? </w:t>
+        <w:t>Focus on the overall objective and the expected impact rather than the process itself.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60775A0E" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
+    <w:p w14:paraId="5DC6B7F5" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E2FBB">
-[...5 lines deleted...]
-        <w:t>Focus on the overall objective and the expected impact rather than the process itself.</w:t>
+      <w:r w:rsidRPr="002671FE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Replace difficult technical words with easier synonyms. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC6B7F5" w14:textId="77777777" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="00654992">
+    <w:p w14:paraId="55631C0A" w14:textId="7D8D9997" w:rsidR="00654992" w:rsidRPr="00E64EF1" w:rsidRDefault="00654992" w:rsidP="4E3AEFE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
-[...26 lines deleted...]
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Avoid long sentences and complicated sentence structures. Keep it concise, leave out what is less important to the target audience.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B2641F" w14:textId="77777777" w:rsidR="00BC0559" w:rsidRPr="00E64EF1" w:rsidRDefault="00BC0559" w:rsidP="00BC0559">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -3155,118 +3247,121 @@
       </w:pPr>
       <w:r w:rsidRPr="007F58CF">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Impact (brief summary of what is described in section 1.5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237D1EC4" w14:textId="77777777" w:rsidR="00412852" w:rsidRPr="00E64EF1" w:rsidRDefault="005A5404" w:rsidP="06F48B5A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>As long as the intended results are achieved, describe how your company will exploit the results (improvement of an existing product, new product, improved process, etc.). Describe the impact on your company (or the Flemish establishment): new activity, expansion/maintenance of a main activity/sub-activity. Quantify the total intended economic valorization in Flanders (</w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Economische_impact" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="4447AC96">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="4447AC96" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK \l "_Economische_impact"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="4447AC96">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="4447AC96" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Section 1.5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="4447AC96">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DD5E6C" w14:textId="614D3995" w:rsidR="00EB1486" w:rsidRPr="00E64EF1" w:rsidRDefault="00EB1486" w:rsidP="06F48B5A">
+    <w:p w14:paraId="77DD5E6C" w14:textId="45F08BAA" w:rsidR="00EB1486" w:rsidRPr="00E64EF1" w:rsidRDefault="00EB1486" w:rsidP="06F48B5A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A82A44">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the impact is based on employment and </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A82A44">
+        <w:t>If the impact is based on employment and investment,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25151">
         <w:rPr>
           <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>investment,</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00412852">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> tota</w:t>
+        <w:t>the tota</w:t>
       </w:r>
       <w:r w:rsidRPr="00A82A44">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>l added value for Flanders in the valorization period of the project should be at least 10 times the support amount (which by default is calculated on a valorization period of 5 years and starts at the end of the project).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00CBAD57" w14:textId="4AD3DBF3" w:rsidR="00EB1486" w:rsidRPr="00E64EF1" w:rsidRDefault="00412852" w:rsidP="06F48B5A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412852">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If the impact is based on an increase in labor productivity, a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="0054040F">
@@ -3302,51 +3397,51 @@
     </w:p>
     <w:p w14:paraId="3ACF6026" w14:textId="027F4E51" w:rsidR="08ACF456" w:rsidRPr="00E64EF1" w:rsidRDefault="005A5404">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4AFA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>If multiple business partners are involved, describe the impact for each partner.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="margin" w:tblpY="375"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9622"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00041FC4" w:rsidRPr="005D7FA1" w14:paraId="5DE17761" w14:textId="77777777" w:rsidTr="00316BF1">
+      <w:tr w:rsidR="00041FC4" w:rsidRPr="00D924DB" w14:paraId="5DE17761" w14:textId="77777777" w:rsidTr="00316BF1">
         <w:trPr>
           <w:trHeight w:val="1830"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9622" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AAE4FC7" w14:textId="57F30997" w:rsidR="00041FC4" w:rsidRPr="00E64EF1" w:rsidRDefault="00041FC4" w:rsidP="4E3AEFE9">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4E3AEFE9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Fill in the tables below if you have received innovation support from VLAIO in the last 5 years. This will give us insight into the impact that previously funded projects have had on your business. Also provide a general appreciation of the projects that have been implemented. This should be limited to 1 page.</w:t>
             </w:r>
           </w:p>
@@ -3384,51 +3479,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77CD32E6" w14:textId="200ADCA4" w:rsidR="00DE0E92" w:rsidRDefault="006F7D7F" w:rsidP="00B16F5C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Track record (max. 1 page)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE0E92" w:rsidRPr="005D7FA1" w14:paraId="70B09634" w14:textId="77777777" w:rsidTr="7C17A9C7">
+      <w:tr w:rsidR="00DE0E92" w:rsidRPr="00D924DB" w14:paraId="70B09634" w14:textId="77777777" w:rsidTr="7C17A9C7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B707EC7" w14:textId="531F2E6F" w:rsidR="00DE0E92" w:rsidRPr="000E2FBB" w:rsidRDefault="3B285E15" w:rsidP="3B1779CF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7C17A9C7">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Project number </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
@@ -4403,51 +4498,51 @@
           <w:bCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00666CA4">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In this section, briefly describe your business activities and the steps you have already taken towards the realization of your idea. </w:t>
       </w:r>
       <w:r w:rsidRPr="00666CA4">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The questions below can be used as a guide to what information is expected here. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2483FF69" w14:textId="77777777" w:rsidR="00E97810" w:rsidRDefault="006B4F4D" w:rsidP="00E97810">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4AFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -4464,688 +4559,701 @@
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00DF4AFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E61E7C1" w14:textId="160DA51D" w:rsidR="006B4F4D" w:rsidRPr="00E97810" w:rsidRDefault="006B4F4D" w:rsidP="00E97810">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E97810">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>What is your idea? Describe your innovative idea (new or improved product, process or service). What prompted this idea?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D04C28F" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E97810" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3963A0B5" w14:textId="35F9E93E" w:rsidR="00666CA4" w:rsidRDefault="006B4F4D" w:rsidP="00666CA4">
-      <w:pPr>
-[...247 lines deleted...]
-    <w:p w14:paraId="590E0F9B" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Describe what customers/markets (regions/countries) you have in mind for the new product/process/service.</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Have you already taken steps towards the realization of your idea (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such as conducting market research, finding partners, investments, etc.)?  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> What is the total market size? Who are the main (potential) competitors and how much of this market do they occupy? </w:t>
+        <w:t xml:space="preserve">List these briefly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B798008" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+    <w:p w14:paraId="730E79B9" w14:textId="77777777" w:rsidR="00635D43" w:rsidRPr="00635D43" w:rsidRDefault="00635D43" w:rsidP="00635D43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F317AC3" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00DF4AFA" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+    <w:p w14:paraId="0B153507" w14:textId="77777777" w:rsidR="00B51F58" w:rsidRPr="00E64EF1" w:rsidRDefault="00B51F58" w:rsidP="005D4F0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="60"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E41DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is your company's current position in this market? What market share do you want to achieve? Within what time frame? </w:t>
+        <w:t>Only for large companies:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E41DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> frame the project within the company-level roadmap, which should address the following topics:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383F6C19" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00DF4AFA" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+    <w:p w14:paraId="47A00F7B" w14:textId="77777777" w:rsidR="00B51F58" w:rsidRPr="00E64EF1" w:rsidRDefault="00B51F58" w:rsidP="00B51F58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E41DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Integration into the Flemish ecosystem: structural collaborations with knowledge institutions and SMEs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4DDFA0" w14:textId="462F2174" w:rsidR="00B51F58" w:rsidRPr="00E64EF1" w:rsidRDefault="00B51F58" w:rsidP="00335605">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E41DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Strategic roadmap of the location in Flanders and how they align with policy priorities such as:  Energy/climate, circular economy, environment, biodiversity and water management, sustainable food and nutrition strategies, mobility and smart cities, education and competencies and health and care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C88D3BF" w14:textId="77777777" w:rsidR="00B51F58" w:rsidRPr="00E64EF1" w:rsidRDefault="00B51F58" w:rsidP="00B51F58">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E41DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri Light" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Steps that the company (specifically the Flemish location) wants to take in terms of sustainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C9AFE0" w14:textId="77777777" w:rsidR="002B70E8" w:rsidRPr="00E64EF1" w:rsidRDefault="002B70E8" w:rsidP="002D19F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2983F66C" w14:textId="0606931F" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="00262E47" w:rsidP="00BD6075">
+      <w:pPr>
+        <w:pStyle w:val="Head2"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7F6B">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Where does your idea fit into the market?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66065618" w14:textId="6816F5DC" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="5910D0E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5910D0E2">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate that there is a market for your innovation, clearly identifying what is already available and how your innovation would compare to existing offerings. The questions below can be used as a guide to what information is expected here. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7422CC14" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+    <w:p w14:paraId="1C21D5A6" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="590E0F9B" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF4AFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">What are the highest performing solutions offered (by competitors) as alternatives in this market? Briefly describe the innovative nature of your idea relative to what is currently available in your target market. </w:t>
+        <w:t>Describe what customers/markets (regions/countries) you have in mind for the new product/process/service.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF4AFA">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF4AFA">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> What is the total market size? Who are the main (potential) competitors and how much of this market do they occupy? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FC02AA" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+    <w:p w14:paraId="0B798008" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FA09776" w14:textId="409A33DE" w:rsidR="00DF4AFA" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="00CE7EF2">
+    <w:p w14:paraId="4F317AC3" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00DF4AFA" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="46"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-          <w:color w:val="auto"/>
-[...45 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0865B030">
+      <w:r w:rsidRPr="00DF4AFA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In order to shape your innovative idea, you have a process to complete, not all steps of which can be supported by VLAIO (classic engineering activities or simpler, less risky steps in preparation for marketing are not eligible for support). In part 2 of this application, you can describe the </w:t>
-[...47 lines deleted...]
-        <w:t>. This must include the following aspects:</w:t>
+        <w:t xml:space="preserve">What is your company's current position in this market? What market share do you want to achieve? Within what time frame? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5682EBDE" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="00D20770">
-      <w:pPr>
+    <w:p w14:paraId="383F6C19" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00DF4AFA" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="779F8427" w14:textId="42667453" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="4E3AEFE9">
+    <w:p w14:paraId="7422CC14" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF4AFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What are the highest performing solutions offered (by competitors) as alternatives in this market? Briefly describe the innovative nature of your idea relative to what is currently available in your target market. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75FC02AA" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA09776" w14:textId="409A33DE" w:rsidR="00DF4AFA" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="00CE7EF2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E3AEFE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearly state what will convince potential customers to choose you. In other words, what is your unique selling point (USP)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8E25A6" w14:textId="0CCE47F4" w:rsidR="006C16A4" w:rsidRPr="00E64EF1" w:rsidRDefault="006C16A4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE58D70" w14:textId="2833DCD7" w:rsidR="009E59F4" w:rsidRPr="00E64EF1" w:rsidRDefault="009E59F4" w:rsidP="00635D43">
+      <w:pPr>
+        <w:pStyle w:val="Head2"/>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C7F6B">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The process from project to market</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2526A489" w14:textId="1E9360B2" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="0865B030">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0865B030">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to shape your innovative idea, you have a process to complete, not all steps of which can be supported by VLAIO (classic engineering activities or simpler, less risky steps in preparation for marketing are not eligible for support). In part 2 of this application, you can describe the </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/media/1827" \h</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>activities supported</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0865B030">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by VLAIO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0865B030">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in your development project. In this section, you must first discuss the process that will follow from the project for which you are applying for support from VLAIO, called the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0865B030">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>follow-up trajectory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0865B030">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>. This must include the following aspects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5682EBDE" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="00D20770">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="779F8427" w14:textId="42667453" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="4E3AEFE9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Outline</w:t>
       </w:r>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> an overview of all the steps you need to take from (the end of your) project to entering the market. Create a timeline for the entire process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9DCA93" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="00D20770">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69712D5C" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00E64EF1" w:rsidRDefault="00D20770" w:rsidP="4E3AEFE9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">How much time and resources (financial, staff, etc.) do you think you will need for the </w:t>
       </w:r>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
@@ -5162,133 +5270,196 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">?  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E618F6" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00E64EF1" w:rsidRDefault="00D20770" w:rsidP="00D20770">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5758567B" w14:textId="52E6B161" w:rsidR="00D20770" w:rsidRPr="00E64EF1" w:rsidRDefault="00D20770" w:rsidP="5910D0E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Do you see any limitations in the market (such as government regulations, third-party intellectual property, etc.)? How do you plan to overcome these limitations? Or are there just favorable circumstances? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FA809A" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00E64EF1" w:rsidRDefault="00D20770" w:rsidP="00D20770">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E4A5E36" w14:textId="3BA4100E" w:rsidR="00D61203" w:rsidRPr="00832F9D" w:rsidRDefault="6AA8593A" w:rsidP="0865B030">
+    <w:p w14:paraId="5E4A5E36" w14:textId="6B2C2D0F" w:rsidR="00D61203" w:rsidRPr="00832F9D" w:rsidRDefault="6AA8593A" w:rsidP="0865B030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Will you protect the project results with a patent and/or other intellectual property rights?  If not, what alternative strategy (secrecy, defensive publication, etc.) do you wish to pursue with a view to maximum freedom of exploitation of these project results? If the project results involve patentable elements you should take the new situation of the unitary patent into account. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00EE3B20">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00EE3B20" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/nl/begeleiding-advies/groei-innovatie/intellectuele-eigendom/welke-beschermingsopties-zijn-er-0-7"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00EE3B20">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>More information on patents and</w:t>
+      </w:r>
+      <w:r w:rsidR="0038139B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intellectual property</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be found on </w:t>
+      </w:r>
+      <w:r w:rsidR="0038139B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="0038139B" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>VLAIO website</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3B20">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="00835D97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (available only in Dutch).</w:t>
       </w:r>
       <w:r w:rsidR="00832F9D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
@@ -5314,51 +5485,51 @@
         <w:t xml:space="preserve"> parties? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E130AEB" w14:textId="77777777" w:rsidR="007E4529" w:rsidRPr="00832F9D" w:rsidRDefault="007E4529" w:rsidP="007E4529">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7E8A96" w14:textId="77777777" w:rsidR="00546A38" w:rsidRPr="00E64EF1" w:rsidRDefault="00D20770" w:rsidP="0040657E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040657E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Does your company (or staff) have experience in marketing new products or services? Are you familiar with the market(s) in which your innovative idea will be offered?</w:t>
       </w:r>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -5367,51 +5538,51 @@
       </w:r>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D976600" w14:textId="77777777" w:rsidR="00546A38" w:rsidRPr="00E64EF1" w:rsidRDefault="00546A38" w:rsidP="00546A38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D4B8455" w14:textId="77777777" w:rsidR="00EC385F" w:rsidRPr="00E64EF1" w:rsidRDefault="5D8AB615" w:rsidP="0865B030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA43E5">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">What cybersecurity measures will be taken, both at the corporate level and specifically for the innovation for which support is requested? Are there any sensitivities in data processing or data communication? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7520731D" w14:textId="77777777" w:rsidR="00EC385F" w:rsidRPr="00E64EF1" w:rsidRDefault="00EC385F" w:rsidP="00EC385F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5473,378 +5644,785 @@
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FCD567" w14:textId="77777777" w:rsidR="007561AE" w:rsidRPr="00E64EF1" w:rsidRDefault="007561AE" w:rsidP="00210DC5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44FD94CB" w14:textId="23FC1F60" w:rsidR="00572D3E" w:rsidRPr="00696334" w:rsidRDefault="00443DEB" w:rsidP="00635D43">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7F6B">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Impact </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ED16F7" w14:textId="03409A0A" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
+    <w:p w14:paraId="45ED16F7" w14:textId="072BE4DA" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>A quantified substantiation of the total intended valorization in Flanders is requested here (such as the economic value creation realized in Flanders during the valorization period, based on either (i) employment and/or investments or (ii) a growth in labor productivity following the project). These two options cannot be combined.</w:t>
+        <w:t>A quantified substantiation of the total intended valorization in Flanders is requested here</w:t>
+      </w:r>
+      <w:r w:rsidR="000478C7">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>such as the economic value creation realized in Flanders during the valorization period, based on either (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>) employment and/or investments or (ii) a growth in labor productivity following the project. These two options cannot be combined.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D51D68" w14:textId="5E4905C1" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>When the added value for Flanders is based on employment and/or investment, it is required that the total quantified valorization in Flanders during the valorization period is at least 10 times the support (achieving a leverage of 10). The standard valorization period is 5 years. After substantial motivation, a valorization period of up to 10 years may be observed. Demonstrating a leverage of 10 for a shorter valorization period (e.g. 3 years) is also a possibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E1900" w14:textId="0AE8691D" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
+    <w:p w14:paraId="063E1900" w14:textId="39F73824" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">When the added value for Flanders is based on growth in labor productivity, it must first be justified why the tightness of the labor market does not allow the company to realize the impact through employment and/or investment. It is required that labor productivity is at least </w:t>
+        <w:t xml:space="preserve">When the added value for Flanders is based on growth in labor productivity, it must first be justified why the labor market does not allow the company to realize the impact through employment and/or investment. It is required that labor productivity is at least </w:t>
       </w:r>
       <w:r w:rsidR="00E14CBF">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>0% higher 5 years after the end of the project than the labor productivity at the time of application</w:t>
       </w:r>
       <w:r w:rsidR="00E14CBF">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The valorization period for projects committed to labor productivity is fixed at 5 years and cannot be extended.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDA796E" w14:textId="3BD65D2A" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
+    <w:p w14:paraId="5EDA796E" w14:textId="5C3198B7" w:rsidR="4672060A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">If applicable, this section must also include the social value creation resulting from your project (environmental benefits, etc.). This can be qualitative or quantitative. Social value creation is not included in the leverage calculation but can be a plus in the evaluation of your project. Projects with a negative social impact are not eligible for support. </w:t>
+        <w:t xml:space="preserve">If applicable, this section </w:t>
+      </w:r>
+      <w:r w:rsidR="0010073E">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>should</w:t>
+      </w:r>
+      <w:r w:rsidR="0010073E" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also include the social value creation resulting from your project (environmental benefits, etc.). This can be qualitative or quantitative. Social value creation is not included in the leverage calculation but can be a plus in the evaluation of your project. Projects with a negative social impact are not eligible for support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314CCE66" w14:textId="04D19767" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A" w:rsidP="06F48B5A">
+    <w:p w14:paraId="314CCE66" w14:textId="17E54B22" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="4672060A" w:rsidP="06F48B5A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>In case of multi-partner projects, each business partner should separately describe and quantify the impact of the project on their company. Here, one business partner or a group of business partners may choose impact based on employment and/or investment and the other business partners may choose impact based on growth in labor productivity. For both options, the minimum added value must be achieved.</w:t>
+        <w:t xml:space="preserve">In case of multi-partner projects, each business partner should separately describe and quantify the impact of the project on their company. Here, one business partner or a group of business partners </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3492">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>can claim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact based on employment and/or investment </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD46E0">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>whilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD46E0" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the other business partners </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD46E0">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>claim</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impact based on growth in labor productivity. For both options, the minimum added value must be achieved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158A3FBB" w14:textId="279B0E14" w:rsidR="06F48B5A" w:rsidRDefault="00575BA2" w:rsidP="005630FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Economische_impact"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005630FE">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Economic impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575B269D" w14:textId="5D239467" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
+    <w:p w14:paraId="575B269D" w14:textId="52802247" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Demonstrate your idea’s strategic importance. In section 1.2, you outlined how you plan to win over customers with your new product/process/service. Now demonstrate how this new product, process or service will contribute to a clear competitive advantage for your company (strengthening business activity, new market, diversification, entry into new value chain, quality improvement, cost savings, etc.).</w:t>
+        <w:t xml:space="preserve">Demonstrate </w:t>
+      </w:r>
+      <w:r w:rsidR="004D2BC4">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strategic importance</w:t>
+      </w:r>
+      <w:r w:rsidR="004D2BC4">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your idea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>. In section 1.2, you outlined how you plan to win over customers with your new product/process/service. Now demonstrate how this new product, process or service will contribute to a clear competitive advantage for your company (strengthening business activity, new market, diversification, entry into new value chain, quality improvement, cost savings, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F51BFD" w14:textId="2330F6E6" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D8287B" w14:textId="5C580029" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
+    <w:p w14:paraId="79D8287B" w14:textId="7AF978FC" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe what impact you expect to have on the Flemish economy (new investments, employment at your company or with third parties, maintaining your production in Flanders, strengthening the position of the Flemish establishment in an international company through a high innovation capacity, unique know-how or high labor productivity, anchoring in Flanders through close cooperation with Flemish knowledge institutions or local companies, etc.) and </w:t>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidR="001B693C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B693C" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001B693C" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>substantiate</w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
-          <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>substantiate this</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0837">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0837" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">impact you expect to have on the Flemish economy (new investments, employment at your company or with third parties, maintaining your production in Flanders, strengthening the position of the Flemish establishment in an international company through a high innovation capacity, unique know-how or high labor productivity, anchoring in Flanders through close cooperation with Flemish knowledge institutions or local companies, etc.) </w:t>
+      </w:r>
+      <w:r w:rsidR="001B693C">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1D3DAB" w14:textId="6951AD43" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22964E8B" w14:textId="616DB5B4" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
+    <w:p w14:paraId="22964E8B" w14:textId="7B7752C6" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>If you are already active in (a part of) the market, it is important to qualitatively and quantitatively substantiate your starting position and justify on which parameters of the business case the project results will be able to have an impact.</w:t>
+        <w:t xml:space="preserve">If you are already active in (a part of) the market, it is important to qualitatively and quantitatively </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8583F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>clarify</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8583F" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>your starting position and</w:t>
+      </w:r>
+      <w:r w:rsidR="0038139B">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8583F">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8583F" w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5337">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parameters of the business case</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5337">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the project results will impact.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1EEAAF" w14:textId="77777777" w:rsidR="00376C03" w:rsidRPr="00E64EF1" w:rsidRDefault="00376C03" w:rsidP="006C5D5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7813793C" w14:textId="3BDA323C" w:rsidR="00376C03" w:rsidRPr="0044623E" w:rsidRDefault="006C5D5C" w:rsidP="0052060F">
+    <w:p w14:paraId="097B4C59" w14:textId="3AA2DAA0" w:rsidR="0044623E" w:rsidRPr="00CC1198" w:rsidRDefault="006C5D5C" w:rsidP="00C876A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="06F48B5A">
+      <w:r w:rsidRPr="00CC1198">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Combine the figures from previous sections into an easy-to-read table that shows the structure of the business case, starting from when your project ends (first column) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="06F48B5A">
+        <w:t xml:space="preserve">Combine the figures from previous sections in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42A10">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>a clear</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> table that shows the structure of the business case, starting from </w:t>
+      </w:r>
+      <w:r w:rsidR="009174DD">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the project end </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(first column) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to 5 years after the end of the project </w:t>
       </w:r>
-      <w:r w:rsidRPr="06F48B5A">
+      <w:r w:rsidRPr="00CC1198">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>(penultimate column). Indicate what assumptions your numbers are based on. Describe the difference between the situations with and without a project. A conceptual example of what a table can look like is provided below. This table should represent the expected growth of your project. Don't forget to clearly describe the assumptions and justify why they are realistic.</w:t>
-[...7 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">(penultimate column). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0E62" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Support the numbers with their underlying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assumptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00195123">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00195123" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(in text)</w:t>
+      </w:r>
+      <w:r w:rsidR="000638DC" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and justify why they are realistic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Describe the difference between the situations with and without </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA182F" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2B24" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It could be helpful to </w:t>
+      </w:r>
+      <w:r w:rsidR="002055D5" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>fill out two tables, one for the situation with and one</w:t>
+      </w:r>
+      <w:r w:rsidR="008402D8">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the situation</w:t>
+      </w:r>
+      <w:r w:rsidR="002055D5" w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> without the project.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1198">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2924F297" w14:textId="77777777" w:rsidR="0044623E" w:rsidRPr="00E64EF1" w:rsidRDefault="0044623E" w:rsidP="0044623E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="731087E0" w14:textId="59991D35" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -6087,107 +6665,117 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0CD08BBD" w14:textId="36433AC6" w:rsidR="06F48B5A" w:rsidRPr="00CE7EF2" w:rsidRDefault="06F48B5A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7EF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="06F48B5A" w:rsidRPr="005D7FA1" w14:paraId="18A36A0A" w14:textId="77777777" w:rsidTr="00FE0D21">
+      <w:tr w:rsidR="06F48B5A" w:rsidRPr="00D924DB" w14:paraId="18A36A0A" w14:textId="77777777" w:rsidTr="00FE0D21">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A722005" w14:textId="7FFDCEF9" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="06F48B5A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
+              <w:t xml:space="preserve">Revenues from product/service X based on the business drivers (add additional columns </w:t>
+            </w:r>
+            <w:r w:rsidRPr="06F48B5A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Revenues from product/service X based on the business drivers (add additional columns or rows according to need and if relevant, split according to the situation with and without a project)</w:t>
+              <w:t>or rows according to need and if relevant, split according to the situation with and without a project)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C8D49E3" w14:textId="36E8FD72" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="06F48B5A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65584CCC" w14:textId="20989D43" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="06F48B5A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -6289,51 +6877,51 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3EC91FF4" w14:textId="7251D262" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="06F48B5A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="06F48B5A" w:rsidRPr="005D7FA1" w14:paraId="6DA2A832" w14:textId="77777777" w:rsidTr="00FE0D21">
+      <w:tr w:rsidR="06F48B5A" w:rsidRPr="00D924DB" w14:paraId="6DA2A832" w14:textId="77777777" w:rsidTr="00FE0D21">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2CBD5771" w14:textId="283E9AC3" w:rsidR="06F48B5A" w:rsidRPr="00E64EF1" w:rsidRDefault="06F48B5A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6910,93 +7498,93 @@
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3798009A" w14:textId="6DAB7500" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>The economic impact is calculated at 5 years after the project’s end. If the expected valorization of your project will take less or more than 5 years, you should argue this explicitly here and adjust the table if necessary. This only applies to projects with added value for Flanders based on employment and/or investment. The justification provided will be included in the further evaluation of your proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AD6FC6" w14:textId="3C59ABBF" w:rsidR="2E6442E0" w:rsidRPr="00E64EF1" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8861F9" w14:textId="477E6706" w:rsidR="2E6442E0" w:rsidRPr="00D7435C" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The next step is to indicate how the additional revenue for your company translates to </w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
@@ -7022,79 +7610,92 @@
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: option 1 - based on employment and/or investment or option 2 - based on growth in labor productivity. </w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>You must choose between one of the two options</w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The impact for Flanders can best be demonstrated in table form. </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Optie_1_–" w:history="1">
-[...27 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK \l "_Optie_1_–"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D7435C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Provide a possible table structure</w:t>
+      </w:r>
+      <w:r w:rsidR="00737192" w:rsidRPr="00D7435C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the end of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D7435C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this application document for each option.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="00D7435C">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318E1C1D" w14:textId="64816B89" w:rsidR="00517A29" w:rsidRPr="00E64EF1" w:rsidRDefault="00517A29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE9E34E" w14:textId="498DDFFC" w:rsidR="00541E48" w:rsidRPr="004C7F6B" w:rsidRDefault="00DD249E" w:rsidP="004E7B4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -7334,65 +7935,107 @@
         </w:rPr>
         <w:t>This is the part for which you apply for support in the form of a development project</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (part 2 from Figure 1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD22DB2" w14:textId="77777777" w:rsidR="002C633F" w:rsidRPr="00E64EF1" w:rsidRDefault="002C633F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23F98D0C" w14:textId="1B59D55F" w:rsidR="00757517" w:rsidRPr="00E64EF1" w:rsidRDefault="006B2F99" w:rsidP="4B116A41">
+    <w:p w14:paraId="23F98D0C" w14:textId="5B99708B" w:rsidR="00757517" w:rsidRPr="00E64EF1" w:rsidRDefault="006B2F99" w:rsidP="4B116A41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4B116A41">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">A development project allows you to develop a completely new or significantly innovative (improved) product, process, service or concept. The innovation can be either technological or non-technological in nature. In order to be eligible for support, one of the requirements is that your development deviates from the day-to-day activities within your company and acquires knowledge and insights that are new to the industry in which you operate. </w:t>
+        <w:t xml:space="preserve">A development project allows you to develop a completely new or significantly innovative (improved) product, process, service or concept. The innovation can be either technological or non-technological in nature. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D45152" w:rsidRPr="4B116A41">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B116A41">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be eligible for support, one of the requirements is that </w:t>
+      </w:r>
+      <w:r w:rsidR="004744E5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B116A41">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:r w:rsidR="004744E5">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B116A41">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deviates from the day-to-day activities within your company and acquires knowledge and insights that are new to the industry in which you operate. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6FCBAC" w14:textId="77777777" w:rsidR="001F3E70" w:rsidRPr="00E64EF1" w:rsidRDefault="001F3E70">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B9E3674" w14:textId="7C634596" w:rsidR="00067BEF" w:rsidRPr="00E64EF1" w:rsidRDefault="002D55B1" w:rsidP="4B116A41">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -7411,159 +8054,213 @@
           <w:i/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">other than business risks - </w:t>
       </w:r>
       <w:r w:rsidR="20E2B69E" w:rsidRPr="003D08EF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>that exceed the level of challenges of a traditional engineering project. All questions below aim to clarify your approach, expertise, innovativeness and/or challenges, as also included in the evaluation criteria (Annex 1 of the</w:t>
       </w:r>
       <w:r w:rsidR="009A3840" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="007B3606">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007B3606" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/nl/media/1827" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007B3606">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007B3606" w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>explanatory document business innovation support</w:t>
+      </w:r>
+      <w:r w:rsidR="007B3606">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="009A3840" w:rsidRPr="00D92028">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:u w:color="0070C0"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F9BB869" w14:textId="77777777" w:rsidR="00067BEF" w:rsidRPr="00E64EF1" w:rsidRDefault="00067BEF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62FFCEC8" w14:textId="510B6A0A" w:rsidR="0035745F" w:rsidRPr="00E64EF1" w:rsidRDefault="00A521F2">
+    <w:p w14:paraId="62FFCEC8" w14:textId="2A17BBB6" w:rsidR="0035745F" w:rsidRPr="00E64EF1" w:rsidRDefault="00A521F2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Also keep in mind that in a development project, the FIO can only support activities that, according to Europe, fall under research and development. The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E51746">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>later</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E51746">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">stages of a development process in which, for example, a pilot plant or demonstrator is being developed, may also be considered. An overview of </w:t>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">stages of a development process, for example, </w:t>
+      </w:r>
+      <w:r w:rsidR="001520DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the development of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5910D0E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a pilot plant or demonstrator, may also be considered. An overview of </w:t>
+      </w:r>
+      <w:r w:rsidR="00622DE0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00622DE0" w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/media/1827" \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00622DE0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00622DE0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:u w:color="0070C0"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
+        <w:t>fundable</w:t>
+      </w:r>
+      <w:r w:rsidR="00622DE0" w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00622DE0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00067BEF" w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">can be found in the </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk526507931"/>
       <w:r w:rsidRPr="00D92028">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:u w:color="002060"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D7435C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -7661,147 +8358,226 @@
         </w:rPr>
         <w:t>In section 2.2 "approach," we will ask you to indicate the specific knowledge you will gain as well as the specific challenges associated with the activities described</w:t>
       </w:r>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>per work package</w:t>
       </w:r>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4519E7B2" w14:textId="3156634E" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
+    <w:p w14:paraId="4519E7B2" w14:textId="034C2779" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this section, we ask you to summarize the most vital knowledge accumulation and challenges. An explanation of what exactly we mean by 'new knowledge' and 'challenges' for development projects can be found in the </w:t>
-[...12 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">In this section, we ask you to summarize the </w:t>
+      </w:r>
+      <w:r w:rsidR="00622DE0">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093151A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> knowledge accumulation and challenges. </w:t>
+      </w:r>
+      <w:r w:rsidR="00622DE0">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>More details on what</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093151A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we mean by 'new knowledge' and 'challenges' for development projects can be found in the </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/nl/media/1827"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>explanatory document on business innovation support.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0DDA7900" w14:textId="7C81413C" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
+    <w:p w14:paraId="0DDA7900" w14:textId="73396057" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="00591FED" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">For identifying the knowledge and challenges/risks, you can use the following questions as a guide: </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0093151A" w:rsidRPr="0093151A">
+        <w:rPr>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identify the knowledge and challenges/risks, you can use the following questions as a guide: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1160A69B" w14:textId="62803ECF" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">What knowledge and </w:t>
       </w:r>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">existing elements </w:t>
       </w:r>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>(such as previous versions of the intended innovation) do you already have at your disposal? What do you still need to learn? We ask you to focus on the new knowledge and insights you will gain, not just the innovation of your product, process or service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E4453A" w14:textId="72B85368" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
+    <w:p w14:paraId="43E4453A" w14:textId="7B31CD68" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>What are the biggest challenges/difficulties you have to overcome to achieve your project objectives? Challenges are typically issues for which there are no ready-made solutions.</w:t>
+        <w:t xml:space="preserve">What are the </w:t>
+      </w:r>
+      <w:r w:rsidR="00591FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>main</w:t>
+      </w:r>
+      <w:r w:rsidR="00591FED" w:rsidRPr="4E3AEFE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E3AEFE9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>challenges/difficulties you have to overcome to achieve your project objectives? Challenges are typically issues for which there are no ready-made solutions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27408F66" w14:textId="39090346" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Where do you see the biggest risks (other than business risks) during the execution of your project? What factors could jeopardize the achieving of your project objectives? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CA00E9" w14:textId="7FF4AED6" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
@@ -7860,66 +8636,66 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Below, briefly describe (in bullet points) the top 3-5 aspects of knowledge accumulation within this project:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4617ECFB" w14:textId="7B04BD0D" w:rsidR="00687FE6" w:rsidRPr="00E64EF1" w:rsidRDefault="00687FE6" w:rsidP="00AB26D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43BAD3F5" w14:textId="5A6B9503" w:rsidR="00E22857" w:rsidRPr="00E64EF1" w:rsidRDefault="00E22857" w:rsidP="00AB26D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C569346" w14:textId="77777777" w:rsidR="000C4643" w:rsidRPr="00E64EF1" w:rsidRDefault="000C4643" w:rsidP="000C4643">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05FD5F65" w14:textId="103F62A9" w:rsidR="00635F82" w:rsidRPr="00E64EF1" w:rsidRDefault="00635F82" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -7935,65 +8711,65 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Below, briefly describe (in bullet points) the top 3-5 challenges within this project:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68197EC5" w14:textId="557F91A9" w:rsidR="72AB4068" w:rsidRPr="00E64EF1" w:rsidRDefault="72AB4068" w:rsidP="00AB26D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07105AFF" w14:textId="1BD9BCF5" w:rsidR="72AB4068" w:rsidRPr="00E64EF1" w:rsidRDefault="72AB4068" w:rsidP="00AB26D9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75CFD622" w14:textId="7F122A51" w:rsidR="72AB4068" w:rsidRPr="00E64EF1" w:rsidRDefault="72AB4068" w:rsidP="000C4643">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="280865E6" w14:textId="08E7B4B8" w:rsidR="72AB4068" w:rsidRPr="00E64EF1" w:rsidRDefault="72AB4068" w:rsidP="1F5C208B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -8044,51 +8820,51 @@
         </w:rPr>
         <w:t>This section describes the approach you will use to realize your innovative idea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC63A28" w14:textId="77777777" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="0093151A">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Construct this section in 2 consecutive parts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="455248EB" w14:textId="77777777" w:rsidR="0069418C" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="00255869">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="81"/>
+          <w:numId w:val="82"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C4643">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">First, </w:t>
       </w:r>
       <w:r w:rsidRPr="000C4643">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
@@ -8126,51 +8902,51 @@
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>work packages. Also describe the relationship between them. Add a Gantt chart to clarify the project’s timeline.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DCEC9C6" w14:textId="77777777" w:rsidR="0093151A" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="000C4643">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60DB71B6" w14:textId="33EB39CA" w:rsidR="00666CA4" w:rsidRPr="00E64EF1" w:rsidRDefault="0093151A" w:rsidP="00666CA4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="66"/>
+          <w:numId w:val="67"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Then </w:t>
       </w:r>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>summarize for each work package</w:t>
       </w:r>
@@ -8247,51 +9023,51 @@
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="85"/>
         <w:tblW w:w="9840" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1838"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="914"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B442C" w:rsidRPr="005D7FA1" w14:paraId="6CF0B3CB" w14:textId="77777777" w:rsidTr="00F36233">
+      <w:tr w:rsidR="000B442C" w:rsidRPr="00D924DB" w14:paraId="6CF0B3CB" w14:textId="77777777" w:rsidTr="00F36233">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0E4F6B00" w14:textId="3BD8C5AD" w:rsidR="000B442C" w:rsidRPr="006D75DD" w:rsidRDefault="00AF51D9" w:rsidP="00F36233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -8514,51 +9290,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8002" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35EE46BF" w14:textId="77777777" w:rsidR="000B442C" w:rsidRPr="006D75DD" w:rsidRDefault="000B442C" w:rsidP="00F36233">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B442C" w:rsidRPr="005D7FA1" w14:paraId="5133342D" w14:textId="77777777" w:rsidTr="00F36233">
+      <w:tr w:rsidR="000B442C" w:rsidRPr="00D924DB" w14:paraId="5133342D" w14:textId="77777777" w:rsidTr="00F36233">
         <w:trPr>
           <w:trHeight w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C3B951E" w14:textId="77777777" w:rsidR="000B442C" w:rsidRPr="00E64EF1" w:rsidRDefault="000B442C" w:rsidP="00F36233">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007103B7">
@@ -8644,440 +9420,639 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Tasks:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE707D7" w14:textId="77777777" w:rsidR="00194D4B" w:rsidRPr="00BC04A8" w:rsidRDefault="00194D4B" w:rsidP="000B442C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7900F045" w14:textId="64639331" w:rsidR="00100ABE" w:rsidRPr="00E64EF1" w:rsidRDefault="00171DC8" w:rsidP="00255869">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Divide the work package into tasks, with a brief description for each task, and justify your approach. State which (existing vs. new/to be developed) methods/tools/techniques/software you will use. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340E7AD6" w14:textId="4F310498" w:rsidR="00100ABE" w:rsidRPr="00E64EF1" w:rsidRDefault="00100ABE" w:rsidP="00255869">
+    <w:p w14:paraId="340E7AD6" w14:textId="40A20CE3" w:rsidR="00100ABE" w:rsidRPr="00E64EF1" w:rsidRDefault="00100ABE" w:rsidP="00255869">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50BCD4AB">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Motivate your staff deployment. </w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk61528060"/>
       <w:r w:rsidRPr="50BCD4AB">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>If the staff deployment for a work package is more than 10 man-months, display the staff deployment per task.</w:t>
+        <w:t xml:space="preserve">If the staff deployment for a work package is more than 10 man-months, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D470A5">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>detail</w:t>
+      </w:r>
+      <w:r w:rsidR="00D470A5" w:rsidRPr="50BCD4AB">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="50BCD4AB">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>the staff deployment per task.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="379032CD" w14:textId="066E81FA" w:rsidR="2D12E02F" w:rsidRPr="00E64EF1" w:rsidRDefault="2D12E02F" w:rsidP="6AC0420A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="82"/>
+          <w:numId w:val="83"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AC0420A">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>State which tasks will be performed by which partner/subcontractor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C1FBA7C" w14:textId="49221946" w:rsidR="10698E65" w:rsidRDefault="10698E65" w:rsidP="50BCD4AB">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C17A9C7">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Expected results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF411FD" w14:textId="70CC7C83" w:rsidR="50BCD4AB" w:rsidRPr="00E64EF1" w:rsidRDefault="10698E65" w:rsidP="50BCD4AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1D21">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Specify the intended (partial) results/milestones of this work package (quantitative success criteria if possible).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0DB8D3" w14:textId="279C2D78" w:rsidR="76F038A4" w:rsidRDefault="76F038A4" w:rsidP="2C531792">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2C531792">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Knowledge step:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7240BCA4" w14:textId="63378D63" w:rsidR="000E2FBB" w:rsidRPr="00E64EF1" w:rsidRDefault="00624BE6" w:rsidP="00FD1D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1D21">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe the specific knowledge and skills you will acquire while implementing this work package (rather than the innovation of your product, process or service). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="268A247F" w14:textId="668970CD" w:rsidR="00194D4B" w:rsidRPr="003432F3" w:rsidRDefault="00194D4B" w:rsidP="003432F3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003432F3">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Challenges and risks: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316561A6" w14:textId="65380054" w:rsidR="00194D4B" w:rsidRPr="00E64EF1" w:rsidRDefault="00100ABE" w:rsidP="00FD1D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1D21">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to the specific challenges addressed in this work package. Describe the implementation risks and, if necessary, describe the backup plan or formulate a go/no-go decision. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B426480" w14:textId="30718FE7" w:rsidR="001D1A31" w:rsidRPr="00E64EF1" w:rsidRDefault="001D1A31" w:rsidP="00FD1D21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="83"/>
+          <w:numId w:val="84"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD1D21">
         <w:rPr>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Risks not taken into account here are those of a commercial nature, management risks and uncertainties about manpower, timing and budget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3393B809" w14:textId="77777777" w:rsidR="000B442C" w:rsidRPr="00E64EF1" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045C91A7" w14:textId="77777777" w:rsidR="000B442C" w:rsidRPr="00E64EF1" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4C6E8F" w14:textId="3DBC2DE0" w:rsidR="000B442C" w:rsidRPr="00B659F5" w:rsidRDefault="000B442C" w:rsidP="000B442C">
+    <w:p w14:paraId="6E4C6E8F" w14:textId="3C72E34A" w:rsidR="000B442C" w:rsidRPr="00B659F5" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Your project plan is the basis for the preparation of your project budget on which the support will be calculated when awarded. Draw up your project budget using the </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">separate </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.vlaio.be/nl/media/3076"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>excel-template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> This file will not be sent to external experts. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="053A5B50" w14:textId="77777777" w:rsidR="000B442C" w:rsidRPr="00B659F5" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229FA021" w14:textId="442C73B8" w:rsidR="00A2256E" w:rsidRPr="004C7F6B" w:rsidRDefault="000B442C" w:rsidP="0030025F">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7F6B">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Expertise and resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ED2FA4" w14:textId="77777777" w:rsidR="009161AC" w:rsidRPr="00E64EF1" w:rsidRDefault="00A92D5B" w:rsidP="007379A4">
+    <w:p w14:paraId="40ED2FA4" w14:textId="23D52EEB" w:rsidR="009161AC" w:rsidRPr="00E64EF1" w:rsidRDefault="00A92D5B" w:rsidP="007379A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Briefly describe the relevant expertise of each party (your company, project partner and/or subcontractor) who will perform the aforementioned tasks.</w:t>
+        <w:t xml:space="preserve">Briefly describe the relevant expertise of each party (your </w:t>
+      </w:r>
+      <w:r w:rsidR="001C111B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">employees incl. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B5F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>contractors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>, project partner</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or subcontractor</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>) who will perform the aforementioned tasks.</w:t>
+      </w:r>
+      <w:r w:rsidR="009F539B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC27A6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">List the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0501B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(personal management) companies involved</w:t>
+      </w:r>
+      <w:r w:rsidR="00A737A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0501B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> such that the available expertise can easily</w:t>
+      </w:r>
+      <w:r w:rsidR="00A737A5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0501B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E73800">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>entries</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0501B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C111B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00E0501B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the budget.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664975ED" w14:textId="77777777" w:rsidR="009161AC" w:rsidRPr="00E64EF1" w:rsidRDefault="009161AC" w:rsidP="004B0178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5065794D" w14:textId="7F334600" w:rsidR="00C2196A" w:rsidRPr="00AC4332" w:rsidRDefault="00A92D5B" w:rsidP="00AC4332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="52"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:eastAsia="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Specify what resources (staff capacity, infrastructure, funding) you have available to successfully implement the project and how you plan to address any shortfalls in expertise and resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6583EC2A" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRPr="00767238" w:rsidRDefault="00A92D5B" w:rsidP="00767238">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -9814,51 +10789,51 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0CB38314" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00CE7EF2" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7EF2">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="12E3D785" w14:textId="77777777" w:rsidTr="00664537">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="12E3D785" w14:textId="77777777" w:rsidTr="00664537">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="025F0AC9" w14:textId="5F12573A" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7EF2">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -10044,51 +11019,51 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4EA7B552" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="6BC30ECC" w14:textId="77777777" w:rsidTr="00664537">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="6BC30ECC" w14:textId="77777777" w:rsidTr="00664537">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49CFBCCB" w14:textId="414D7D35" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE7EF2">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -11145,51 +12120,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Impact based on growth in labor productivity</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D25276F" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55669A80" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>The table is best constructed based on the definition of Gross Value Added (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
@@ -11264,139 +12239,152 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB1E753" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:firstLine="12"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>BrTW</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> can increase because of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46045D27" w14:textId="600CEA8F" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="86"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">an increase in operating revenue. This is typically an increase in sales due to new or improved products, services or processes. This has already been justified in the table under the heading </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Economische_impact" w:history="1">
-[...10 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00D924DB">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK \l "_Economische_impact"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>'1.5 Impact - economic impact'</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307680A1" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="85"/>
+          <w:numId w:val="86"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a decrease in operating costs: it may be that thanks to the project, fewer raw materials will be needed for production, fewer operational subcontracting costs will be required, less energy or water will be consumed, fewer (external) IT costs are necessary, the project will lead to more predictable and efficient inventory management, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D3163B3" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
@@ -11404,51 +12392,51 @@
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3529"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="7762BF36" w14:textId="77777777" w:rsidTr="00900F64">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="7762BF36" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7ACAA13E" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11919,74 +12907,74 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="60066468" w14:textId="77777777" w:rsidR="009A647A" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="0D5B9CAF" w14:textId="77777777" w:rsidTr="00900F64">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="0D5B9CAF" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="68C25A4A" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Factor X that affects the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -12188,74 +13176,74 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="64042065" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="34BFA16C" w14:textId="77777777" w:rsidTr="00900F64">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="34BFA16C" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E969ED3" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Factor Y that affects the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -12480,51 +13468,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A647A" w14:paraId="5CDBB01E" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="36A085ED" w14:textId="77777777" w:rsidR="009A647A" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="nl"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -12700,74 +13688,74 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44250FCB" w14:textId="77777777" w:rsidR="009A647A" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="53BDD2F9" w14:textId="77777777" w:rsidTr="00900F64">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="53BDD2F9" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="730052C6" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Total of the factors of the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -12969,74 +13957,74 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="784D9799" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="1B1A6444" w14:textId="77777777" w:rsidTr="00900F64">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="1B1A6444" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3453872E" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="19"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -13238,51 +14226,51 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3A604A97" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w:rsidRPr="005D7FA1" w14:paraId="5ACEE662" w14:textId="77777777" w:rsidTr="00900F64">
+      <w:tr w:rsidR="009A647A" w:rsidRPr="00D924DB" w14:paraId="5ACEE662" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E853D46" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -13760,51 +14748,51 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A647A" w14:paraId="2472A1E7" w14:textId="77777777" w:rsidTr="00900F64">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79A3A063" w14:textId="77777777" w:rsidR="009A647A" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution AP = </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
@@ -13999,807 +14987,432 @@
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="515E29B3" w14:textId="77777777" w:rsidR="009A647A" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w14:paraId="6C94A3DE" w14:textId="77777777" w:rsidTr="00900F64">
-[...524 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="30450188" w14:textId="77777777" w:rsidR="006066BD" w:rsidRPr="00A5157A" w:rsidRDefault="006066BD" w:rsidP="006066BD">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A5157A">
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62587B9F" w14:textId="0260D6B8" w:rsidR="006066BD" w:rsidRPr="00E64EF1" w:rsidRDefault="006066BD" w:rsidP="006066BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:strike/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The evaluation of your application will be done according to </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the criteria you can find in Annex 1 of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B856CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:t>explanatory document business innovation support</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B856CA">
         <w:rPr>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single" w:color="0070C0"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> VLAIO relies primarily on the application document. Please fill it out clearly and fully. Especially for large and/or complex projects, VLAIO may request additional information and/or documentation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778B6BF5" w14:textId="77777777" w:rsidR="006066BD" w:rsidRPr="00E64EF1" w:rsidRDefault="006066BD" w:rsidP="006066BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB9971B" w14:textId="77777777" w:rsidR="006066BD" w:rsidRPr="00E64EF1" w:rsidRDefault="006066BD" w:rsidP="006066BD">
+    <w:p w14:paraId="7B59DC2C" w14:textId="56363DB3" w:rsidR="009A647A" w:rsidRDefault="006066BD" w:rsidP="00DA071C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">When your application is being processed, a meeting with a VLAIO project advisor will take place with or without an expert present. During this meeting, we will discuss the information in the application. More specific questions may also be addressed (related to the business case, substantiation of costs/revenues, project implementation, approach, etc.). </w:t>
+        <w:t>When your application is being processed, a meeting with a VLAIO project advisor will take place with or without an</w:t>
+      </w:r>
+      <w:r w:rsidR="00831873">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> external</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expert present. During this meeting, we will discuss the information in the application. More specific questions may also be addressed (related to the business case, substantiation of costs/revenues, project implementation, approach, etc.). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E0D9CA" w14:textId="5F76348A" w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidRDefault="009A647A" w:rsidP="00E64EF1">
+    <w:p w14:paraId="1D003D54" w14:textId="77777777" w:rsidR="00DA071C" w:rsidRPr="00DA071C" w:rsidRDefault="00DA071C" w:rsidP="00DA071C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259476A3" w14:textId="4C02CA0A" w:rsidR="004E4474" w:rsidRPr="00DA071C" w:rsidRDefault="004E4474" w:rsidP="00DA071C">
+      <w:pPr>
+        <w:pStyle w:val="Head2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="862" w:hanging="720"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7AAF">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Combination with other public support for the same project costs:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B982175" w14:textId="77777777" w:rsidR="004E4474" w:rsidRPr="004E7AAF" w:rsidRDefault="004E4474" w:rsidP="004E7AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="87"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7AAF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If you have applied for and/or been granted other public support for the same project costs, please provide the following information: granting authority, relevant funding instrument (call, programme, measure, ...), amount, relevant activities and/or relevant costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="264861F8" w14:textId="77777777" w:rsidR="004E4474" w:rsidRPr="004E7AAF" w:rsidRDefault="004E4474" w:rsidP="004E7AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="87"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7AAF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>This applies both to the company requesting support, the group to which the company belongs, and any other company within the same group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E3201D" w14:textId="77777777" w:rsidR="004E4474" w:rsidRPr="004E7AAF" w:rsidRDefault="004E4474" w:rsidP="004E7AAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="87"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:before="120" w:after="60"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E7AAF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>For each case of other public support, include a copy of the project application (to clarify the full project and verify the substantive activities) and proof of the decision (including the granted support amount) as additional attachments during the digital submission of the project proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4153DB24" w14:textId="77777777" w:rsidR="004E4474" w:rsidRPr="004E7AAF" w:rsidRDefault="004E4474" w:rsidP="004E7AAF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E0D9CA" w14:textId="5F76348A" w:rsidR="004E4474" w:rsidRPr="00E64EF1" w:rsidRDefault="004E4474" w:rsidP="00E64EF1">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:sectPr w:rsidR="009A647A" w:rsidRPr="00E64EF1" w:rsidSect="00C87B26">
-[...3 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId28"/>
+        <w:sectPr w:rsidR="004E4474" w:rsidRPr="00E64EF1" w:rsidSect="00C87B26">
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:headerReference w:type="default" r:id="rId18"/>
+          <w:footerReference w:type="even" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2127" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D0FDF34" w14:textId="2BF851F7" w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidRDefault="00B50186">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="706D3F07" wp14:editId="1FC1FED3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7556400" cy="10680558"/>
             <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="879834914" name="Afbeelding 5" descr="A green and white grid"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="A green and white grid"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                         <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A2256E" w:rsidRPr="006D75DD">
-      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6255B0DC" w14:textId="77777777" w:rsidR="0013780A" w:rsidRDefault="0013780A">
+    <w:p w14:paraId="545C85F5" w14:textId="77777777" w:rsidR="00D87A0A" w:rsidRDefault="00D87A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13FD1A1F" w14:textId="77777777" w:rsidR="0013780A" w:rsidRDefault="0013780A">
+    <w:p w14:paraId="1CD153BD" w14:textId="77777777" w:rsidR="00D87A0A" w:rsidRDefault="00D87A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="79125394" w14:textId="77777777" w:rsidR="0013780A" w:rsidRDefault="0013780A">
+    <w:p w14:paraId="2A304A5A" w14:textId="77777777" w:rsidR="00D87A0A" w:rsidRDefault="00D87A0A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -14847,70 +15460,69 @@
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="087C6BF0" w14:textId="34B17C60" w:rsidR="00A2256E" w:rsidRDefault="00A92D5B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -15018,51 +15630,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6CB9FB97" w14:textId="30DE0DD3" w:rsidR="0865B030" w:rsidRDefault="0865B030" w:rsidP="00D92399">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6DC9A345" w14:textId="54BD868E" w:rsidR="0865B030" w:rsidRDefault="0865B030" w:rsidP="00D92399">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67F8E813" w14:textId="7632743F" w:rsidR="00A2256E" w:rsidRPr="00E64EF1" w:rsidRDefault="00A92D5B" w:rsidP="00DC1E41">
+  <w:p w14:paraId="67F8E813" w14:textId="2F842F27" w:rsidR="00A2256E" w:rsidRPr="00E64EF1" w:rsidRDefault="00A92D5B" w:rsidP="00DC1E41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="center" w:pos="7797"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -15102,99 +15714,115 @@
       </w:rPr>
       <w:t xml:space="preserve"> VLAIO Application Document Development Projects </w:t>
     </w:r>
     <w:r w:rsidR="00C81796">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidR="00DC1E41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Version</w:t>
     </w:r>
     <w:r w:rsidR="00C81796">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> January </w:t>
+      <w:t xml:space="preserve"> J</w:t>
+    </w:r>
+    <w:r w:rsidR="00187F2B">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:bidi="en-US"/>
+      </w:rPr>
+      <w:t>uli</w:t>
+    </w:r>
+    <w:r w:rsidR="00C81796">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="en-US" w:bidi="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="002D41F9">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">2026 </w:t>
     </w:r>
     <w:r w:rsidR="00DC1E41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:t>- C</w:t>
     </w:r>
     <w:r w:rsidR="00C81796">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:bidi="en-US"/>
       </w:rPr>
       <w:t>ONFIDENTIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1862015625"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="60E62257" w14:textId="08A278CF" w:rsidR="00DC1E41" w:rsidRPr="00E64EF1" w:rsidRDefault="00DC1E41" w:rsidP="00DC1E41">
+      <w:p w14:paraId="60E62257" w14:textId="7D11C89A" w:rsidR="00DC1E41" w:rsidRPr="00E64EF1" w:rsidRDefault="00DC1E41" w:rsidP="00DC1E41">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00DC1E41">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00DC1E41">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -15241,51 +15869,67 @@
           </w:rPr>
           <w:t xml:space="preserve">VLAIO Application Document Development Projects </w:t>
         </w:r>
         <w:r w:rsidR="00C81796">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> Version</w:t>
         </w:r>
         <w:r w:rsidR="00C81796">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve"> January 202</w:t>
+          <w:t xml:space="preserve"> J</w:t>
+        </w:r>
+        <w:r w:rsidR="00187F2B">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US" w:bidi="en-US"/>
+          </w:rPr>
+          <w:t>uli</w:t>
+        </w:r>
+        <w:r w:rsidR="00C81796">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US" w:bidi="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 202</w:t>
         </w:r>
         <w:r w:rsidR="002D41F9">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> - C</w:t>
         </w:r>
         <w:r w:rsidR="00C81796">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US" w:bidi="en-US"/>
           </w:rPr>
           <w:t>ONFIDENTIAL</w:t>
         </w:r>
@@ -15302,65 +15946,65 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D24364D" w14:textId="0E0F6CCB" w:rsidR="00DD6CB9" w:rsidRDefault="00DD6CB9" w:rsidP="00DC1E41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="center" w:pos="7797"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7606C861" w14:textId="77777777" w:rsidR="0013780A" w:rsidRDefault="0013780A">
+    <w:p w14:paraId="1C7B1A71" w14:textId="77777777" w:rsidR="00D87A0A" w:rsidRDefault="00D87A0A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FD70924" w14:textId="77777777" w:rsidR="0013780A" w:rsidRDefault="0013780A">
+    <w:p w14:paraId="02B5AF18" w14:textId="77777777" w:rsidR="00D87A0A" w:rsidRDefault="00D87A0A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70400BF1" w14:textId="77777777" w:rsidR="0013780A" w:rsidRDefault="0013780A"/>
+    <w:p w14:paraId="2F778EF6" w14:textId="77777777" w:rsidR="00D87A0A" w:rsidRDefault="00D87A0A"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="69D6D4D5" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="00E64EF1" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B061A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007B061A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
@@ -15956,50 +16600,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F685C56">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0341AEDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADAAF916"/>
+    <w:lvl w:ilvl="0" w:tplc="4BF2F4F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AC548618">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ACC0ABD2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20D25B10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E830094C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="17488B9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CCC4626">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="97122BAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="34AE6244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036A1F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C97C4994"/>
     <w:lvl w:ilvl="0" w:tplc="FC969606">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16067,51 +16823,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E74954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA5277DC"/>
     <w:lvl w:ilvl="0" w:tplc="72C2D7F6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16179,51 +16935,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0925E32E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2D6047C6"/>
     <w:lvl w:ilvl="0" w:tplc="FDA2D642">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45CE3B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16292,51 +17048,164 @@
     <w:lvl w:ilvl="7" w:tplc="9D483F74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF3E83E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09CD40E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="886073F6"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13585058"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1902B36E"/>
     <w:lvl w:ilvl="0" w:tplc="CF4C4BA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="30B046A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16441,51 +17310,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="24005B36">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136121E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E42E0C0"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16554,51 +17423,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14B80721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B96CD5DC"/>
     <w:lvl w:ilvl="0" w:tplc="B48604FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -16666,51 +17535,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15620599"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2CE4B268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16779,51 +17648,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="183F4E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27CE9222"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16892,51 +17761,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19A91897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69FC5F4E"/>
     <w:lvl w:ilvl="0" w:tplc="1C86B904">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17005,51 +17874,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A4510E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECEAE7C"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17118,51 +17987,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BDB6939"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="11EE1B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17231,51 +18100,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C5C23A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B58C6D3E"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CC61FC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4F28186"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17344,51 +18326,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23F22FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0BE396E"/>
     <w:lvl w:ilvl="0" w:tplc="9034C154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08130005">
@@ -17454,51 +18436,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25002580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7BCC19E"/>
     <w:lvl w:ilvl="0" w:tplc="79BCAC28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E728A122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -17567,51 +18549,51 @@
     <w:lvl w:ilvl="7" w:tplc="28222B1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AD344CAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="254BFE04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7DC2892"/>
     <w:lvl w:ilvl="0" w:tplc="BCA6C056">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="45EE4A0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17680,51 +18662,51 @@
     <w:lvl w:ilvl="7" w:tplc="29E0F7D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06BEF600">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28446A23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11261FEE"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17793,51 +18775,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F7B4EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5881CD4"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1506" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17906,51 +18888,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5826" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6546" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31576FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BBEF4DE"/>
     <w:lvl w:ilvl="0" w:tplc="40CC4070">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:hAnsi="FlandersArtSans-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9662C5D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18019,51 +19001,51 @@
     <w:lvl w:ilvl="7" w:tplc="8C0E6B3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5ECC2D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33202AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07F0E7FA"/>
     <w:lvl w:ilvl="0" w:tplc="DEE0F6E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0486E65C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18132,51 +19114,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EB0E41E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="03D08B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="350F3F82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="16F4D002"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18245,51 +19227,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360FC8B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BCA8E36"/>
     <w:lvl w:ilvl="0" w:tplc="367C9DC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="19CC173C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18358,51 +19340,51 @@
     <w:lvl w:ilvl="7" w:tplc="F5402324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7F6614C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="380B46D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55FC11C2"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18471,51 +19453,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="386D4675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1ABE47D2"/>
     <w:lvl w:ilvl="0" w:tplc="AB6CBE72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B3D4679C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18584,51 +19566,51 @@
     <w:lvl w:ilvl="7" w:tplc="E918F376">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="988CA140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38FA7FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8084D750"/>
     <w:lvl w:ilvl="0" w:tplc="D990EAA0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="ADE49404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18697,51 +19679,51 @@
     <w:lvl w:ilvl="7" w:tplc="9CE45788">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="825C62BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A533DED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBF8742C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -18810,51 +19792,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B82337F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA402436"/>
     <w:lvl w:ilvl="0" w:tplc="A08A4C40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CA5A548A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18923,51 +19905,51 @@
     <w:lvl w:ilvl="7" w:tplc="3A4CDE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3F807F64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CA07714"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0212BF9A"/>
     <w:lvl w:ilvl="0" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19036,51 +20018,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CB52EEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAD05396"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19149,51 +20131,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D215F84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7BF61E34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -19435,51 +20417,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D786AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08F63716"/>
     <w:lvl w:ilvl="0" w:tplc="69927CFA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19547,51 +20529,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E047036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0AA3AA4"/>
     <w:lvl w:ilvl="0" w:tplc="959E6C6C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19661,51 +20643,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E160A43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4C52FA"/>
     <w:styleLink w:val="Gemporteerdestijl1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -19948,51 +20930,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E566F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1CE266E"/>
     <w:lvl w:ilvl="0" w:tplc="907EA966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A206A80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20061,51 +21043,51 @@
     <w:lvl w:ilvl="7" w:tplc="7E061D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFC257A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401C30BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CDE2E03E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -20174,51 +21156,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446A4F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ECEE334"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20287,51 +21269,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466714AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D62CF1E4"/>
     <w:lvl w:ilvl="0" w:tplc="DA6A9738">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -20399,51 +21381,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C41BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F85EE608"/>
     <w:lvl w:ilvl="0" w:tplc="7F5EA806">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20485,57 +21467,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6667BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4C52FA"/>
     <w:numStyleLink w:val="Gemporteerdestijl1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B0B2065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10644E0A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20604,51 +21586,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BC0BEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="650A89C2"/>
     <w:lvl w:ilvl="0" w:tplc="7AEC209C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4126BBE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -20717,51 +21699,51 @@
     <w:lvl w:ilvl="7" w:tplc="06FC394E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1D0CC7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE00A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E21A82F4"/>
     <w:lvl w:ilvl="0" w:tplc="4AF8616C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA3E3344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -20830,51 +21812,51 @@
     <w:lvl w:ilvl="7" w:tplc="C4E03A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7825060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6CEB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B22341A"/>
     <w:lvl w:ilvl="0" w:tplc="41B87ACC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="475AB0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -20943,51 +21925,51 @@
     <w:lvl w:ilvl="7" w:tplc="8ED60FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC7A6E00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB9422A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C928C80"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21056,51 +22038,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="514931F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93A6CA4C"/>
     <w:lvl w:ilvl="0" w:tplc="565EACF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21169,51 +22151,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5258535D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF06BC76"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21282,57 +22264,57 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C51DFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4C52FA"/>
     <w:numStyleLink w:val="Gemporteerdestijl1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53425817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87902A54"/>
     <w:lvl w:ilvl="0" w:tplc="4044C9AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica" w:hAnsi="Calibri" w:cs="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21400,51 +22382,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53F68080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52BA0698"/>
     <w:lvl w:ilvl="0" w:tplc="45FC5F5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F65E3A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21513,51 +22495,51 @@
     <w:lvl w:ilvl="7" w:tplc="B3C65F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5F1C3C52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54532D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521EABD0"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
@@ -21602,51 +22584,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55658D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10CE1E94"/>
     <w:lvl w:ilvl="0" w:tplc="8F08BEDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C8C8434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21715,51 +22697,51 @@
     <w:lvl w:ilvl="7" w:tplc="ACE8BB82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="056C51BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5631DE00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65107D6A"/>
     <w:lvl w:ilvl="0" w:tplc="C9F205C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FD1CD7C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21828,51 +22810,51 @@
     <w:lvl w:ilvl="7" w:tplc="8A348F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AE861F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E89018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64C65E6A"/>
     <w:lvl w:ilvl="0" w:tplc="6F86E802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5008B722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -21941,51 +22923,51 @@
     <w:lvl w:ilvl="7" w:tplc="3900072C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7A045AC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E7DAE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54B41710"/>
     <w:lvl w:ilvl="0" w:tplc="42FAD44A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE707B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22054,51 +23036,51 @@
     <w:lvl w:ilvl="7" w:tplc="13923102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E3EDE0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D9654C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E40A17AC"/>
     <w:lvl w:ilvl="0" w:tplc="9FA28B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53821A90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22167,51 +23149,51 @@
     <w:lvl w:ilvl="7" w:tplc="7B305B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B1E08714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC3CEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C82C10"/>
     <w:lvl w:ilvl="0" w:tplc="C01209F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CD65A66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22280,51 +23262,51 @@
     <w:lvl w:ilvl="7" w:tplc="E0C6C6D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E7CE5A04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE9EE69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1D0964E"/>
     <w:lvl w:ilvl="0" w:tplc="CCA433AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:hAnsi="FlandersArtSans-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BFA25500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22393,51 +23375,51 @@
     <w:lvl w:ilvl="7" w:tplc="9B20C130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D38088F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E412A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF62A1B8"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22506,51 +23488,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F14C253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31EC82A8"/>
     <w:lvl w:ilvl="0" w:tplc="D47AC828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56DCA5DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22619,51 +23601,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EFA3350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D92E5638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A9407F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0406A83A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22732,51 +23714,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B518BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E18E2C8"/>
     <w:lvl w:ilvl="0" w:tplc="A9886DF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF1CABEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -22845,51 +23827,51 @@
     <w:lvl w:ilvl="7" w:tplc="99C21C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FE0E29EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C235989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38CF98A"/>
     <w:lvl w:ilvl="0" w:tplc="212A9B0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C34481AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -22956,51 +23938,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E68016C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5338DFF2"/>
     <w:lvl w:ilvl="0" w:tplc="0262B8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="63726F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23069,51 +24051,51 @@
     <w:lvl w:ilvl="7" w:tplc="72A22AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B32063EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8C7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="382AF8F8"/>
     <w:lvl w:ilvl="0" w:tplc="D72660DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5AEED0F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23182,51 +24164,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1209646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93186F96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A958F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C7AE35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -23468,51 +24450,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710987E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31A27B4"/>
     <w:lvl w:ilvl="0" w:tplc="78189780">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="76F2BCF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23581,51 +24563,51 @@
     <w:lvl w:ilvl="7" w:tplc="AF167354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F1029A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FD3E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0212BBAC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BCC8E266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
@@ -23694,51 +24676,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73083E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94949DD4"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23807,51 +24789,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7556411A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="829E5A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -24096,51 +25078,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7582A5C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A00B62C"/>
     <w:lvl w:ilvl="0" w:tplc="231AE338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99E68742">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -24209,51 +25191,51 @@
     <w:lvl w:ilvl="7" w:tplc="7CFC4094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D20E0D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D121EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9502F826"/>
     <w:lvl w:ilvl="0" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
@@ -24298,51 +25280,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B8C27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D130C90E"/>
     <w:lvl w:ilvl="0" w:tplc="92A8C0A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A7279F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -24411,51 +25393,51 @@
     <w:lvl w:ilvl="7" w:tplc="1E52B906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF3E5B32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76EB640E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E62CBC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -24524,51 +25506,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7865E0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D78D64C"/>
     <w:lvl w:ilvl="0" w:tplc="CE0422FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90987E30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24637,51 +25619,51 @@
     <w:lvl w:ilvl="7" w:tplc="68ECC28C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="146A75F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787F6598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6003D00"/>
     <w:lvl w:ilvl="0" w:tplc="3E6C0682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24723,51 +25705,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B8076F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40F44376"/>
     <w:lvl w:ilvl="0" w:tplc="9220446C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7452052C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24836,51 +25818,51 @@
     <w:lvl w:ilvl="7" w:tplc="CF0A2CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="279283BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E09C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCBA9F00"/>
     <w:lvl w:ilvl="0" w:tplc="676272BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74F8AB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24949,51 +25931,51 @@
     <w:lvl w:ilvl="7" w:tplc="67BC041A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D22A4D64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79688A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5372D6DE"/>
     <w:lvl w:ilvl="0" w:tplc="8D08CCBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F0A225C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25062,51 +26044,51 @@
     <w:lvl w:ilvl="7" w:tplc="B11895AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6A966E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3C26A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC403B6"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -25175,51 +26157,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA9AC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="924CFB96"/>
     <w:lvl w:ilvl="0" w:tplc="614C1F92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:hAnsi="FlandersArtSans-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9D3A610C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25288,51 +26270,51 @@
     <w:lvl w:ilvl="7" w:tplc="B6821D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEC6B390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="85" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DCEDFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79E83BAE"/>
     <w:lvl w:ilvl="0" w:tplc="1368F57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CA2BC80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -25401,51 +26383,51 @@
     <w:lvl w:ilvl="7" w:tplc="19EE31CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8B74834A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="86" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDCD183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A71421A2"/>
     <w:lvl w:ilvl="0" w:tplc="B46E72B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F98B62E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25514,550 +26496,572 @@
     <w:lvl w:ilvl="7" w:tplc="85964B2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87927CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="165633727">
+  <w:num w:numId="1" w16cid:durableId="1481506911">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="165633727">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1986734531">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="908345943">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1954946150">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="882909550">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="786775268">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1270816441">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="313146677">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1528905133">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="345986577">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="268707345">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1406997797">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="910232597">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1655601543">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1483814235">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1404180010">
+    <w:abstractNumId w:val="80"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="525144034">
+    <w:abstractNumId w:val="86"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1517890155">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="924921681">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1486162217">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1923291758">
+    <w:abstractNumId w:val="82"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="751316442">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="695041674">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="825901976">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1277716914">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="500319488">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="605967924">
+    <w:abstractNumId w:val="84"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1213540920">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="302396538">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1447234353">
+    <w:abstractNumId w:val="81"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="557327337">
+    <w:abstractNumId w:val="85"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1380787856">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="698897728">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="242837820">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1076707745">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="399982294">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2118985589">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1530991876">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="73819417">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1280146432">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="3092994">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="94402910">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1681811107">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1717848146">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="310061153">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="873036917">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="413819512">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="79060964">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1761104006">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="374819334">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="991905408">
+    <w:abstractNumId w:val="83"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="1415323676">
     <w:abstractNumId w:val="64"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1986734531">
+  <w:num w:numId="54" w16cid:durableId="1585915575">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="1148404609">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="1529634535">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1821069722">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="996228933">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="111049298">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1441340462">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="653722805">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="62" w16cid:durableId="1134524620">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="63" w16cid:durableId="660039186">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="64" w16cid:durableId="1372997888">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="65" w16cid:durableId="1498225835">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="66" w16cid:durableId="189298870">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="67" w16cid:durableId="1428500941">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="68" w16cid:durableId="1812358810">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="69" w16cid:durableId="379014432">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="70" w16cid:durableId="1218517101">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="71" w16cid:durableId="1481115691">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="72" w16cid:durableId="649748665">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="73" w16cid:durableId="1102915378">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="74" w16cid:durableId="1212694864">
+    <w:abstractNumId w:val="79"/>
+  </w:num>
+  <w:num w:numId="75" w16cid:durableId="1534155211">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="76" w16cid:durableId="1435711995">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="77" w16cid:durableId="1231958739">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="78" w16cid:durableId="156266868">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="79" w16cid:durableId="1271281897">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="80" w16cid:durableId="1184437253">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="81" w16cid:durableId="600837448">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="82" w16cid:durableId="604846348">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="83" w16cid:durableId="1996838974">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="84" w16cid:durableId="989286813">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="85" w16cid:durableId="455953502">
     <w:abstractNumId w:val="54"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="908345943">
-    <w:abstractNumId w:val="75"/>
+  <w:num w:numId="86" w16cid:durableId="1892496149">
+    <w:abstractNumId w:val="71"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1954946150">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="345986577">
+  <w:num w:numId="87" w16cid:durableId="1006633620">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="268707345">
-[...101 lines deleted...]
-  <w:num w:numId="45" w16cid:durableId="310061153">
+  <w:num w:numId="88" w16cid:durableId="808788063">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...118 lines deleted...]
-    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="84"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2256E"/>
     <w:rsid w:val="00001779"/>
     <w:rsid w:val="00006C4F"/>
     <w:rsid w:val="00011C6E"/>
     <w:rsid w:val="00011CDE"/>
     <w:rsid w:val="00013CB8"/>
     <w:rsid w:val="00022A38"/>
     <w:rsid w:val="00023072"/>
     <w:rsid w:val="0002678A"/>
     <w:rsid w:val="000268A4"/>
     <w:rsid w:val="00030AF8"/>
     <w:rsid w:val="00030C72"/>
     <w:rsid w:val="00030CDE"/>
     <w:rsid w:val="000401F8"/>
     <w:rsid w:val="00041948"/>
     <w:rsid w:val="00041FC4"/>
     <w:rsid w:val="0004241F"/>
     <w:rsid w:val="000442F5"/>
     <w:rsid w:val="00045B6F"/>
+    <w:rsid w:val="000478C7"/>
     <w:rsid w:val="000528C0"/>
     <w:rsid w:val="000550C9"/>
     <w:rsid w:val="000601F5"/>
     <w:rsid w:val="0006097B"/>
     <w:rsid w:val="000615FB"/>
     <w:rsid w:val="00061621"/>
     <w:rsid w:val="000628D5"/>
     <w:rsid w:val="00062F9B"/>
+    <w:rsid w:val="000638DC"/>
     <w:rsid w:val="0006594B"/>
     <w:rsid w:val="000665F8"/>
     <w:rsid w:val="00067BEF"/>
     <w:rsid w:val="00080411"/>
     <w:rsid w:val="000830C2"/>
     <w:rsid w:val="00083C4E"/>
     <w:rsid w:val="000848BC"/>
     <w:rsid w:val="0009089B"/>
     <w:rsid w:val="00094375"/>
     <w:rsid w:val="0009666F"/>
     <w:rsid w:val="00097E05"/>
     <w:rsid w:val="00097F97"/>
     <w:rsid w:val="0009F200"/>
     <w:rsid w:val="000A7D04"/>
     <w:rsid w:val="000B0404"/>
     <w:rsid w:val="000B1E4A"/>
     <w:rsid w:val="000B297E"/>
     <w:rsid w:val="000B2D18"/>
     <w:rsid w:val="000B442C"/>
     <w:rsid w:val="000C034B"/>
     <w:rsid w:val="000C042F"/>
     <w:rsid w:val="000C2291"/>
     <w:rsid w:val="000C4643"/>
     <w:rsid w:val="000D04FD"/>
     <w:rsid w:val="000D0CF9"/>
     <w:rsid w:val="000D0F56"/>
     <w:rsid w:val="000D1C47"/>
     <w:rsid w:val="000D3181"/>
     <w:rsid w:val="000D4214"/>
     <w:rsid w:val="000D5E3F"/>
     <w:rsid w:val="000D67CB"/>
     <w:rsid w:val="000D6BB9"/>
     <w:rsid w:val="000E2DAF"/>
     <w:rsid w:val="000E2FBB"/>
     <w:rsid w:val="000E3B67"/>
     <w:rsid w:val="000E656B"/>
     <w:rsid w:val="000F1EED"/>
     <w:rsid w:val="000F5485"/>
     <w:rsid w:val="001006C6"/>
+    <w:rsid w:val="0010073E"/>
     <w:rsid w:val="00100ABE"/>
     <w:rsid w:val="00100ACA"/>
     <w:rsid w:val="001029A6"/>
     <w:rsid w:val="001067D8"/>
     <w:rsid w:val="00107F92"/>
     <w:rsid w:val="00111A87"/>
     <w:rsid w:val="00113441"/>
     <w:rsid w:val="0011397B"/>
     <w:rsid w:val="00117FBA"/>
     <w:rsid w:val="0012000C"/>
     <w:rsid w:val="00125219"/>
     <w:rsid w:val="00126068"/>
     <w:rsid w:val="00131D9C"/>
     <w:rsid w:val="001331C4"/>
     <w:rsid w:val="00136820"/>
     <w:rsid w:val="0013780A"/>
     <w:rsid w:val="00142564"/>
     <w:rsid w:val="00144DBC"/>
+    <w:rsid w:val="001520DD"/>
+    <w:rsid w:val="00153815"/>
     <w:rsid w:val="001543F0"/>
     <w:rsid w:val="0015609C"/>
     <w:rsid w:val="00156EED"/>
     <w:rsid w:val="00171DC8"/>
     <w:rsid w:val="00171F57"/>
     <w:rsid w:val="00174CC4"/>
     <w:rsid w:val="0017603A"/>
     <w:rsid w:val="00181EC8"/>
     <w:rsid w:val="00186FE2"/>
     <w:rsid w:val="001873F0"/>
+    <w:rsid w:val="00187F2B"/>
     <w:rsid w:val="00194D4B"/>
     <w:rsid w:val="00194D6D"/>
     <w:rsid w:val="001950E9"/>
+    <w:rsid w:val="00195123"/>
     <w:rsid w:val="00195A75"/>
     <w:rsid w:val="001A072A"/>
     <w:rsid w:val="001A4B30"/>
     <w:rsid w:val="001A6241"/>
     <w:rsid w:val="001B3250"/>
+    <w:rsid w:val="001B693C"/>
     <w:rsid w:val="001C00F0"/>
+    <w:rsid w:val="001C111B"/>
     <w:rsid w:val="001C165F"/>
     <w:rsid w:val="001C1CF7"/>
     <w:rsid w:val="001C2560"/>
     <w:rsid w:val="001C3962"/>
     <w:rsid w:val="001C4B96"/>
     <w:rsid w:val="001D0735"/>
     <w:rsid w:val="001D0B87"/>
     <w:rsid w:val="001D1A31"/>
     <w:rsid w:val="001E0E8A"/>
     <w:rsid w:val="001E2129"/>
     <w:rsid w:val="001E3BF1"/>
     <w:rsid w:val="001E3C5D"/>
     <w:rsid w:val="001E5F32"/>
     <w:rsid w:val="001F3BA0"/>
     <w:rsid w:val="001F3BAF"/>
     <w:rsid w:val="001F3E70"/>
     <w:rsid w:val="001F5A8E"/>
     <w:rsid w:val="001F5E38"/>
     <w:rsid w:val="001F7A09"/>
     <w:rsid w:val="002051F7"/>
+    <w:rsid w:val="002055D5"/>
     <w:rsid w:val="0020E4B6"/>
     <w:rsid w:val="00210DC5"/>
     <w:rsid w:val="00221638"/>
     <w:rsid w:val="00225000"/>
     <w:rsid w:val="00226D4C"/>
     <w:rsid w:val="00227F56"/>
     <w:rsid w:val="00234954"/>
     <w:rsid w:val="002379D4"/>
     <w:rsid w:val="00243177"/>
     <w:rsid w:val="0024676E"/>
     <w:rsid w:val="00246EAF"/>
     <w:rsid w:val="00247149"/>
     <w:rsid w:val="00255122"/>
     <w:rsid w:val="00255869"/>
     <w:rsid w:val="00255AAB"/>
     <w:rsid w:val="00260CD3"/>
     <w:rsid w:val="00261DF0"/>
     <w:rsid w:val="00262E47"/>
     <w:rsid w:val="00265330"/>
     <w:rsid w:val="00265626"/>
     <w:rsid w:val="00265973"/>
     <w:rsid w:val="002671FE"/>
     <w:rsid w:val="0027171A"/>
     <w:rsid w:val="002748E9"/>
     <w:rsid w:val="002764CE"/>
     <w:rsid w:val="0028255A"/>
     <w:rsid w:val="00285207"/>
     <w:rsid w:val="0028564D"/>
     <w:rsid w:val="00287CE2"/>
     <w:rsid w:val="002A02EE"/>
     <w:rsid w:val="002A223F"/>
     <w:rsid w:val="002A3FD1"/>
     <w:rsid w:val="002A5079"/>
     <w:rsid w:val="002A5BF6"/>
     <w:rsid w:val="002B70E8"/>
     <w:rsid w:val="002C1118"/>
     <w:rsid w:val="002C15C3"/>
+    <w:rsid w:val="002C2B24"/>
     <w:rsid w:val="002C37C3"/>
     <w:rsid w:val="002C633F"/>
     <w:rsid w:val="002C78DD"/>
     <w:rsid w:val="002C7DD6"/>
     <w:rsid w:val="002D19F7"/>
     <w:rsid w:val="002D21BC"/>
+    <w:rsid w:val="002D2E30"/>
     <w:rsid w:val="002D3C18"/>
     <w:rsid w:val="002D41F9"/>
     <w:rsid w:val="002D4456"/>
     <w:rsid w:val="002D55B1"/>
     <w:rsid w:val="002D5F17"/>
     <w:rsid w:val="002E1E59"/>
     <w:rsid w:val="002E4198"/>
     <w:rsid w:val="002E46FA"/>
     <w:rsid w:val="002E54A2"/>
     <w:rsid w:val="002E6DD0"/>
     <w:rsid w:val="002E6EC6"/>
     <w:rsid w:val="002F11D8"/>
     <w:rsid w:val="002F2FFD"/>
     <w:rsid w:val="002F30C9"/>
+    <w:rsid w:val="002F4247"/>
     <w:rsid w:val="002F5629"/>
     <w:rsid w:val="002F69A8"/>
     <w:rsid w:val="0030025F"/>
     <w:rsid w:val="00302232"/>
     <w:rsid w:val="003044F1"/>
     <w:rsid w:val="00306523"/>
     <w:rsid w:val="00316BF1"/>
     <w:rsid w:val="00323ECB"/>
     <w:rsid w:val="003331A5"/>
     <w:rsid w:val="00333BB3"/>
     <w:rsid w:val="00335605"/>
     <w:rsid w:val="00336DF2"/>
     <w:rsid w:val="003432F3"/>
     <w:rsid w:val="00343A3F"/>
     <w:rsid w:val="00346867"/>
     <w:rsid w:val="0035034B"/>
     <w:rsid w:val="00356474"/>
     <w:rsid w:val="003569CB"/>
     <w:rsid w:val="0035745F"/>
     <w:rsid w:val="00360E04"/>
     <w:rsid w:val="00361DCB"/>
     <w:rsid w:val="00367015"/>
     <w:rsid w:val="003710A7"/>
     <w:rsid w:val="0037298C"/>
     <w:rsid w:val="00375A61"/>
     <w:rsid w:val="00376334"/>
     <w:rsid w:val="0037640F"/>
     <w:rsid w:val="00376C03"/>
     <w:rsid w:val="0038006D"/>
     <w:rsid w:val="00380618"/>
+    <w:rsid w:val="0038139B"/>
     <w:rsid w:val="00383EE4"/>
     <w:rsid w:val="003907CB"/>
     <w:rsid w:val="00393863"/>
     <w:rsid w:val="003940F8"/>
     <w:rsid w:val="00395389"/>
     <w:rsid w:val="003975F8"/>
     <w:rsid w:val="00397BCF"/>
     <w:rsid w:val="003A14E9"/>
     <w:rsid w:val="003A24A4"/>
     <w:rsid w:val="003A43FB"/>
     <w:rsid w:val="003A7BD1"/>
     <w:rsid w:val="003B11B2"/>
     <w:rsid w:val="003B5BEA"/>
     <w:rsid w:val="003B5E2C"/>
     <w:rsid w:val="003B66B1"/>
     <w:rsid w:val="003C2C5E"/>
     <w:rsid w:val="003C3A29"/>
     <w:rsid w:val="003C3D72"/>
     <w:rsid w:val="003C3D99"/>
     <w:rsid w:val="003C4439"/>
     <w:rsid w:val="003C47B9"/>
     <w:rsid w:val="003C683A"/>
     <w:rsid w:val="003D05EA"/>
     <w:rsid w:val="003D08EF"/>
     <w:rsid w:val="003D14B8"/>
@@ -26081,77 +27085,83 @@
     <w:rsid w:val="00412852"/>
     <w:rsid w:val="00413575"/>
     <w:rsid w:val="004139F1"/>
     <w:rsid w:val="00414BEA"/>
     <w:rsid w:val="004157BB"/>
     <w:rsid w:val="0041651B"/>
     <w:rsid w:val="004168B1"/>
     <w:rsid w:val="00417A33"/>
     <w:rsid w:val="004220F5"/>
     <w:rsid w:val="004242B3"/>
     <w:rsid w:val="0042601A"/>
     <w:rsid w:val="00434A8A"/>
     <w:rsid w:val="00436E43"/>
     <w:rsid w:val="004415B1"/>
     <w:rsid w:val="00443CC6"/>
     <w:rsid w:val="00443DEB"/>
     <w:rsid w:val="0044623E"/>
     <w:rsid w:val="00451CAF"/>
     <w:rsid w:val="004614A7"/>
     <w:rsid w:val="00461712"/>
     <w:rsid w:val="00462CA5"/>
     <w:rsid w:val="004635C9"/>
     <w:rsid w:val="004707DF"/>
     <w:rsid w:val="00470D8D"/>
     <w:rsid w:val="00472927"/>
+    <w:rsid w:val="004744E5"/>
     <w:rsid w:val="00474D47"/>
     <w:rsid w:val="00477A7E"/>
     <w:rsid w:val="00482AA0"/>
     <w:rsid w:val="004857C8"/>
     <w:rsid w:val="00485B7C"/>
+    <w:rsid w:val="00485F3F"/>
     <w:rsid w:val="00487973"/>
     <w:rsid w:val="00492B6E"/>
     <w:rsid w:val="00495475"/>
     <w:rsid w:val="00495C5A"/>
     <w:rsid w:val="004963DE"/>
     <w:rsid w:val="00497A2C"/>
     <w:rsid w:val="004A0525"/>
     <w:rsid w:val="004A53B8"/>
     <w:rsid w:val="004B0178"/>
     <w:rsid w:val="004B2AC6"/>
     <w:rsid w:val="004B3F60"/>
     <w:rsid w:val="004B5694"/>
+    <w:rsid w:val="004C0837"/>
     <w:rsid w:val="004C1D6F"/>
     <w:rsid w:val="004C3DEE"/>
     <w:rsid w:val="004C6F58"/>
     <w:rsid w:val="004C7F6B"/>
+    <w:rsid w:val="004D2BC4"/>
     <w:rsid w:val="004D65F6"/>
     <w:rsid w:val="004D78A4"/>
     <w:rsid w:val="004D7CF5"/>
     <w:rsid w:val="004E18C1"/>
+    <w:rsid w:val="004E4474"/>
     <w:rsid w:val="004E464F"/>
     <w:rsid w:val="004E5E1B"/>
+    <w:rsid w:val="004E7AAF"/>
     <w:rsid w:val="004E7B4D"/>
     <w:rsid w:val="004F0EF3"/>
     <w:rsid w:val="004F1863"/>
     <w:rsid w:val="004F1DFE"/>
     <w:rsid w:val="004F2270"/>
     <w:rsid w:val="004F3DE7"/>
     <w:rsid w:val="004F5693"/>
     <w:rsid w:val="004F5A27"/>
     <w:rsid w:val="004F697D"/>
     <w:rsid w:val="004F7296"/>
     <w:rsid w:val="005007E0"/>
     <w:rsid w:val="00502084"/>
     <w:rsid w:val="00503244"/>
     <w:rsid w:val="00504A09"/>
     <w:rsid w:val="00506038"/>
     <w:rsid w:val="005105AF"/>
     <w:rsid w:val="00511310"/>
     <w:rsid w:val="00511EB7"/>
     <w:rsid w:val="00514281"/>
     <w:rsid w:val="00514ED7"/>
     <w:rsid w:val="0051635A"/>
     <w:rsid w:val="00517A29"/>
     <w:rsid w:val="0052060F"/>
     <w:rsid w:val="00521C3D"/>
     <w:rsid w:val="0052325C"/>
@@ -26161,92 +27171,95 @@
     <w:rsid w:val="005347BD"/>
     <w:rsid w:val="0054040F"/>
     <w:rsid w:val="00541E48"/>
     <w:rsid w:val="00542DBA"/>
     <w:rsid w:val="0054660F"/>
     <w:rsid w:val="00546A38"/>
     <w:rsid w:val="005545A8"/>
     <w:rsid w:val="00556FE7"/>
     <w:rsid w:val="0056293E"/>
     <w:rsid w:val="005630FE"/>
     <w:rsid w:val="00565224"/>
     <w:rsid w:val="005653AA"/>
     <w:rsid w:val="00572D3E"/>
     <w:rsid w:val="00574111"/>
     <w:rsid w:val="00575BA2"/>
     <w:rsid w:val="00575D4C"/>
     <w:rsid w:val="00577144"/>
     <w:rsid w:val="00580573"/>
     <w:rsid w:val="005823D6"/>
     <w:rsid w:val="0058472C"/>
     <w:rsid w:val="00585292"/>
     <w:rsid w:val="00586AA6"/>
     <w:rsid w:val="00587B4E"/>
     <w:rsid w:val="00590526"/>
     <w:rsid w:val="005917F9"/>
+    <w:rsid w:val="00591FED"/>
     <w:rsid w:val="00592294"/>
     <w:rsid w:val="005945F3"/>
     <w:rsid w:val="00595D18"/>
     <w:rsid w:val="00596825"/>
     <w:rsid w:val="005972B8"/>
     <w:rsid w:val="00597605"/>
     <w:rsid w:val="005A0C24"/>
     <w:rsid w:val="005A1EEC"/>
+    <w:rsid w:val="005A23FD"/>
     <w:rsid w:val="005A5404"/>
     <w:rsid w:val="005A69BA"/>
     <w:rsid w:val="005A7087"/>
     <w:rsid w:val="005A7309"/>
     <w:rsid w:val="005B56E0"/>
     <w:rsid w:val="005C0599"/>
     <w:rsid w:val="005C32EF"/>
     <w:rsid w:val="005C3D3B"/>
     <w:rsid w:val="005C5924"/>
     <w:rsid w:val="005D2806"/>
     <w:rsid w:val="005D4F0F"/>
     <w:rsid w:val="005D5BF6"/>
     <w:rsid w:val="005D7FA1"/>
     <w:rsid w:val="005E518D"/>
     <w:rsid w:val="005E7054"/>
     <w:rsid w:val="005E7273"/>
     <w:rsid w:val="005E7DE4"/>
     <w:rsid w:val="005E7EBA"/>
     <w:rsid w:val="005F2E54"/>
     <w:rsid w:val="005F7D3A"/>
     <w:rsid w:val="006014C6"/>
     <w:rsid w:val="00603165"/>
     <w:rsid w:val="00603DB8"/>
     <w:rsid w:val="00605668"/>
     <w:rsid w:val="006066BD"/>
     <w:rsid w:val="006118AA"/>
     <w:rsid w:val="006141C4"/>
     <w:rsid w:val="0061540F"/>
     <w:rsid w:val="00616302"/>
     <w:rsid w:val="00617956"/>
     <w:rsid w:val="006217CA"/>
     <w:rsid w:val="0062183C"/>
     <w:rsid w:val="00622766"/>
     <w:rsid w:val="00622DAE"/>
+    <w:rsid w:val="00622DE0"/>
     <w:rsid w:val="00624617"/>
     <w:rsid w:val="00624BE6"/>
     <w:rsid w:val="006300E8"/>
     <w:rsid w:val="006302CA"/>
     <w:rsid w:val="00631508"/>
     <w:rsid w:val="00631C2F"/>
     <w:rsid w:val="006338F9"/>
     <w:rsid w:val="00635D43"/>
     <w:rsid w:val="00635F82"/>
     <w:rsid w:val="0064094A"/>
     <w:rsid w:val="006436C8"/>
     <w:rsid w:val="00651858"/>
     <w:rsid w:val="0065306A"/>
     <w:rsid w:val="00654992"/>
     <w:rsid w:val="00656935"/>
     <w:rsid w:val="006635C8"/>
     <w:rsid w:val="00664537"/>
     <w:rsid w:val="00664966"/>
     <w:rsid w:val="00665509"/>
     <w:rsid w:val="006656D2"/>
     <w:rsid w:val="00666CA4"/>
     <w:rsid w:val="00667B1E"/>
     <w:rsid w:val="00670F02"/>
     <w:rsid w:val="006715DC"/>
     <w:rsid w:val="00674BB1"/>
@@ -26259,275 +27272,287 @@
     <w:rsid w:val="00690041"/>
     <w:rsid w:val="0069418C"/>
     <w:rsid w:val="00694FA9"/>
     <w:rsid w:val="00695EBE"/>
     <w:rsid w:val="00696334"/>
     <w:rsid w:val="00697CB6"/>
     <w:rsid w:val="006A0A6F"/>
     <w:rsid w:val="006A71B4"/>
     <w:rsid w:val="006B036A"/>
     <w:rsid w:val="006B0FC3"/>
     <w:rsid w:val="006B2F99"/>
     <w:rsid w:val="006B4F4D"/>
     <w:rsid w:val="006C13E1"/>
     <w:rsid w:val="006C16A4"/>
     <w:rsid w:val="006C5D5C"/>
     <w:rsid w:val="006C6995"/>
     <w:rsid w:val="006D75DD"/>
     <w:rsid w:val="006E3106"/>
     <w:rsid w:val="006E41DB"/>
     <w:rsid w:val="006E525F"/>
     <w:rsid w:val="006E6C99"/>
     <w:rsid w:val="006F26B9"/>
     <w:rsid w:val="006F337B"/>
     <w:rsid w:val="006F502E"/>
     <w:rsid w:val="006F5758"/>
+    <w:rsid w:val="006F5C70"/>
     <w:rsid w:val="006F60AF"/>
     <w:rsid w:val="006F7510"/>
     <w:rsid w:val="006F7D7F"/>
     <w:rsid w:val="00702F74"/>
     <w:rsid w:val="00703FB5"/>
     <w:rsid w:val="00705E11"/>
     <w:rsid w:val="007101C0"/>
     <w:rsid w:val="007103B7"/>
     <w:rsid w:val="0071227A"/>
     <w:rsid w:val="00712CEE"/>
     <w:rsid w:val="00713664"/>
     <w:rsid w:val="0071477E"/>
     <w:rsid w:val="00715635"/>
     <w:rsid w:val="00720169"/>
     <w:rsid w:val="00720A29"/>
+    <w:rsid w:val="00720D44"/>
     <w:rsid w:val="00722241"/>
     <w:rsid w:val="00725C28"/>
     <w:rsid w:val="0073020B"/>
     <w:rsid w:val="00732206"/>
     <w:rsid w:val="007354D6"/>
     <w:rsid w:val="007365AA"/>
     <w:rsid w:val="00737192"/>
     <w:rsid w:val="007379A4"/>
     <w:rsid w:val="00740A55"/>
     <w:rsid w:val="007444C6"/>
     <w:rsid w:val="007464B7"/>
     <w:rsid w:val="007554D9"/>
     <w:rsid w:val="007561AE"/>
     <w:rsid w:val="00757517"/>
     <w:rsid w:val="00761167"/>
     <w:rsid w:val="007616C4"/>
+    <w:rsid w:val="00765C0E"/>
     <w:rsid w:val="00766753"/>
     <w:rsid w:val="00767238"/>
     <w:rsid w:val="00771672"/>
     <w:rsid w:val="00771DC2"/>
     <w:rsid w:val="00772E59"/>
     <w:rsid w:val="00773001"/>
     <w:rsid w:val="00774BA0"/>
     <w:rsid w:val="00774FC3"/>
     <w:rsid w:val="00777BC4"/>
     <w:rsid w:val="00783C66"/>
     <w:rsid w:val="00784E08"/>
     <w:rsid w:val="00785EA7"/>
     <w:rsid w:val="007903C1"/>
     <w:rsid w:val="00790A53"/>
     <w:rsid w:val="007971C8"/>
     <w:rsid w:val="007A11E6"/>
     <w:rsid w:val="007A3985"/>
     <w:rsid w:val="007A4771"/>
     <w:rsid w:val="007A590A"/>
     <w:rsid w:val="007A603D"/>
     <w:rsid w:val="007A61C0"/>
     <w:rsid w:val="007A6F46"/>
     <w:rsid w:val="007A7E0D"/>
     <w:rsid w:val="007A7EDD"/>
     <w:rsid w:val="007B061A"/>
     <w:rsid w:val="007B2411"/>
     <w:rsid w:val="007B3606"/>
     <w:rsid w:val="007B4565"/>
+    <w:rsid w:val="007B5F45"/>
     <w:rsid w:val="007B68DF"/>
     <w:rsid w:val="007C191D"/>
     <w:rsid w:val="007C3F41"/>
     <w:rsid w:val="007C45D5"/>
     <w:rsid w:val="007D18C5"/>
     <w:rsid w:val="007D3430"/>
     <w:rsid w:val="007D4EAF"/>
     <w:rsid w:val="007E1262"/>
     <w:rsid w:val="007E1A89"/>
     <w:rsid w:val="007E1F26"/>
     <w:rsid w:val="007E293F"/>
     <w:rsid w:val="007E373B"/>
     <w:rsid w:val="007E3FAE"/>
     <w:rsid w:val="007E4529"/>
     <w:rsid w:val="007E6D46"/>
     <w:rsid w:val="007F1B79"/>
     <w:rsid w:val="007F3594"/>
     <w:rsid w:val="007F39C4"/>
     <w:rsid w:val="007F58CF"/>
     <w:rsid w:val="007F5B4D"/>
     <w:rsid w:val="00801F4C"/>
     <w:rsid w:val="0080262D"/>
     <w:rsid w:val="00802A11"/>
     <w:rsid w:val="00803CA9"/>
     <w:rsid w:val="00805D2D"/>
     <w:rsid w:val="008071B7"/>
     <w:rsid w:val="00811D35"/>
     <w:rsid w:val="008161E1"/>
     <w:rsid w:val="0081681F"/>
     <w:rsid w:val="00820304"/>
     <w:rsid w:val="00822573"/>
     <w:rsid w:val="008225C1"/>
     <w:rsid w:val="00824645"/>
+    <w:rsid w:val="00831873"/>
     <w:rsid w:val="00832DE2"/>
     <w:rsid w:val="00832F9D"/>
     <w:rsid w:val="00835D97"/>
+    <w:rsid w:val="008402D8"/>
     <w:rsid w:val="008472CE"/>
     <w:rsid w:val="008504C9"/>
     <w:rsid w:val="00853AF2"/>
     <w:rsid w:val="0085748F"/>
     <w:rsid w:val="008615E3"/>
     <w:rsid w:val="00862846"/>
     <w:rsid w:val="00862900"/>
     <w:rsid w:val="008660DD"/>
     <w:rsid w:val="00867B17"/>
     <w:rsid w:val="00876278"/>
     <w:rsid w:val="00876B7F"/>
     <w:rsid w:val="008856D8"/>
     <w:rsid w:val="008902A5"/>
     <w:rsid w:val="00892BF3"/>
     <w:rsid w:val="008936C2"/>
     <w:rsid w:val="00896131"/>
     <w:rsid w:val="008A5154"/>
     <w:rsid w:val="008A61D5"/>
     <w:rsid w:val="008A709B"/>
     <w:rsid w:val="008A736A"/>
     <w:rsid w:val="008A7891"/>
     <w:rsid w:val="008B1000"/>
     <w:rsid w:val="008B3300"/>
     <w:rsid w:val="008B34DC"/>
     <w:rsid w:val="008B57D6"/>
     <w:rsid w:val="008B72FB"/>
     <w:rsid w:val="008C0959"/>
     <w:rsid w:val="008C3671"/>
     <w:rsid w:val="008C42F3"/>
     <w:rsid w:val="008C43B2"/>
     <w:rsid w:val="008D137D"/>
     <w:rsid w:val="008D4FF2"/>
     <w:rsid w:val="008D5A12"/>
+    <w:rsid w:val="008E3492"/>
     <w:rsid w:val="008E7AD3"/>
     <w:rsid w:val="008F632D"/>
     <w:rsid w:val="008F72FF"/>
     <w:rsid w:val="00900F64"/>
     <w:rsid w:val="009018AD"/>
     <w:rsid w:val="00903E8B"/>
     <w:rsid w:val="0090794A"/>
     <w:rsid w:val="0091126A"/>
     <w:rsid w:val="0091214B"/>
     <w:rsid w:val="00913A0F"/>
     <w:rsid w:val="0091608F"/>
     <w:rsid w:val="009161AC"/>
+    <w:rsid w:val="009174DD"/>
     <w:rsid w:val="00921663"/>
     <w:rsid w:val="00926874"/>
     <w:rsid w:val="0093006D"/>
     <w:rsid w:val="009309A4"/>
     <w:rsid w:val="0093151A"/>
     <w:rsid w:val="009323C0"/>
     <w:rsid w:val="009364E0"/>
     <w:rsid w:val="0093694A"/>
     <w:rsid w:val="009404EE"/>
     <w:rsid w:val="0094062C"/>
     <w:rsid w:val="00942A54"/>
     <w:rsid w:val="00945A85"/>
     <w:rsid w:val="00946943"/>
     <w:rsid w:val="009553AC"/>
     <w:rsid w:val="00957774"/>
     <w:rsid w:val="00960185"/>
     <w:rsid w:val="009668AE"/>
     <w:rsid w:val="00967EDE"/>
     <w:rsid w:val="0097164D"/>
     <w:rsid w:val="009756CB"/>
     <w:rsid w:val="009809C5"/>
     <w:rsid w:val="00982602"/>
     <w:rsid w:val="00984E16"/>
     <w:rsid w:val="00987C32"/>
     <w:rsid w:val="009902A8"/>
     <w:rsid w:val="009946B0"/>
     <w:rsid w:val="009976BB"/>
     <w:rsid w:val="009A00AE"/>
     <w:rsid w:val="009A23AC"/>
     <w:rsid w:val="009A3840"/>
     <w:rsid w:val="009A51D8"/>
     <w:rsid w:val="009A537F"/>
     <w:rsid w:val="009A6204"/>
     <w:rsid w:val="009A647A"/>
     <w:rsid w:val="009B03E2"/>
     <w:rsid w:val="009B0B19"/>
     <w:rsid w:val="009B1FCC"/>
     <w:rsid w:val="009B23BE"/>
     <w:rsid w:val="009B52C3"/>
     <w:rsid w:val="009B6211"/>
     <w:rsid w:val="009C35D6"/>
     <w:rsid w:val="009C50F6"/>
     <w:rsid w:val="009C5E75"/>
     <w:rsid w:val="009C6288"/>
     <w:rsid w:val="009C72FE"/>
     <w:rsid w:val="009C7C86"/>
+    <w:rsid w:val="009D5337"/>
     <w:rsid w:val="009D6D7F"/>
     <w:rsid w:val="009D79DC"/>
     <w:rsid w:val="009E59F4"/>
     <w:rsid w:val="009E7589"/>
     <w:rsid w:val="009E7889"/>
     <w:rsid w:val="009E7D22"/>
     <w:rsid w:val="009F068C"/>
     <w:rsid w:val="009F3E68"/>
+    <w:rsid w:val="009F539B"/>
     <w:rsid w:val="009F7564"/>
     <w:rsid w:val="00A00D89"/>
     <w:rsid w:val="00A03893"/>
     <w:rsid w:val="00A0657B"/>
     <w:rsid w:val="00A10163"/>
     <w:rsid w:val="00A2202B"/>
     <w:rsid w:val="00A2256E"/>
     <w:rsid w:val="00A22819"/>
     <w:rsid w:val="00A233CD"/>
     <w:rsid w:val="00A24195"/>
+    <w:rsid w:val="00A25151"/>
     <w:rsid w:val="00A31EAE"/>
     <w:rsid w:val="00A32F47"/>
     <w:rsid w:val="00A3637E"/>
     <w:rsid w:val="00A42967"/>
     <w:rsid w:val="00A44709"/>
     <w:rsid w:val="00A5092F"/>
     <w:rsid w:val="00A5157A"/>
     <w:rsid w:val="00A521F2"/>
     <w:rsid w:val="00A54210"/>
     <w:rsid w:val="00A54B2C"/>
     <w:rsid w:val="00A552F1"/>
     <w:rsid w:val="00A577A4"/>
     <w:rsid w:val="00A57902"/>
     <w:rsid w:val="00A60553"/>
     <w:rsid w:val="00A61B04"/>
     <w:rsid w:val="00A622BC"/>
     <w:rsid w:val="00A646A0"/>
     <w:rsid w:val="00A64768"/>
     <w:rsid w:val="00A64AB1"/>
     <w:rsid w:val="00A65495"/>
     <w:rsid w:val="00A71BAC"/>
+    <w:rsid w:val="00A737A5"/>
     <w:rsid w:val="00A820AB"/>
     <w:rsid w:val="00A82A44"/>
     <w:rsid w:val="00A834FD"/>
     <w:rsid w:val="00A85219"/>
     <w:rsid w:val="00A91A73"/>
     <w:rsid w:val="00A92D5B"/>
     <w:rsid w:val="00A939B3"/>
     <w:rsid w:val="00A96FD0"/>
     <w:rsid w:val="00AA007B"/>
     <w:rsid w:val="00AA0637"/>
     <w:rsid w:val="00AA118C"/>
     <w:rsid w:val="00AA1A05"/>
     <w:rsid w:val="00AA2FB1"/>
     <w:rsid w:val="00AA302E"/>
     <w:rsid w:val="00AA5C7E"/>
     <w:rsid w:val="00AA5CB0"/>
     <w:rsid w:val="00AA656F"/>
     <w:rsid w:val="00AB26D9"/>
     <w:rsid w:val="00AB4590"/>
     <w:rsid w:val="00AB4B38"/>
     <w:rsid w:val="00AC4332"/>
     <w:rsid w:val="00AC6207"/>
     <w:rsid w:val="00AC6B9E"/>
     <w:rsid w:val="00AC7BC7"/>
     <w:rsid w:val="00AD32C1"/>
@@ -26552,306 +27577,331 @@
     <w:rsid w:val="00B3489A"/>
     <w:rsid w:val="00B411AF"/>
     <w:rsid w:val="00B418C2"/>
     <w:rsid w:val="00B443D6"/>
     <w:rsid w:val="00B50186"/>
     <w:rsid w:val="00B51F58"/>
     <w:rsid w:val="00B538CD"/>
     <w:rsid w:val="00B56202"/>
     <w:rsid w:val="00B5757F"/>
     <w:rsid w:val="00B61986"/>
     <w:rsid w:val="00B61AAB"/>
     <w:rsid w:val="00B64FD9"/>
     <w:rsid w:val="00B659F5"/>
     <w:rsid w:val="00B66A30"/>
     <w:rsid w:val="00B72DFB"/>
     <w:rsid w:val="00B7493B"/>
     <w:rsid w:val="00B77A5A"/>
     <w:rsid w:val="00B856CA"/>
     <w:rsid w:val="00B875CA"/>
     <w:rsid w:val="00B946F4"/>
     <w:rsid w:val="00B94A28"/>
     <w:rsid w:val="00B956CF"/>
     <w:rsid w:val="00B96E6E"/>
     <w:rsid w:val="00BA0F11"/>
     <w:rsid w:val="00BA10A2"/>
+    <w:rsid w:val="00BA182F"/>
     <w:rsid w:val="00BA2030"/>
     <w:rsid w:val="00BA3064"/>
     <w:rsid w:val="00BA3B69"/>
     <w:rsid w:val="00BA4570"/>
     <w:rsid w:val="00BA4BBB"/>
     <w:rsid w:val="00BA4D1F"/>
     <w:rsid w:val="00BA4F1E"/>
     <w:rsid w:val="00BA7E10"/>
     <w:rsid w:val="00BB3CB8"/>
     <w:rsid w:val="00BB58A3"/>
     <w:rsid w:val="00BB6324"/>
     <w:rsid w:val="00BB654C"/>
     <w:rsid w:val="00BB6811"/>
     <w:rsid w:val="00BC01A3"/>
     <w:rsid w:val="00BC046E"/>
     <w:rsid w:val="00BC04A8"/>
     <w:rsid w:val="00BC0559"/>
     <w:rsid w:val="00BC199B"/>
     <w:rsid w:val="00BC4680"/>
     <w:rsid w:val="00BC4819"/>
     <w:rsid w:val="00BC50B2"/>
     <w:rsid w:val="00BC62A1"/>
     <w:rsid w:val="00BD2501"/>
     <w:rsid w:val="00BD5791"/>
     <w:rsid w:val="00BD5B5A"/>
     <w:rsid w:val="00BD6075"/>
     <w:rsid w:val="00BE1C01"/>
     <w:rsid w:val="00BE32F3"/>
     <w:rsid w:val="00BE4480"/>
     <w:rsid w:val="00BE7A56"/>
+    <w:rsid w:val="00BF0389"/>
     <w:rsid w:val="00BF0C06"/>
     <w:rsid w:val="00BF36E0"/>
     <w:rsid w:val="00BF3B21"/>
     <w:rsid w:val="00BF63B7"/>
     <w:rsid w:val="00C0210E"/>
     <w:rsid w:val="00C032E9"/>
     <w:rsid w:val="00C03BA7"/>
     <w:rsid w:val="00C04269"/>
     <w:rsid w:val="00C043B6"/>
     <w:rsid w:val="00C05CB7"/>
     <w:rsid w:val="00C0603D"/>
     <w:rsid w:val="00C0738D"/>
     <w:rsid w:val="00C0799A"/>
     <w:rsid w:val="00C11CE9"/>
     <w:rsid w:val="00C17EB7"/>
+    <w:rsid w:val="00C20B3C"/>
     <w:rsid w:val="00C2196A"/>
     <w:rsid w:val="00C228B8"/>
     <w:rsid w:val="00C25CD2"/>
     <w:rsid w:val="00C30618"/>
     <w:rsid w:val="00C313EB"/>
     <w:rsid w:val="00C337D2"/>
     <w:rsid w:val="00C343AD"/>
     <w:rsid w:val="00C36BE3"/>
+    <w:rsid w:val="00C36C13"/>
     <w:rsid w:val="00C402C7"/>
     <w:rsid w:val="00C4265C"/>
     <w:rsid w:val="00C42A5C"/>
     <w:rsid w:val="00C461C5"/>
     <w:rsid w:val="00C51997"/>
     <w:rsid w:val="00C52EBC"/>
     <w:rsid w:val="00C55414"/>
     <w:rsid w:val="00C574D7"/>
+    <w:rsid w:val="00C5751A"/>
     <w:rsid w:val="00C63DC6"/>
     <w:rsid w:val="00C65AAF"/>
     <w:rsid w:val="00C7120B"/>
     <w:rsid w:val="00C75489"/>
     <w:rsid w:val="00C75BB7"/>
     <w:rsid w:val="00C80AAF"/>
     <w:rsid w:val="00C81796"/>
     <w:rsid w:val="00C81CA7"/>
     <w:rsid w:val="00C85914"/>
+    <w:rsid w:val="00C876A4"/>
     <w:rsid w:val="00C87B26"/>
     <w:rsid w:val="00C93D72"/>
     <w:rsid w:val="00C94984"/>
     <w:rsid w:val="00CA50F8"/>
     <w:rsid w:val="00CA7943"/>
     <w:rsid w:val="00CB3BEE"/>
     <w:rsid w:val="00CB48A6"/>
     <w:rsid w:val="00CB7BC8"/>
+    <w:rsid w:val="00CC1198"/>
     <w:rsid w:val="00CC1B47"/>
     <w:rsid w:val="00CD0C13"/>
     <w:rsid w:val="00CD47D5"/>
     <w:rsid w:val="00CD49C8"/>
     <w:rsid w:val="00CD515F"/>
     <w:rsid w:val="00CDF47D"/>
     <w:rsid w:val="00CE24EC"/>
+    <w:rsid w:val="00CE6A3F"/>
     <w:rsid w:val="00CE79A5"/>
     <w:rsid w:val="00CE7EF2"/>
     <w:rsid w:val="00CF21F4"/>
     <w:rsid w:val="00CF2ED7"/>
     <w:rsid w:val="00CF3CDD"/>
     <w:rsid w:val="00CF4757"/>
     <w:rsid w:val="00CF48BB"/>
     <w:rsid w:val="00D02069"/>
     <w:rsid w:val="00D0240A"/>
     <w:rsid w:val="00D07909"/>
     <w:rsid w:val="00D1663F"/>
     <w:rsid w:val="00D175FB"/>
     <w:rsid w:val="00D20770"/>
     <w:rsid w:val="00D212D0"/>
     <w:rsid w:val="00D2205B"/>
     <w:rsid w:val="00D23B2F"/>
     <w:rsid w:val="00D36482"/>
     <w:rsid w:val="00D36A37"/>
     <w:rsid w:val="00D41233"/>
     <w:rsid w:val="00D41DF3"/>
     <w:rsid w:val="00D44F8B"/>
+    <w:rsid w:val="00D45152"/>
+    <w:rsid w:val="00D470A5"/>
     <w:rsid w:val="00D51D0F"/>
     <w:rsid w:val="00D55999"/>
     <w:rsid w:val="00D60851"/>
     <w:rsid w:val="00D6102F"/>
     <w:rsid w:val="00D610F7"/>
     <w:rsid w:val="00D61203"/>
     <w:rsid w:val="00D61529"/>
     <w:rsid w:val="00D61B0A"/>
     <w:rsid w:val="00D63E96"/>
     <w:rsid w:val="00D6492F"/>
     <w:rsid w:val="00D7435C"/>
     <w:rsid w:val="00D75BE8"/>
     <w:rsid w:val="00D7759C"/>
     <w:rsid w:val="00D81AB9"/>
     <w:rsid w:val="00D83294"/>
     <w:rsid w:val="00D83AE4"/>
     <w:rsid w:val="00D83BE6"/>
     <w:rsid w:val="00D84ED5"/>
+    <w:rsid w:val="00D87A0A"/>
     <w:rsid w:val="00D87E3C"/>
     <w:rsid w:val="00D90BAD"/>
     <w:rsid w:val="00D92028"/>
     <w:rsid w:val="00D92399"/>
+    <w:rsid w:val="00D924DB"/>
+    <w:rsid w:val="00DA071C"/>
     <w:rsid w:val="00DA268C"/>
     <w:rsid w:val="00DA65A8"/>
     <w:rsid w:val="00DB03F8"/>
     <w:rsid w:val="00DB47D8"/>
     <w:rsid w:val="00DB66F7"/>
     <w:rsid w:val="00DC1E41"/>
     <w:rsid w:val="00DC306F"/>
     <w:rsid w:val="00DC6F7D"/>
     <w:rsid w:val="00DC70EA"/>
     <w:rsid w:val="00DC7B70"/>
     <w:rsid w:val="00DD249E"/>
     <w:rsid w:val="00DD5976"/>
     <w:rsid w:val="00DD6333"/>
     <w:rsid w:val="00DD6CB9"/>
     <w:rsid w:val="00DE0E92"/>
+    <w:rsid w:val="00DF0E62"/>
     <w:rsid w:val="00DF1C6C"/>
     <w:rsid w:val="00DF2543"/>
     <w:rsid w:val="00DF3494"/>
     <w:rsid w:val="00DF3D1E"/>
     <w:rsid w:val="00DF4515"/>
     <w:rsid w:val="00DF4AFA"/>
     <w:rsid w:val="00E01131"/>
     <w:rsid w:val="00E0321E"/>
     <w:rsid w:val="00E03D8F"/>
+    <w:rsid w:val="00E0501B"/>
     <w:rsid w:val="00E10C13"/>
     <w:rsid w:val="00E12447"/>
     <w:rsid w:val="00E14CBF"/>
     <w:rsid w:val="00E14DBA"/>
     <w:rsid w:val="00E1540B"/>
     <w:rsid w:val="00E16614"/>
     <w:rsid w:val="00E16777"/>
     <w:rsid w:val="00E2028A"/>
     <w:rsid w:val="00E20845"/>
     <w:rsid w:val="00E22857"/>
+    <w:rsid w:val="00E239D4"/>
     <w:rsid w:val="00E24445"/>
     <w:rsid w:val="00E254DE"/>
     <w:rsid w:val="00E337D2"/>
     <w:rsid w:val="00E33C00"/>
     <w:rsid w:val="00E45232"/>
     <w:rsid w:val="00E51746"/>
     <w:rsid w:val="00E5344B"/>
     <w:rsid w:val="00E54D2F"/>
     <w:rsid w:val="00E554E3"/>
     <w:rsid w:val="00E55D6F"/>
     <w:rsid w:val="00E64EF1"/>
     <w:rsid w:val="00E701F3"/>
     <w:rsid w:val="00E73259"/>
     <w:rsid w:val="00E73502"/>
     <w:rsid w:val="00E7365D"/>
+    <w:rsid w:val="00E73800"/>
     <w:rsid w:val="00E74311"/>
+    <w:rsid w:val="00E771AE"/>
     <w:rsid w:val="00E80AE7"/>
     <w:rsid w:val="00E82711"/>
     <w:rsid w:val="00E82F63"/>
     <w:rsid w:val="00E83394"/>
     <w:rsid w:val="00E97810"/>
     <w:rsid w:val="00EA0075"/>
     <w:rsid w:val="00EA00E4"/>
     <w:rsid w:val="00EA2382"/>
     <w:rsid w:val="00EA7FA1"/>
     <w:rsid w:val="00EB1486"/>
     <w:rsid w:val="00EB163B"/>
     <w:rsid w:val="00EB28B6"/>
     <w:rsid w:val="00EB2F8A"/>
     <w:rsid w:val="00EB37DE"/>
     <w:rsid w:val="00EC038B"/>
+    <w:rsid w:val="00EC27A6"/>
     <w:rsid w:val="00EC385F"/>
     <w:rsid w:val="00EC52BC"/>
     <w:rsid w:val="00EC79B3"/>
     <w:rsid w:val="00ED102F"/>
     <w:rsid w:val="00ED1109"/>
     <w:rsid w:val="00ED207E"/>
     <w:rsid w:val="00EE1B6C"/>
     <w:rsid w:val="00EE3B20"/>
     <w:rsid w:val="00EE3E68"/>
     <w:rsid w:val="00EF65AF"/>
     <w:rsid w:val="00F012A2"/>
     <w:rsid w:val="00F02217"/>
     <w:rsid w:val="00F04A07"/>
     <w:rsid w:val="00F077C0"/>
     <w:rsid w:val="00F07D0C"/>
     <w:rsid w:val="00F155BA"/>
     <w:rsid w:val="00F16B03"/>
     <w:rsid w:val="00F20311"/>
     <w:rsid w:val="00F21268"/>
+    <w:rsid w:val="00F22764"/>
     <w:rsid w:val="00F309C6"/>
     <w:rsid w:val="00F32A49"/>
+    <w:rsid w:val="00F32E70"/>
     <w:rsid w:val="00F35F68"/>
     <w:rsid w:val="00F36233"/>
     <w:rsid w:val="00F3764F"/>
+    <w:rsid w:val="00F42A10"/>
     <w:rsid w:val="00F43AE7"/>
     <w:rsid w:val="00F44332"/>
     <w:rsid w:val="00F4465E"/>
     <w:rsid w:val="00F45966"/>
     <w:rsid w:val="00F50627"/>
     <w:rsid w:val="00F50C35"/>
     <w:rsid w:val="00F51524"/>
     <w:rsid w:val="00F522AD"/>
     <w:rsid w:val="00F56353"/>
     <w:rsid w:val="00F56F3F"/>
     <w:rsid w:val="00F60A0D"/>
     <w:rsid w:val="00F61D5F"/>
     <w:rsid w:val="00F65E65"/>
     <w:rsid w:val="00F67E69"/>
     <w:rsid w:val="00F8062D"/>
     <w:rsid w:val="00F8111A"/>
     <w:rsid w:val="00F82A39"/>
     <w:rsid w:val="00F848D2"/>
+    <w:rsid w:val="00F8583F"/>
     <w:rsid w:val="00F86976"/>
     <w:rsid w:val="00F87FC3"/>
     <w:rsid w:val="00F90A0D"/>
     <w:rsid w:val="00F9133C"/>
     <w:rsid w:val="00F9348D"/>
     <w:rsid w:val="00FA0709"/>
     <w:rsid w:val="00FA1534"/>
     <w:rsid w:val="00FA24BC"/>
     <w:rsid w:val="00FA43E5"/>
     <w:rsid w:val="00FA4E5C"/>
     <w:rsid w:val="00FA78D9"/>
     <w:rsid w:val="00FB022E"/>
     <w:rsid w:val="00FB0CA7"/>
     <w:rsid w:val="00FB1512"/>
     <w:rsid w:val="00FB29CF"/>
     <w:rsid w:val="00FC1CD2"/>
     <w:rsid w:val="00FC531C"/>
     <w:rsid w:val="00FC71A7"/>
+    <w:rsid w:val="00FD04F5"/>
     <w:rsid w:val="00FD11D0"/>
     <w:rsid w:val="00FD1D21"/>
     <w:rsid w:val="00FD3D07"/>
+    <w:rsid w:val="00FD46E0"/>
     <w:rsid w:val="00FD5E50"/>
     <w:rsid w:val="00FD64E0"/>
     <w:rsid w:val="00FD6791"/>
     <w:rsid w:val="00FD7E10"/>
     <w:rsid w:val="00FE0D21"/>
     <w:rsid w:val="00FE1EDE"/>
     <w:rsid w:val="00FE43EC"/>
     <w:rsid w:val="00FE64F7"/>
     <w:rsid w:val="00FE7693"/>
     <w:rsid w:val="00FE79C9"/>
     <w:rsid w:val="00FE7AAE"/>
     <w:rsid w:val="00FF391B"/>
     <w:rsid w:val="00FF66F6"/>
     <w:rsid w:val="01812BCF"/>
     <w:rsid w:val="019A75AF"/>
     <w:rsid w:val="028213BD"/>
     <w:rsid w:val="03173588"/>
     <w:rsid w:val="032AF07E"/>
     <w:rsid w:val="03A61A99"/>
     <w:rsid w:val="0453169C"/>
     <w:rsid w:val="0465CEEF"/>
     <w:rsid w:val="04A0F234"/>
     <w:rsid w:val="04C7FA67"/>
     <w:rsid w:val="04E5608B"/>
     <w:rsid w:val="050FBF22"/>
@@ -27011,86 +28061,88 @@
     <w:rsid w:val="3799062A"/>
     <w:rsid w:val="37B22E87"/>
     <w:rsid w:val="3870868A"/>
     <w:rsid w:val="393BBB69"/>
     <w:rsid w:val="396C535E"/>
     <w:rsid w:val="3A0936EF"/>
     <w:rsid w:val="3A2EB1F2"/>
     <w:rsid w:val="3A6F6C61"/>
     <w:rsid w:val="3A725FA9"/>
     <w:rsid w:val="3AFDA9A0"/>
     <w:rsid w:val="3B1779CF"/>
     <w:rsid w:val="3B285E15"/>
     <w:rsid w:val="3B789D54"/>
     <w:rsid w:val="3CADD403"/>
     <w:rsid w:val="3D47E198"/>
     <w:rsid w:val="3D53188B"/>
     <w:rsid w:val="3D53E8B0"/>
     <w:rsid w:val="3D8F5568"/>
     <w:rsid w:val="3D992040"/>
     <w:rsid w:val="3E641560"/>
     <w:rsid w:val="3EF2E29D"/>
     <w:rsid w:val="3F6A12F4"/>
     <w:rsid w:val="3FE3A7FE"/>
     <w:rsid w:val="40541303"/>
     <w:rsid w:val="4137169D"/>
+    <w:rsid w:val="423E77B1"/>
     <w:rsid w:val="429AFBB0"/>
     <w:rsid w:val="42DA53DE"/>
     <w:rsid w:val="435334D5"/>
     <w:rsid w:val="43A184FB"/>
     <w:rsid w:val="43AFE77A"/>
     <w:rsid w:val="43CFD0E4"/>
     <w:rsid w:val="43F30412"/>
     <w:rsid w:val="4447AC96"/>
     <w:rsid w:val="449482CC"/>
     <w:rsid w:val="4532AE0A"/>
     <w:rsid w:val="45A2C8F8"/>
     <w:rsid w:val="45DA51A5"/>
     <w:rsid w:val="4672060A"/>
     <w:rsid w:val="4691F123"/>
     <w:rsid w:val="46C06414"/>
     <w:rsid w:val="4702E87A"/>
     <w:rsid w:val="4713D4D5"/>
     <w:rsid w:val="47CA243C"/>
     <w:rsid w:val="48AFA536"/>
     <w:rsid w:val="49093829"/>
     <w:rsid w:val="49E3F881"/>
     <w:rsid w:val="4A141BB5"/>
     <w:rsid w:val="4B0FD9BE"/>
     <w:rsid w:val="4B116A41"/>
     <w:rsid w:val="4B5F572D"/>
     <w:rsid w:val="4B616F80"/>
     <w:rsid w:val="4B723B82"/>
     <w:rsid w:val="4B848050"/>
     <w:rsid w:val="4B95F231"/>
     <w:rsid w:val="4BD5D670"/>
     <w:rsid w:val="4BE7DA19"/>
     <w:rsid w:val="4C655BE2"/>
     <w:rsid w:val="4CAC06C4"/>
     <w:rsid w:val="4D71FA00"/>
     <w:rsid w:val="4E090927"/>
     <w:rsid w:val="4E3AEFE9"/>
+    <w:rsid w:val="4E98B4D7"/>
     <w:rsid w:val="4ECFAB87"/>
     <w:rsid w:val="4F0CFA3C"/>
     <w:rsid w:val="4F0DCA61"/>
     <w:rsid w:val="4F8AC42D"/>
     <w:rsid w:val="4FB4E8AA"/>
     <w:rsid w:val="4FECFDE7"/>
     <w:rsid w:val="50109292"/>
     <w:rsid w:val="50114AA3"/>
     <w:rsid w:val="50A96D5A"/>
     <w:rsid w:val="50BCD4AB"/>
     <w:rsid w:val="5123AE7B"/>
     <w:rsid w:val="51C3CFF5"/>
     <w:rsid w:val="51E32645"/>
     <w:rsid w:val="521CE466"/>
     <w:rsid w:val="52701129"/>
     <w:rsid w:val="531DDEA4"/>
     <w:rsid w:val="533E1D8D"/>
     <w:rsid w:val="535763B5"/>
     <w:rsid w:val="5357DDEC"/>
     <w:rsid w:val="535BE696"/>
     <w:rsid w:val="538E9A4F"/>
     <w:rsid w:val="539CDFCE"/>
     <w:rsid w:val="53BCC288"/>
     <w:rsid w:val="541368C0"/>
     <w:rsid w:val="542D8C42"/>
@@ -27114,121 +28166,127 @@
     <w:rsid w:val="5939F778"/>
     <w:rsid w:val="594CFAE8"/>
     <w:rsid w:val="596306AF"/>
     <w:rsid w:val="5971BEAD"/>
     <w:rsid w:val="5A94AE6A"/>
     <w:rsid w:val="5A96F64D"/>
     <w:rsid w:val="5A9BBAEE"/>
     <w:rsid w:val="5AA32BB9"/>
     <w:rsid w:val="5AEBB3A9"/>
     <w:rsid w:val="5B2D105F"/>
     <w:rsid w:val="5B5303F6"/>
     <w:rsid w:val="5B72DDEE"/>
     <w:rsid w:val="5BD1465D"/>
     <w:rsid w:val="5BDD0F28"/>
     <w:rsid w:val="5BED5774"/>
     <w:rsid w:val="5C16F36F"/>
     <w:rsid w:val="5C54C84C"/>
     <w:rsid w:val="5C9AA771"/>
     <w:rsid w:val="5D337296"/>
     <w:rsid w:val="5D8AB615"/>
     <w:rsid w:val="5E25477D"/>
     <w:rsid w:val="5E4856FE"/>
     <w:rsid w:val="5E5A63E8"/>
     <w:rsid w:val="5EAF1ECC"/>
     <w:rsid w:val="5EC7ED94"/>
+    <w:rsid w:val="5F43221F"/>
     <w:rsid w:val="5F7B22E4"/>
     <w:rsid w:val="5F7E8B7F"/>
     <w:rsid w:val="5FE1C872"/>
     <w:rsid w:val="5FE863A8"/>
     <w:rsid w:val="602106B8"/>
     <w:rsid w:val="602CF0C4"/>
     <w:rsid w:val="607A49A4"/>
     <w:rsid w:val="60A0716F"/>
+    <w:rsid w:val="60ADDDEA"/>
     <w:rsid w:val="617E30C1"/>
     <w:rsid w:val="619A5922"/>
     <w:rsid w:val="61A9AD62"/>
     <w:rsid w:val="62128D91"/>
     <w:rsid w:val="622C4B76"/>
     <w:rsid w:val="624BB998"/>
     <w:rsid w:val="628634F3"/>
     <w:rsid w:val="629FBA47"/>
     <w:rsid w:val="63362983"/>
     <w:rsid w:val="63687BA0"/>
     <w:rsid w:val="63AAA792"/>
     <w:rsid w:val="63EA8881"/>
     <w:rsid w:val="63F286AC"/>
     <w:rsid w:val="640D1EF2"/>
     <w:rsid w:val="64880D25"/>
     <w:rsid w:val="64B38464"/>
     <w:rsid w:val="64D1F9E4"/>
     <w:rsid w:val="65189553"/>
     <w:rsid w:val="65C2F8FF"/>
     <w:rsid w:val="660B45A7"/>
     <w:rsid w:val="66E98B28"/>
     <w:rsid w:val="6719C1AD"/>
     <w:rsid w:val="676385F9"/>
     <w:rsid w:val="67897990"/>
     <w:rsid w:val="67B3323F"/>
     <w:rsid w:val="67F25DB6"/>
     <w:rsid w:val="68397484"/>
     <w:rsid w:val="68740779"/>
     <w:rsid w:val="68C7548A"/>
     <w:rsid w:val="68DFA0D8"/>
     <w:rsid w:val="69CD5962"/>
     <w:rsid w:val="69F8759F"/>
     <w:rsid w:val="6A05BBE1"/>
     <w:rsid w:val="6A641C14"/>
     <w:rsid w:val="6A89215C"/>
     <w:rsid w:val="6A99687D"/>
     <w:rsid w:val="6AA8593A"/>
     <w:rsid w:val="6AC0420A"/>
     <w:rsid w:val="6ACD9A6A"/>
     <w:rsid w:val="6B231D0E"/>
     <w:rsid w:val="6B28130B"/>
+    <w:rsid w:val="6C173EA8"/>
     <w:rsid w:val="6C531C13"/>
     <w:rsid w:val="6C8967E1"/>
     <w:rsid w:val="6D123900"/>
     <w:rsid w:val="6D1D802D"/>
     <w:rsid w:val="6DED86AF"/>
+    <w:rsid w:val="6E3700B5"/>
     <w:rsid w:val="6E3A3D76"/>
     <w:rsid w:val="6EBF0AC9"/>
     <w:rsid w:val="6ED23DDE"/>
     <w:rsid w:val="6FA7CB2C"/>
     <w:rsid w:val="6FCA10C3"/>
+    <w:rsid w:val="6FF2E8C6"/>
     <w:rsid w:val="703AB7C9"/>
     <w:rsid w:val="71184D69"/>
     <w:rsid w:val="71274005"/>
     <w:rsid w:val="7179067D"/>
     <w:rsid w:val="71D0FADF"/>
     <w:rsid w:val="71D16567"/>
     <w:rsid w:val="72AB4068"/>
     <w:rsid w:val="72AB8F16"/>
     <w:rsid w:val="72E59108"/>
     <w:rsid w:val="730D658F"/>
     <w:rsid w:val="731AB27F"/>
     <w:rsid w:val="737C272B"/>
+    <w:rsid w:val="738DCEFB"/>
     <w:rsid w:val="73D3C184"/>
     <w:rsid w:val="73DD6441"/>
     <w:rsid w:val="73F40C23"/>
     <w:rsid w:val="73FAA755"/>
     <w:rsid w:val="74675062"/>
     <w:rsid w:val="749B0C1F"/>
     <w:rsid w:val="74B29A51"/>
     <w:rsid w:val="74CEF551"/>
     <w:rsid w:val="74F99B57"/>
     <w:rsid w:val="75482F57"/>
     <w:rsid w:val="75AB03B1"/>
     <w:rsid w:val="75FAD053"/>
     <w:rsid w:val="762BDDF4"/>
     <w:rsid w:val="769A634A"/>
     <w:rsid w:val="76F038A4"/>
     <w:rsid w:val="76FF451F"/>
     <w:rsid w:val="775A0C28"/>
     <w:rsid w:val="77E0940F"/>
     <w:rsid w:val="78313C19"/>
     <w:rsid w:val="787FE76A"/>
     <w:rsid w:val="78871DB9"/>
     <w:rsid w:val="7899ED21"/>
     <w:rsid w:val="78BA365B"/>
     <w:rsid w:val="7982B8B6"/>
     <w:rsid w:val="79A59000"/>
@@ -27689,104 +28747,104 @@
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="220" w:line="260" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:rsid w:val="00982602"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="78"/>
+        <w:numId w:val="79"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="240" w:line="260" w:lineRule="exact"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:u w:color="002776"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:rsid w:val="00982602"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="78"/>
+        <w:numId w:val="79"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="232322"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:color="232322"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E0321E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="78"/>
+        <w:numId w:val="79"/>
       </w:numPr>
       <w:spacing w:before="160" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007F58CF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="3"/>
@@ -27921,155 +28979,155 @@
     <w:name w:val="Subtitle"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="220" w:line="260" w:lineRule="exact"/>
       <w:ind w:right="1134"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:smallCaps/>
       <w:color w:val="232322"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:color="232322"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Gemporteerdestijl1">
     <w:name w:val="Geïmporteerde stijl 1"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="38"/>
+        <w:numId w:val="39"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
     <w:link w:val="CommentTextChar"/>
     <w:pPr>
       <w:spacing w:after="220"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A92D5B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A92D5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Calibri" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...2 lines deleted...]
-    <w:next w:val="CommentText"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A92D5B"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:link w:val="CommentText1"/>
     <w:rsid w:val="00A92D5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
-    <w:link w:val="CommentSubject"/>
+    <w:link w:val="CommentSubject1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A92D5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C0603D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -28636,51 +29694,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1708404738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/media/1827" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/media/1827" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/2846" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/2847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/begeleiding-advies/groei-innovatie/intellectuele-eigendom/welke-beschermingsopties-zijn-er-0-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Office-thema">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -29759,74 +30817,50 @@
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2905c737a2e6bdd9504bcd2b2b82b54" ns2:_="" ns3:_="">
     <xsd:import namespace="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -29989,449 +31023,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9788433e-09c9-45d6-b37e-647a3dcd40bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68B1E4A8-BBE5-4B30-B759-A519C5985E1C}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{942F08DB-C0F7-4723-AD79-E1A448F901C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C32849F-140E-48D1-98E6-627BB214BF97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032E2138-3AC7-4E62-8E9D-8610DE4ED59F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79F9C014-DC97-44DD-83A8-A1C4AD31227F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>25713</Characters>
+  <Pages>18</Pages>
+  <Words>4941</Words>
+  <Characters>26291</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>214</Lines>
-  <Paragraphs>60</Paragraphs>
+  <Lines>751</Lines>
+  <Paragraphs>266</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...40 lines deleted...]
-  </TitlesOfParts>
   <Company>thewritething</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30327</CharactersWithSpaces>
+  <CharactersWithSpaces>30966</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...272 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Corteel, Cedric</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>