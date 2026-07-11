--- v1 (2026-03-31)
+++ v2 (2026-07-11)
@@ -1,118 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E8A103A" w14:textId="48B73BC0" w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidRDefault="00DD3211">
+    <w:p w14:paraId="3E8A103A" w14:textId="23F65A59" w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidRDefault="00DD3211">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:sectPr w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidSect="00C87B26">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:headerReference w:type="default" r:id="rId12"/>
           <w:footerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
-          <w:headerReference w:type="first" r:id="rId15"/>
-          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662338" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="387C19FB" wp14:editId="55EB577A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="387C19FB" wp14:editId="55EB577A">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7559400" cy="10684800"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="1622056384" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1622056384" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559400" cy="10684800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                         <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
@@ -152,133 +148,145 @@
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6172200" cy="3543300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat">
                           <a:noFill/>
                           <a:miter lim="400000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="1F305428" w14:textId="6CD6D146" w:rsidR="00A2256E" w:rsidRDefault="00A92D5B">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Aanvraagdocument Ontwikkelingsproject</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="1C19369C" w14:textId="0A130DF3" w:rsidR="00F61D5F" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
+                          <w:p w14:paraId="1C19369C" w14:textId="2F8EC1AF" w:rsidR="00F61D5F" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Versie</w:t>
                             </w:r>
                             <w:r w:rsidR="00F61D5F">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="004E45C6">
-                              <w:t xml:space="preserve">januari </w:t>
+                              <w:t>j</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D94506">
+                              <w:t>uli</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004E45C6">
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00A50805">
                               <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E50BB5E" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRDefault="00A2256E" w:rsidP="00F61D5F">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" anchor="t">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="59B71B57" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="officeArt object" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Titel van het document&#10;&#10;Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:52.3pt;margin-top:376.35pt;width:486pt;height:279pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:4.5pt;mso-wrap-distance-top:4.5pt;mso-wrap-distance-right:4.5pt;mso-wrap-distance-bottom:4.5pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7dV+cwQEAAHsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfa+0f0C8L7aTtOmsOFXXqtOk&#10;qZvU9QMIhhgJuAxI7Pz9LsRNrPZtmh8wF67Pvefc4/XdYDQ5CB8U2IZWs5ISYTm0yu4a+vr76fMt&#10;JSEy2zINVjT0KAK923y6WveuFnPoQLfCEwSxoe5dQ7sYXV0UgXfCsDADJyxeSvCGRQz9rmg96xHd&#10;6GJeljdFD751HrgIAU8fT5d0k/GlFDz+lDKISHRDsbeYV5/XbVqLzZrVO89cp/jYBvuHLgxTFoue&#10;oR5ZZGTv1Qcoo7iHADLOOJgCpFRcZA7IpirfsXnpmBOZC4oT3Fmm8P9g+fPhxf3yJA5fYcABJkF6&#10;F+qAh4nPIL1Jb+yU4D1KeDzLJoZIOB7eVKs5zoISjneL6+VigQHiFJfPnQ/xmwBD0qahHueS5WKH&#10;HyGeUt9SUjULT0rrPBttSY99zVe5AEOLSM1OH0+yjIpoI61MQ5dlesb62iY4kY0wVrqwS7s4bIeR&#10;8hbaIyrRoxkaGv7smReU6O8W1V5er6ov6J5p4KfBdhrYvXkA9FtFCbO8A7TbW8P3+whSZcap+qkk&#10;KpUCnHDWbHRjstA0zlmXf2bzFwAA//8DAFBLAwQUAAYACAAAACEAkqh2H98AAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3Fi6MlpUmk4INIkDHDZAcPSakFQ0TtVka/n3eCe4&#10;vWc/PX+u17PvxdGMsQukYLnIQBhqg+7IKnh73VzdgogJSWMfyCj4MRHWzflZjZUOE23NcZes4BKK&#10;FSpwKQ2VlLF1xmNchMEQ777C6DGxHa3UI05c7nuZZ1khPXbEFxwO5sGZ9nt38Aoe7dJ/Eq6m6Um6&#10;D5u/J/+8eVHq8mK+vwORzJz+wnDCZ3RomGkfDqSj6Nlnq4KjCsqbvARxSmRlwaM9q2vWIJta/v+i&#10;+QUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7dV+cwQEAAHsDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCSqHYf3wAAAA0BAAAPAAAAAAAAAAAA&#10;AAAAABsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <v:stroke miterlimit="4"/>
                 <v:textbox inset="1.27mm,1.27mm,1.27mm,1.27mm">
                   <w:txbxContent>
                     <w:p w14:paraId="1F305428" w14:textId="6CD6D146" w:rsidR="00A2256E" w:rsidRDefault="00A92D5B">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Aanvraagdocument Ontwikkelingsproject</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="1C19369C" w14:textId="0A130DF3" w:rsidR="00F61D5F" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
+                    <w:p w14:paraId="1C19369C" w14:textId="2F8EC1AF" w:rsidR="00F61D5F" w:rsidRDefault="00AF7FE2" w:rsidP="00F61D5F">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Versie</w:t>
                       </w:r>
                       <w:r w:rsidR="00F61D5F">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="004E45C6">
-                        <w:t xml:space="preserve">januari </w:t>
+                        <w:t>j</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D94506">
+                        <w:t>uli</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004E45C6">
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00A50805">
                         <w:t>2026</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E50BB5E" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRDefault="00A2256E" w:rsidP="00F61D5F">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467E72F2" w14:textId="73101D8D" w:rsidR="00651858" w:rsidRPr="00654992" w:rsidRDefault="000B297E" w:rsidP="4E3AEFE9">
+    <w:p w14:paraId="467E72F2" w14:textId="6385A8F1" w:rsidR="00651858" w:rsidRPr="00654992" w:rsidRDefault="000B297E" w:rsidP="4E3AEFE9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00D02069" w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
@@ -538,93 +546,93 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>(zie</w:t>
       </w:r>
       <w:r w:rsidR="007B061A" w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
       <w:r w:rsidR="009A3840" w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidR="007B3606" w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t xml:space="preserve">toelichtingsdocument </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="007B3606" w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>bedrijfsinnovatiesteun</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="009A3840" w:rsidRPr="00586AA6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:u w:color="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C52EBC" w:rsidRPr="00586AA6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:u w:color="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">en het </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00FD11D0" w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>kostenmodel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD11D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00651858" w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -1699,63 +1707,65 @@
                           <a:effectRef idx="0">
                             <a:schemeClr val="lt1">
                               <a:alpha val="0"/>
                               <a:hueOff val="0"/>
                               <a:satOff val="0"/>
                               <a:lumOff val="0"/>
                               <a:alphaOff val="0"/>
                             </a:schemeClr>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="tx1">
                               <a:hueOff val="0"/>
                               <a:satOff val="0"/>
                               <a:lumOff val="0"/>
                               <a:alphaOff val="0"/>
                             </a:schemeClr>
                           </a:fontRef>
                         </wps:style>
                         <wps:txbx>
                           <w:txbxContent>
                             <w:p w14:paraId="42913DBF" w14:textId="77777777" w:rsidR="00702F74" w:rsidRDefault="00702F74" w:rsidP="00702F74">
                               <w:pPr>
                                 <w:pStyle w:val="NormalWeb"/>
                                 <w:spacing w:before="0" w:beforeAutospacing="0" w:after="109" w:afterAutospacing="0" w:line="216" w:lineRule="auto"/>
                               </w:pPr>
+                              <w:proofErr w:type="spellStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:color w:val="009941"/>
                                   <w:kern w:val="24"/>
                                   <w:sz w:val="26"/>
                                   <w:szCs w:val="26"/>
                                   <w:lang w:val="nl-NL"/>
                                 </w:rPr>
                                 <w:t>Natraject</w:t>
                               </w:r>
+                              <w:proofErr w:type="spellEnd"/>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="197975" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="1270" anchor="t" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="6" name="Vrije vorm 6"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="3837478" y="1001656"/>
                             <a:ext cx="1480390" cy="356747"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst>
                               <a:gd name="connsiteX0" fmla="*/ 0 w 1480390"/>
                               <a:gd name="connsiteY0" fmla="*/ 0 h 3159046"/>
                               <a:gd name="connsiteX1" fmla="*/ 1480390 w 1480390"/>
                               <a:gd name="connsiteY1" fmla="*/ 0 h 3159046"/>
                               <a:gd name="connsiteX2" fmla="*/ 1480390 w 1480390"/>
                               <a:gd name="connsiteY2" fmla="*/ 3159046 h 3159046"/>
                               <a:gd name="connsiteX3" fmla="*/ 0 w 1480390"/>
@@ -3037,50 +3047,167 @@
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>innovatiesteun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r w:rsidRPr="0037298C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">na te lezen ter duiding van de gevraagde informatie! </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="28607B03" w14:textId="648E816A" w:rsidR="000A5B1D" w:rsidRPr="0037298C" w:rsidRDefault="000A5B1D" w:rsidP="0037298C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3511">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aangegeven </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>paginalimiet</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3511">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3511">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gebaseerd op </w:t>
+      </w:r>
+      <w:r w:rsidR="00724088">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lettertype, de lettergrootte en de </w:t>
+      </w:r>
+      <w:r w:rsidR="0099488E">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>pagina-</w:t>
+      </w:r>
+      <w:r w:rsidR="006000F9">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>instellingen</w:t>
+      </w:r>
+      <w:r w:rsidR="00724088">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van dit </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3511">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>template. Gelieve deze instellingen dan ook niet te wijzigen.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="0CEAAEF5" w14:textId="74546356" w:rsidR="00E772F1" w:rsidRDefault="0037298C" w:rsidP="004E7606">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="002671FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Tekst in ‘italic’</w:t>
       </w:r>
@@ -3107,94 +3234,117 @@
       <w:r w:rsidRPr="002671FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>– waaronder deze pagina -</w:t>
       </w:r>
       <w:r w:rsidRPr="002671FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> dienen geschrapt of vervangen te worden door eigen tekst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD0C550" w14:textId="77777777" w:rsidR="00E772F1" w:rsidRDefault="00E772F1" w:rsidP="00396935">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29968FAD" w14:textId="1FD1FA51" w:rsidR="00E772F1" w:rsidRDefault="00E772F1" w:rsidP="00E772F1">
+    <w:p w14:paraId="29968FAD" w14:textId="37A4F4ED" w:rsidR="00E772F1" w:rsidRDefault="00E772F1" w:rsidP="00E772F1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Herindiening van een vorige projectaanvraag</w:t>
+        <w:t>Herindiening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> van een vorige projectaanvraag</w:t>
       </w:r>
       <w:r w:rsidR="00A8248C">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3297467E" w14:textId="77777777" w:rsidR="00A8248C" w:rsidRPr="00396935" w:rsidRDefault="00A8248C" w:rsidP="004E7606">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1012A59C" w14:textId="2E3AE40B" w:rsidR="00E772F1" w:rsidRPr="00396935" w:rsidRDefault="00E772F1" w:rsidP="00396935">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396935">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Indien deze projectaanvraag een herindiening en/of een gedeeltelijke herwerking is van een aanvraag die eerder geëvalueerd wer</w:t>
+        <w:t xml:space="preserve">Indien deze projectaanvraag een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00396935">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>herindiening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00396935">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en/of een gedeeltelijke herwerking is van een aanvraag die eerder geëvalueerd wer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00396935">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">, motiveer dan in maximum ½ bladzijde de </w:t>
       </w:r>
       <w:r w:rsidR="00A8248C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">doorgevoerde wijzigingen in de projectaanvraag </w:t>
       </w:r>
@@ -6614,100 +6764,102 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Om je innovatief idee concreet vorm te geven, heb je nog een heel traject af te leggen, waarvan niet alle stappen door VLAIO gesteund kunnen worden (</w:t>
       </w:r>
       <w:r w:rsidR="00D90BAD" w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">klassieke engineering activiteiten of </w:t>
       </w:r>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">eenvoudigere, minder risicovolle stappen ter voorbereiding van vermarkting komen bijvoorbeeld niet in aanmerking voor steun). In deel 2 van deze aanvraag kan je de door VLAIO </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>steunbare activiteiten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> concreet vormgeven in je ontwikkelingsproject.</w:t>
       </w:r>
       <w:r w:rsidR="007464B7" w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">In deze paragraaf ga je eerst in op het traject dat zal volgen op dit project waar je steun voor aanvraagt bij VLAIO, het zogenaamde </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>natraject</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="254C6748" w:rsidRPr="0865B030">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hierbij moeten volgende aspecten zeker aan bod komen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5682EBDE" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="00D20770">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -6784,61 +6936,63 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoeveel tijd en middelen (financieel, personeel, …) denk je voor het </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>natraject</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="4E3AEFE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> nodig te hebben? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E618F6" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="00D20770">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5758567B" w14:textId="52E6B161" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="5910D0E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -6879,95 +7033,95 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">, …)? Hoe denk je die te overwinnen? Of zijn er net gunstige omstandigheden? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FA809A" w14:textId="77777777" w:rsidR="00D20770" w:rsidRPr="00774BA0" w:rsidRDefault="00D20770" w:rsidP="00D20770">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E4A5E36" w14:textId="65E474D4" w:rsidR="00D61203" w:rsidRDefault="6AA8593A" w:rsidP="0865B030">
+    <w:p w14:paraId="5E4A5E36" w14:textId="4A67E6FB" w:rsidR="00D61203" w:rsidRDefault="6AA8593A" w:rsidP="0865B030">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Voorzie je bescherming van de geplande project</w:t>
       </w:r>
       <w:r w:rsidR="4E090927" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00D20770" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">esultaten  </w:t>
+        <w:t xml:space="preserve">esultaten </w:t>
       </w:r>
       <w:r w:rsidR="3B789D54" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">door middel van octrooi en/of andere intellectuele eigendomsrechten? </w:t>
       </w:r>
       <w:r w:rsidR="5357DDEC" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="533E1D8D" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
@@ -7132,118 +7286,166 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> je rekening te houden met de nieuwe situatie van het </w:t>
       </w:r>
       <w:r w:rsidR="43AFE77A" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>unitair octrooi</w:t>
       </w:r>
       <w:r w:rsidR="61A9AD62" w:rsidRPr="4C655BE2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>Meer</w:t>
         </w:r>
         <w:r w:rsidR="61A9AD62" w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t xml:space="preserve"> informatie </w:t>
         </w:r>
         <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
-          <w:t>rond octrooi en/of andere IE op onze VLAIO-website</w:t>
+          <w:t>rond octrooi</w:t>
+        </w:r>
+        <w:r w:rsidR="00182B2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0070C0"/>
+            <w:u w:color="0070C0"/>
+          </w:rPr>
+          <w:t>en</w:t>
+        </w:r>
+        <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0070C0"/>
+            <w:u w:color="0070C0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> en </w:t>
+        </w:r>
+        <w:r w:rsidR="00182B2D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0070C0"/>
+            <w:u w:color="0070C0"/>
+          </w:rPr>
+          <w:t>intellectuele eigendom vind je</w:t>
+        </w:r>
+        <w:r w:rsidR="00EE3B20" w:rsidRPr="00586AA6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="0070C0"/>
+            <w:u w:color="0070C0"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> op onze VLAIO-website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE3B20">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="4CAC06C4" w:rsidRPr="00703FB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Zijn er benodigde licenties van 3</w:t>
+        <w:t xml:space="preserve">Zijn er benodigde licenties van </w:t>
+      </w:r>
+      <w:r w:rsidR="00182B2D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>derde</w:t>
+      </w:r>
+      <w:r w:rsidR="00182B2D" w:rsidRPr="00703FB5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4CAC06C4" w:rsidRPr="00703FB5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
-          <w:vertAlign w:val="superscript"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> partijen? </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">partijen? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E130AEB" w14:textId="77777777" w:rsidR="007E4529" w:rsidRPr="007E4529" w:rsidRDefault="007E4529" w:rsidP="007E4529">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C7E8A96" w14:textId="77777777" w:rsidR="00546A38" w:rsidRPr="00546A38" w:rsidRDefault="00D20770" w:rsidP="0040657E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
@@ -7559,73 +7761,73 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>In het geval van multi-partner projecten dient elke bedrijfspartner afzonderlijk de impact van het project op de bedrijfsvoering te beschrijven en te kwantificeren. Hierbij kan één bedrijfspartner of een groep bedrijfspartners kiezen voor impact op basis van tewerkstelling en/of investeringen en kunnen de andere bedrijfspartners kiezen voor impact op basis van groei in arbeidsproductiviteit. Voor beide opties dient de minimale toegevoegde waarde behaald te zijn.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158A3FBB" w14:textId="279B0E14" w:rsidR="06F48B5A" w:rsidRDefault="00575BA2" w:rsidP="005630FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Economische_impact"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="005630FE">
         <w:t>Economische impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575B269D" w14:textId="5D239467" w:rsidR="2E6442E0" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
+    <w:p w14:paraId="575B269D" w14:textId="0F14F7FD" w:rsidR="2E6442E0" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Toon </w:t>
+        <w:t>Toon</w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>het strategisch belang van je idee aan. In rubriek 1.2 heb je aangegeven hoe je klanten wil overtuigen met je nieuw product/proces/dienst; toon nu aan hoe dit nieuwe product, proces of dienst zal bijdragen tot een duidelijk competitief voordeel voor je bedrijf (bv. versterking bedrijfsactiviteit, nieuwe markt, diversificatie, inschakeling in nieuwe waardeketen, kwaliteitsverbetering, kostenbesparing, …).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F51BFD" w14:textId="2330F6E6" w:rsidR="2E6442E0" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:tabs>
@@ -7749,103 +7951,210 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>Indien je reeds actief bent in (een deel van) de markt is het belangrijk om jouw startpositie kwalitatief en kwantitatief te onderbouwen en te motiveren op welke parameters van de business case de projectresultaten zullen kunnen ingrijpen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1EEAAF" w14:textId="77777777" w:rsidR="00376C03" w:rsidRPr="006C5D5C" w:rsidRDefault="00376C03" w:rsidP="006C5D5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7813793C" w14:textId="3BDA323C" w:rsidR="00376C03" w:rsidRPr="0052060F" w:rsidRDefault="006C5D5C" w:rsidP="0052060F">
+    <w:p w14:paraId="7813793C" w14:textId="7E1489D6" w:rsidR="00376C03" w:rsidRPr="0052060F" w:rsidRDefault="006C5D5C" w:rsidP="0052060F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Verwerk de cijfers uit voorgaande rubrieken samen in een overzichtelijke tabel die de opbouw van de business case weergeeft, startend bij het moment waarop je project afloopt (eerste kolom), </w:t>
+        <w:t xml:space="preserve">Verwerk de cijfers uit voorgaande rubrieken in een overzichtelijke tabel die de opbouw van de business case weergeeft, startend bij het moment waarop je project afloopt (eerste kolom), </w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">tot 5 jaar na het einde van het project </w:t>
       </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">(voorlaatste kolom). Onderbouw op welke assumpties je cijfers gebaseerd zijn. Beschrijf het verschil tussen de situaties met en zonder project. Een conceptueel voorbeeld van hoe een tabel er kan uitzien wordt hieronder gegeven. Deze tabel dient het verwachte </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="06F48B5A">
+        <w:t>(voorlaatste kolom). Onderbouw</w:t>
+      </w:r>
+      <w:r w:rsidR="009F31BE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>groeiverhaal van je project weer te geven. Vergeet niet de assumpties helder te beschrijven en te motiveren waarom deze realistisch zijn.</w:t>
+        <w:t xml:space="preserve"> in de tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assumpties </w:t>
+      </w:r>
+      <w:r w:rsidR="008A6528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>waarop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je cijfers gebaseerd zijn</w:t>
+      </w:r>
+      <w:r w:rsidR="007549A4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en waarom deze realistisch zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Beschrijf </w:t>
+      </w:r>
+      <w:r w:rsidR="009F31BE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ook </w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het verschil tussen de situaties met en zonder project. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF2C06">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>Hiervoor kan het nuttig zijn om twee tabellen in te vullen,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A6528">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarvan één de situatie zonder project weergeeft.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06F48B5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="731087E0" w14:textId="59991D35" w:rsidR="2E6442E0" w:rsidRDefault="2E6442E0" w:rsidP="00CE7EF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -9065,85 +9374,95 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">. De impact voor Vlaanderen kan het best aangetoond worden in tabelvorm, waarvan </w:t>
       </w:r>
       <w:r w:rsidR="005B56E0">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">achteraan </w:t>
       </w:r>
       <w:r w:rsidR="00FD3D07">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Optie_1_–" w:history="1">
-[...33 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00737192">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00737192">
+        <w:instrText>HYPERLINK \l "_Optie_1_–"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00737192">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00737192" w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>dit aanvraagdocument</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5757F" w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D92028">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>voor elke optie een mogelijke tabelopbouw</w:t>
+      </w:r>
+      <w:r w:rsidR="00737192">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> gegeven wordt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318E1C1D" w14:textId="77777777" w:rsidR="00517A29" w:rsidRDefault="00517A29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EE9E34E" w14:textId="498DDFFC" w:rsidR="00541E48" w:rsidRPr="004C7F6B" w:rsidRDefault="00DD249E" w:rsidP="004E7B4D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
@@ -9677,115 +9996,102 @@
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">burgers).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F052824" w14:textId="63E1E87C" w:rsidR="007A7EDD" w:rsidRPr="000E2FBB" w:rsidRDefault="007A7EDD" w:rsidP="0051635A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C363B3F" w14:textId="50245833" w:rsidR="001C1CF7" w:rsidRPr="00C04269" w:rsidRDefault="00FE7693" w:rsidP="00C04269">
+    <w:p w14:paraId="05183693" w14:textId="081B634F" w:rsidR="00C04269" w:rsidRPr="00AB7B78" w:rsidRDefault="00FE7693" w:rsidP="00AB7B78">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D78A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Indien je project geen specifieke maatschappelijke </w:t>
       </w:r>
       <w:r w:rsidR="00D36A37">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>impact</w:t>
       </w:r>
       <w:r w:rsidRPr="004D78A4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> heeft, dien je hier niets in te vullen.</w:t>
       </w:r>
       <w:r w:rsidR="00B7493B" w:rsidRPr="00B7493B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7493B" w:rsidRPr="00B7493B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Projecten met een negatieve maatschappelijke impact komen niet voor steun in aanmerking.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00C04269">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBCAEA0" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRPr="004C7F6B" w:rsidRDefault="00590526" w:rsidP="00F4465E">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004C7F6B">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Je </w:t>
       </w:r>
       <w:r w:rsidR="00A92D5B" w:rsidRPr="004C7F6B">
         <w:t>ontwikkelingsproject</w:t>
       </w:r>
       <w:r w:rsidR="00067BEF" w:rsidRPr="004C7F6B">
         <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:r w:rsidR="00B61AAB" w:rsidRPr="004C7F6B">
         <w:t>aanpak</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D09DE3C" w14:textId="2905AC79" w:rsidR="002C633F" w:rsidRPr="000E2FBB" w:rsidRDefault="002C633F">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10294,51 +10600,71 @@
       <w:r w:rsidR="00402B71" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">hieronder </w:t>
       </w:r>
       <w:r w:rsidR="00067BEF" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>peilen naar</w:t>
       </w:r>
       <w:r w:rsidR="00402B71" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aanpak, expertise, innovativiteit en/of uitdagingen, zoals ook </w:t>
+        <w:t xml:space="preserve"> aanpak, expertise, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00402B71" w:rsidRPr="4B116A41">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>innovativiteit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00402B71" w:rsidRPr="4B116A41">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en/of uitdagingen, zoals ook </w:t>
       </w:r>
       <w:r w:rsidR="00067BEF" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">opgenomen in de </w:t>
       </w:r>
       <w:r w:rsidR="009A3840" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>evaluatiecriteria (</w:t>
       </w:r>
       <w:r w:rsidR="007B061A" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
@@ -10360,51 +10686,51 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009A3840" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> van het</w:t>
       </w:r>
       <w:r w:rsidR="009A3840" w:rsidRPr="4B116A41">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidR="007B3606" w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t xml:space="preserve">toelichtingsdocument </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="007B3606" w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>bedrijfsinnovatiesteun</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="009A3840" w:rsidRPr="00D92028">
         <w:rPr>
@@ -10648,71 +10974,91 @@
       <w:r w:rsidR="00083C4E" w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> bv</w:t>
       </w:r>
       <w:r w:rsidR="001F3E70" w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00083C4E" w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> een pilootinstallatie of demons</w:t>
+        <w:t xml:space="preserve"> een pilootinstallatie of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00083C4E" w:rsidRPr="5910D0E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>demons</w:t>
       </w:r>
       <w:r w:rsidR="00FB0CA7" w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">trator ontwikkeld wordt, kunnen in aanmerking komen. </w:t>
+        <w:t>trator</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FB0CA7" w:rsidRPr="5910D0E2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontwikkeld wordt, kunnen in aanmerking komen. </w:t>
       </w:r>
       <w:r w:rsidR="00045B6F" w:rsidRPr="5910D0E2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Een overzicht van </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId21">
         <w:r w:rsidR="00045B6F" w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>st</w:t>
         </w:r>
         <w:r w:rsidR="00067BEF" w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>eunbare activiteiten</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00067BEF" w:rsidRPr="00D92028">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -10904,51 +11250,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> aan te geven welke kennis je specifiek zal opdoen, alsook welke specifieke uitdagingen gepaard gaan met de activiteiten beschreven in het werkpakket</w:t>
       </w:r>
       <w:r w:rsidR="009B03E2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4519E7B2" w14:textId="77777777" w:rsidR="0093151A" w:rsidRPr="0093151A" w:rsidRDefault="0093151A" w:rsidP="008225C1">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0093151A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">In deze sectie, vragen we je om de belangrijkste kenniswerving en uitdagingen samen te vatten. Meer toelichting over wat we precies verstaan onder ‘nieuwe kennis‘ en ‘uitdagingen’ voor ontwikkelingsprojecten kan je terugvinden in het </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t xml:space="preserve">toelichtingsdocument </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>bedrijfsinnovatiesteun</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00D92028">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -12500,86 +12846,86 @@
     <w:p w14:paraId="3393B809" w14:textId="77777777" w:rsidR="000B442C" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045C91A7" w14:textId="77777777" w:rsidR="000B442C" w:rsidRPr="007F3594" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E4C6E8F" w14:textId="20EC3CA7" w:rsidR="000B442C" w:rsidRPr="000E2FBB" w:rsidRDefault="000B442C" w:rsidP="000B442C">
+    <w:p w14:paraId="6E4C6E8F" w14:textId="373C7B49" w:rsidR="000B442C" w:rsidRPr="000E2FBB" w:rsidRDefault="000B442C" w:rsidP="000B442C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Je projectplan vormt de basis voor de opmaak van je projectbudget waarop de subsidie bij steuntoekenning wordt berekend. Maak je projectbudget op aan de hand van de </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">aparte </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00477A7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>excel</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00477A7E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>-template</w:t>
         </w:r>
         <w:r w:rsidRPr="00477A7E">
@@ -12625,51 +12971,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="229FA021" w14:textId="442C73B8" w:rsidR="00A2256E" w:rsidRPr="004C7F6B" w:rsidRDefault="009D79DC" w:rsidP="0030025F">
       <w:pPr>
         <w:pStyle w:val="Head2"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="007F58CF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B442C" w:rsidRPr="004C7F6B">
         <w:t>Expertise en middelen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ED2FA4" w14:textId="77777777" w:rsidR="009161AC" w:rsidRPr="000E2FBB" w:rsidRDefault="00A92D5B" w:rsidP="007379A4">
+    <w:p w14:paraId="40ED2FA4" w14:textId="078EE85B" w:rsidR="009161AC" w:rsidRPr="000E2FBB" w:rsidRDefault="00A92D5B" w:rsidP="007379A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Beschrijf kort de relevante expertise van elk</w:t>
       </w:r>
       <w:r w:rsidR="002D4456" w:rsidRPr="000E2FBB">
@@ -12684,51 +13030,240 @@
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>partij (j</w:t>
       </w:r>
       <w:r w:rsidR="00590526" w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bedrijf, projectpartner en/of onderaannemer) die bovenstaande taken gaan uitvoeren.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB60BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>werknemers</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED27DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incl.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB60BA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facturerend personeel,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projectpartner</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CAB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en/of onderaannemer</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1CAB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>) die bovenstaande taken gaan uitvoeren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E55DB4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5603F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vermeld daarbij </w:t>
+      </w:r>
+      <w:r w:rsidR="002E06B4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de betrokken </w:t>
+      </w:r>
+      <w:r w:rsidR="00A50C65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>(management)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D798F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>vennootschappen</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zodat de </w:t>
+      </w:r>
+      <w:r w:rsidR="00781907">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>aanwezige</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expertise gemakkelijk gerelateerd kan worden aan de </w:t>
+      </w:r>
+      <w:r w:rsidR="009F25F3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>namen</w:t>
+      </w:r>
+      <w:r w:rsidR="00530E0B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4D13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6855">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>het projectbudget</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED27DD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664975ED" w14:textId="77777777" w:rsidR="009161AC" w:rsidRPr="000E2FBB" w:rsidRDefault="009161AC" w:rsidP="004B0178">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3DECA6" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRPr="00CB48A6" w:rsidRDefault="00A92D5B" w:rsidP="007379A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
@@ -15103,118 +15638,128 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">een toename in de bedrijfsopbrengsten. Dit is typisch een omzetstijging door nieuwe of verbeterde producten, diensten of processen. Dit werd reeds gemotiveerd in de tabel </w:t>
       </w:r>
       <w:r w:rsidR="000665F8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">onder de rubriek </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Economische_impact" w:history="1">
-[...66 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK \l "_Economische_impact"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2291" w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00667B1E" w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0027171A" w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Impact - </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2291" w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>economische impact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477A7E">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+          <w:u w:color="0070C0"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidRPr="06F48B5A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307680A1" w14:textId="77777777" w:rsidR="009A647A" w:rsidRPr="00CE7EF2" w:rsidRDefault="009A647A" w:rsidP="009A647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="85"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1134"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
@@ -17712,524 +18257,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="515E29B3" w14:textId="77777777" w:rsidR="009A647A" w:rsidRDefault="009A647A" w:rsidP="00900F64">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06F48B5A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A647A" w14:paraId="6C94A3DE" w14:textId="77777777" w:rsidTr="00900F64">
-[...472 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="30450188" w14:textId="77777777" w:rsidR="006066BD" w:rsidRPr="00A5157A" w:rsidRDefault="006066BD" w:rsidP="006066BD">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A5157A">
         <w:t>Bijkomende informatie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62587B9F" w14:textId="3DA45287" w:rsidR="006066BD" w:rsidRPr="000E2FBB" w:rsidRDefault="006066BD" w:rsidP="006066BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:strike/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
@@ -18250,51 +18321,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">criteria die je in bijlage </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> van het </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00B856CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t xml:space="preserve">toelichtingsdocument </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00B856CA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0070C0"/>
             <w:u w:color="0070C0"/>
           </w:rPr>
           <w:t>bedrijfsinnovatiesteun</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00B856CA">
         <w:rPr>
@@ -18311,194 +18382,326 @@
           <w:iCs/>
         </w:rPr>
         <w:t>terugvindt</w:t>
       </w:r>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>. VLAIO baseert zich in de eerste plaats op het aanvraagdocument. Vul dit duidelijk en volledig in. Zeker bij omvangrijke en/of complexe projecten kan VLAIO nog extra informatie en/of documentatie opvragen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778B6BF5" w14:textId="77777777" w:rsidR="006066BD" w:rsidRPr="000E2FBB" w:rsidRDefault="006066BD" w:rsidP="006066BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB9971B" w14:textId="77777777" w:rsidR="006066BD" w:rsidRDefault="006066BD" w:rsidP="006066BD">
+    <w:p w14:paraId="06F3E5A4" w14:textId="1EF68091" w:rsidR="009A647A" w:rsidRDefault="006066BD" w:rsidP="00582FA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Helvetica" w:hAnsiTheme="minorHAnsi" w:cs="Helvetica"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E2FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bij de behandeling van je aanvraag is er altijd een gesprek met een VLAIO-projectadviseur, al dan niet in het bijzijn van een expert. Tijdens dit gesprek wordt ingegaan op de informatie in de aanvraag. Verder kunnen ook specifiekere vragen aan bod komen (bv. gerelateerd aan de businesscase, onderbouwing van kosten/inkomsten, projectuitvoering, aanpak, …). </w:t>
+        <w:t xml:space="preserve">Bij de behandeling van je aanvraag is er altijd een gesprek met een VLAIO-projectadviseur, al dan niet in het bijzijn van een </w:t>
+      </w:r>
+      <w:r w:rsidR="0085712F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>externe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expert. Tijdens dit gesprek wordt ingegaan op de informatie in de aanvraag. Verder kunnen ook specifiekere vragen aan bod komen (bv. gerelateerd aan de businesscase, onderbouwing van kosten/inkomsten, projectuitvoering, aanpak, …). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E0D9CA" w14:textId="5F76348A" w:rsidR="009A647A" w:rsidRPr="00EE1B6C" w:rsidRDefault="009A647A" w:rsidP="009A647A">
+    <w:p w14:paraId="62B8F462" w14:textId="77777777" w:rsidR="00582FA5" w:rsidRDefault="00582FA5" w:rsidP="00582FA5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A331DE7" w14:textId="7D364C3D" w:rsidR="00F15AD0" w:rsidRDefault="00F15AD0" w:rsidP="00582FA5">
+      <w:pPr>
+        <w:pStyle w:val="Head2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="142"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cumul andere overheidssteun voor dezelfde projectkosten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160F2267" w14:textId="77777777" w:rsidR="00F15AD0" w:rsidRPr="00582FA5" w:rsidRDefault="00F15AD0" w:rsidP="00582FA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582FA5">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingeval van aanvraag en/of toekenning van andere overheidssteun voor dezelfde projectkosten  voorzie dan volgende gegevens: steunverstrekkende overheid, betrokken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582FA5">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>financieringsinstrument (oproep, programma, maatregel, ...), bedrag, betrokken activiteiten en/of betrokken kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA78A14" w14:textId="77777777" w:rsidR="00F15AD0" w:rsidRPr="00582FA5" w:rsidRDefault="00F15AD0" w:rsidP="00582FA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582FA5">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Dit is zowel van toepassing voor de steun vragende onderneming, de groep waartoe de onderneming behoort, als elke andere onderneming uit dezelfde groep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F691819" w14:textId="77777777" w:rsidR="00F15AD0" w:rsidRPr="00582FA5" w:rsidRDefault="00F15AD0" w:rsidP="00582FA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="86"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bar w:val="none" w:sz="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582FA5">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Voorzie voor elke andere overheidssteun een kopij van de projectaanvraag (ter duiding van het volledige project en ter verificatie van de inhoudelijke activiteiten) en een bewijs van beslissing (inclusief het toegekende steunbedrag) via de additionele bijlagen tijdens de digitale indiening van het projectvoorstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE7A6E" w14:textId="77777777" w:rsidR="00F15AD0" w:rsidRDefault="00F15AD0" w:rsidP="00582FA5">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E0D9CA" w14:textId="5F76348A" w:rsidR="00F15AD0" w:rsidRPr="00EE1B6C" w:rsidRDefault="00F15AD0" w:rsidP="009A647A">
       <w:pPr>
         <w:pStyle w:val="Head1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:sectPr w:rsidR="009A647A" w:rsidRPr="00EE1B6C" w:rsidSect="00C87B26">
-[...3 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId30"/>
+        <w:sectPr w:rsidR="00F15AD0" w:rsidRPr="00EE1B6C" w:rsidSect="00C87B26">
+          <w:headerReference w:type="even" r:id="rId25"/>
+          <w:headerReference w:type="default" r:id="rId26"/>
+          <w:footerReference w:type="even" r:id="rId27"/>
+          <w:footerReference w:type="default" r:id="rId28"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2127" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D0FDF34" w14:textId="27D651D1" w:rsidR="00A2256E" w:rsidRPr="006D75DD" w:rsidRDefault="00C07FCD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664386" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="640D98C3" wp14:editId="232FCACF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="640D98C3" wp14:editId="232FCACF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7556400" cy="10680558"/>
             <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="879834914" name="Afbeelding 5" descr="A green and white grid"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="A green and white grid"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31"/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                         <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A2256E" w:rsidRPr="006D75DD">
-      <w:footerReference w:type="even" r:id="rId32"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DA96B0F" w14:textId="77777777" w:rsidR="00973A0C" w:rsidRDefault="00973A0C">
+    <w:p w14:paraId="24958E5A" w14:textId="77777777" w:rsidR="00795AC2" w:rsidRDefault="00795AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="115C3467" w14:textId="77777777" w:rsidR="00973A0C" w:rsidRDefault="00973A0C">
+    <w:p w14:paraId="7009E8D6" w14:textId="77777777" w:rsidR="00795AC2" w:rsidRDefault="00795AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="209B581C" w14:textId="77777777" w:rsidR="00973A0C" w:rsidRDefault="00973A0C">
+    <w:p w14:paraId="0BBAE3F0" w14:textId="77777777" w:rsidR="00795AC2" w:rsidRDefault="00795AC2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -18546,70 +18749,69 @@
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="087C6BF0" w14:textId="34B17C60" w:rsidR="00A2256E" w:rsidRDefault="00A92D5B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -18709,61 +18911,51 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6CB9FB97" w14:textId="30DE0DD3" w:rsidR="0865B030" w:rsidRDefault="0865B030" w:rsidP="00D92399">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6DC9A345" w14:textId="54BD868E" w:rsidR="0865B030" w:rsidRDefault="0865B030" w:rsidP="00D92399">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="56E626D3" w14:textId="77777777" w:rsidR="00A50805" w:rsidRDefault="00A50805">
-[...9 lines deleted...]
-  <w:p w14:paraId="67F8E813" w14:textId="52A276D7" w:rsidR="00A2256E" w:rsidRDefault="00A92D5B" w:rsidP="00DC1E41">
+  <w:p w14:paraId="67F8E813" w14:textId="46E1E95C" w:rsidR="00A2256E" w:rsidRDefault="00A92D5B" w:rsidP="00DC1E41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="center" w:pos="7797"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18812,96 +19004,110 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Ontwikkelingsprojecten</w:t>
     </w:r>
     <w:r w:rsidR="00DC1E41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> - versie </w:t>
     </w:r>
     <w:r w:rsidR="00D34095">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>januari 202</w:t>
+      <w:t>j</w:t>
+    </w:r>
+    <w:r w:rsidR="00D94506">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>uli</w:t>
+    </w:r>
+    <w:r w:rsidR="00D34095">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00A50805">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00585292">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="00D34095">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>VERTROUWELIJK</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1862015625"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="46FB6346" w14:textId="3DB5FF61" w:rsidR="00A2256E" w:rsidRDefault="00DC1E41" w:rsidP="00103419">
+      <w:p w14:paraId="46FB6346" w14:textId="63C2499C" w:rsidR="00A2256E" w:rsidRDefault="00DC1E41" w:rsidP="00103419">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="00DC1E41">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00DC1E41">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00DC1E41">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
@@ -18933,113 +19139,127 @@
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">VLAIO Aanvraagdocument Ontwikkelingsprojecten </w:t>
         </w:r>
         <w:r w:rsidR="00D34095">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>–</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> versie</w:t>
         </w:r>
         <w:r w:rsidR="00D34095">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> januari 202</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00D94506">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">juli </w:t>
+        </w:r>
+        <w:r w:rsidR="00D34095">
+          <w:rPr>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>202</w:t>
         </w:r>
         <w:r w:rsidR="00A50805">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
         <w:r w:rsidR="00D34095">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>VERTROUWELIJK</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D24364D" w14:textId="0E0F6CCB" w:rsidR="00DD6CB9" w:rsidRDefault="00DD6CB9" w:rsidP="00DC1E41">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4703"/>
         <w:tab w:val="center" w:pos="7797"/>
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="159CF8D3" w14:textId="77777777" w:rsidR="00973A0C" w:rsidRDefault="00973A0C">
+    <w:p w14:paraId="17123AB3" w14:textId="77777777" w:rsidR="00795AC2" w:rsidRDefault="00795AC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74014AE3" w14:textId="77777777" w:rsidR="00973A0C" w:rsidRDefault="00973A0C">
+    <w:p w14:paraId="3127C004" w14:textId="77777777" w:rsidR="00795AC2" w:rsidRDefault="00795AC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="330AF038" w14:textId="77777777" w:rsidR="00973A0C" w:rsidRDefault="00973A0C"/>
+    <w:p w14:paraId="1CEBEDFA" w14:textId="77777777" w:rsidR="00795AC2" w:rsidRDefault="00795AC2"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="69D6D4D5" w14:textId="77777777" w:rsidR="006B4F4D" w:rsidRPr="007B061A" w:rsidRDefault="006B4F4D" w:rsidP="006B4F4D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B061A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="007B061A">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Indien je een starter bent en alles nog uitgerold moet worden, beschrijf dan welke activiteiten je beoogt en op welke markt je zal mikken, en vanuit welke achtergrond als oprichter(s) je hieraan begint.</w:t>
       </w:r>
@@ -19270,69 +19490,59 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4EB7BF73" w14:textId="72B2580D" w:rsidR="0865B030" w:rsidRDefault="0865B030" w:rsidP="00D92399">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0393BFB8" w14:textId="47959DDD" w:rsidR="0865B030" w:rsidRDefault="0865B030" w:rsidP="00D92399">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14A3BD6C" w14:textId="77777777" w:rsidR="00A50805" w:rsidRDefault="00A50805">
-[...8 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EE74E9F" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRDefault="00A2256E">
     <w:pPr>
       <w:pStyle w:val="Kop-envoettekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10601EC3" w14:textId="77777777" w:rsidR="00A2256E" w:rsidRDefault="00A2256E">
     <w:pPr>
       <w:pStyle w:val="Kop-envoettekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00290E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24426C22"/>
     <w:lvl w:ilvl="0" w:tplc="D312FAEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -23606,50 +23816,163 @@
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E381E6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21DAED62"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E566F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1CE266E"/>
     <w:lvl w:ilvl="0" w:tplc="907EA966">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A206A80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23718,51 +24041,51 @@
     <w:lvl w:ilvl="7" w:tplc="7E061D22">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFC257A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="401C30BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CDE2E03E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -23831,51 +24154,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446A4F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ECEE334"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -23944,51 +24267,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466714AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D62CF1E4"/>
     <w:lvl w:ilvl="0" w:tplc="DA6A9738">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -24056,51 +24379,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49C41BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F85EE608"/>
     <w:lvl w:ilvl="0" w:tplc="7F5EA806">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24142,57 +24465,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A6667BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4C52FA"/>
     <w:numStyleLink w:val="Gemporteerdestijl1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B0B2065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10644E0A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24261,51 +24584,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BC0BEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="650A89C2"/>
     <w:lvl w:ilvl="0" w:tplc="7AEC209C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4126BBE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -24374,51 +24697,51 @@
     <w:lvl w:ilvl="7" w:tplc="06FC394E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1D0CC7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DE00A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E21A82F4"/>
     <w:lvl w:ilvl="0" w:tplc="4AF8616C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="DA3E3344">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -24487,51 +24810,51 @@
     <w:lvl w:ilvl="7" w:tplc="C4E03A74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7825060">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6CEB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B22341A"/>
     <w:lvl w:ilvl="0" w:tplc="41B87ACC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="475AB0E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24600,51 +24923,51 @@
     <w:lvl w:ilvl="7" w:tplc="8ED60FF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC7A6E00">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB9422A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C928C80"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24713,51 +25036,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="514931F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93A6CA4C"/>
     <w:lvl w:ilvl="0" w:tplc="565EACF6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24826,51 +25149,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5258535D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF06BC76"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24939,57 +25262,57 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C51DFF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D4C52FA"/>
     <w:numStyleLink w:val="Gemporteerdestijl1"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53425817"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87902A54"/>
     <w:lvl w:ilvl="0" w:tplc="4044C9AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Helvetica" w:hAnsi="Calibri" w:cs="Helvetica" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -25057,51 +25380,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53F68080"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52BA0698"/>
     <w:lvl w:ilvl="0" w:tplc="45FC5F5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F65E3A70">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25170,51 +25493,51 @@
     <w:lvl w:ilvl="7" w:tplc="B3C65F82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5F1C3C52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54532D30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="521EABD0"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
@@ -25259,51 +25582,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55658D74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10CE1E94"/>
     <w:lvl w:ilvl="0" w:tplc="8F08BEDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C8C8434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25372,51 +25695,51 @@
     <w:lvl w:ilvl="7" w:tplc="ACE8BB82">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="056C51BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5631DE00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="65107D6A"/>
     <w:lvl w:ilvl="0" w:tplc="C9F205C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FD1CD7C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25485,51 +25808,51 @@
     <w:lvl w:ilvl="7" w:tplc="8A348F9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3AE861F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E89018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64C65E6A"/>
     <w:lvl w:ilvl="0" w:tplc="6F86E802">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5008B722">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25598,51 +25921,51 @@
     <w:lvl w:ilvl="7" w:tplc="3900072C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7A045AC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59E7DAE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54B41710"/>
     <w:lvl w:ilvl="0" w:tplc="42FAD44A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BE707B60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25711,51 +26034,51 @@
     <w:lvl w:ilvl="7" w:tplc="13923102">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6E3EDE0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D9654C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E40A17AC"/>
     <w:lvl w:ilvl="0" w:tplc="9FA28B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="53821A90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25824,51 +26147,51 @@
     <w:lvl w:ilvl="7" w:tplc="7B305B72">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B1E08714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC3CEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C82C10"/>
     <w:lvl w:ilvl="0" w:tplc="C01209F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CD65A66">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25937,51 +26260,51 @@
     <w:lvl w:ilvl="7" w:tplc="E0C6C6D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E7CE5A04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE9EE69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1D0964E"/>
     <w:lvl w:ilvl="0" w:tplc="CCA433AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:hAnsi="FlandersArtSans-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BFA25500">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26050,51 +26373,51 @@
     <w:lvl w:ilvl="7" w:tplc="9B20C130">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D38088F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E412A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF62A1B8"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26163,51 +26486,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F14C253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31EC82A8"/>
     <w:lvl w:ilvl="0" w:tplc="D47AC828">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="56DCA5DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26276,51 +26599,51 @@
     <w:lvl w:ilvl="7" w:tplc="5EFA3350">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D92E5638">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A9407F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0406A83A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -26389,51 +26712,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B518BA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E18E2C8"/>
     <w:lvl w:ilvl="0" w:tplc="A9886DF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EF1CABEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26502,51 +26825,51 @@
     <w:lvl w:ilvl="7" w:tplc="99C21C46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FE0E29EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C235989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38CF98A"/>
     <w:lvl w:ilvl="0" w:tplc="212A9B0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C34481AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -26613,51 +26936,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E68016C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5338DFF2"/>
     <w:lvl w:ilvl="0" w:tplc="0262B8C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="63726F3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26726,51 +27049,51 @@
     <w:lvl w:ilvl="7" w:tplc="72A22AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B32063EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8C7DEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="382AF8F8"/>
     <w:lvl w:ilvl="0" w:tplc="D72660DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5AEED0F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26839,51 +27162,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1209646">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="93186F96">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70A958F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C7AE35E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
@@ -27125,51 +27448,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="710987E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D31A27B4"/>
     <w:lvl w:ilvl="0" w:tplc="78189780">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="76F2BCF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27238,51 +27561,51 @@
     <w:lvl w:ilvl="7" w:tplc="AF167354">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F1029A68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71FD3E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0212BBAC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BCC8E266">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
@@ -27351,51 +27674,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73083E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94949DD4"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27464,51 +27787,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7556411A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="829E5A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
@@ -27753,51 +28076,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hAnsi="Arial Unicode MS" w:hint="default"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:highlight w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7582A5C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A00B62C"/>
     <w:lvl w:ilvl="0" w:tplc="231AE338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99E68742">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -27866,51 +28189,51 @@
     <w:lvl w:ilvl="7" w:tplc="7CFC4094">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D20E0D80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75D121EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9502F826"/>
     <w:lvl w:ilvl="0" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
@@ -27955,51 +28278,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B8C27E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D130C90E"/>
     <w:lvl w:ilvl="0" w:tplc="92A8C0A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4A7279F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -28068,51 +28391,51 @@
     <w:lvl w:ilvl="7" w:tplc="1E52B906">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF3E5B32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76EB640E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E62CBC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -28181,51 +28504,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7865E0A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D78D64C"/>
     <w:lvl w:ilvl="0" w:tplc="CE0422FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="90987E30">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28294,51 +28617,51 @@
     <w:lvl w:ilvl="7" w:tplc="68ECC28C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="146A75F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787F6598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6003D00"/>
     <w:lvl w:ilvl="0" w:tplc="3E6C0682">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28380,51 +28703,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78B8076F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40F44376"/>
     <w:lvl w:ilvl="0" w:tplc="9220446C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7452052C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28493,51 +28816,51 @@
     <w:lvl w:ilvl="7" w:tplc="CF0A2CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="279283BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78E09C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCBA9F00"/>
     <w:lvl w:ilvl="0" w:tplc="676272BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="74F8AB54">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28606,51 +28929,51 @@
     <w:lvl w:ilvl="7" w:tplc="67BC041A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D22A4D64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="79" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79688A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5372D6DE"/>
     <w:lvl w:ilvl="0" w:tplc="8D08CCBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F0A225C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28719,51 +29042,51 @@
     <w:lvl w:ilvl="7" w:tplc="B11895AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6A966E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="80" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A3C26A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AC403B6"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28832,51 +29155,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="81" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AA9AC78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="924CFB96"/>
     <w:lvl w:ilvl="0" w:tplc="614C1F92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="FlandersArtSans-Regular" w:hAnsi="FlandersArtSans-Regular" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9D3A610C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28945,51 +29268,51 @@
     <w:lvl w:ilvl="7" w:tplc="B6821D6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FEC6B390">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="82" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DCEDFCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79E83BAE"/>
     <w:lvl w:ilvl="0" w:tplc="1368F57E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8CA2BC80">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="&quot;Courier New&quot;" w:hAnsi="&quot;Courier New&quot;" w:hint="default"/>
@@ -29058,51 +29381,51 @@
     <w:lvl w:ilvl="7" w:tplc="19EE31CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8B74834A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="83" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="84" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDCD183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A71421A2"/>
     <w:lvl w:ilvl="0" w:tplc="B46E72B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6F98B62E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -29172,608 +29495,623 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="87927CF0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1439444165">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1286043201">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1816872077">
-    <w:abstractNumId w:val="75"/>
+    <w:abstractNumId w:val="76"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1239294081">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1125346951">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="66"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="848980849">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="924415754">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1091391089">
-    <w:abstractNumId w:val="67"/>
+    <w:abstractNumId w:val="68"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="983046324">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1125854133">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="119809124">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="400636812">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="24908061">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1170605530">
-    <w:abstractNumId w:val="55"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1846892723">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="445083785">
-    <w:abstractNumId w:val="77"/>
+    <w:abstractNumId w:val="78"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1887372150">
-    <w:abstractNumId w:val="83"/>
+    <w:abstractNumId w:val="84"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1834832754">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="225918659">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1141655948">
-    <w:abstractNumId w:val="62"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="2082629149">
-    <w:abstractNumId w:val="79"/>
+    <w:abstractNumId w:val="80"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1693216146">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1797720258">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="2133134091">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="414013590">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="381707864">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1137642662">
-    <w:abstractNumId w:val="81"/>
+    <w:abstractNumId w:val="82"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1144008820">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2055999947">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1635990132">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="79"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="886986339">
-    <w:abstractNumId w:val="82"/>
+    <w:abstractNumId w:val="83"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2120179703">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2044279447">
-    <w:abstractNumId w:val="57"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1231842608">
-    <w:abstractNumId w:val="73"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1122462839">
-    <w:abstractNumId w:val="71"/>
+    <w:abstractNumId w:val="72"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1511216054">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="762149074">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1244878473">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1436637372">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="421343143">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1859270040">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="64"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="305009920">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="324283160">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1243952685">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="459805514">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="560484836">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="1235161867">
-    <w:abstractNumId w:val="69"/>
+    <w:abstractNumId w:val="70"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="201476663">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1104115513">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="2064870581">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="708070282">
-    <w:abstractNumId w:val="80"/>
+    <w:abstractNumId w:val="81"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1317413122">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="53" w16cid:durableId="1706444161">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1902516610">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1381444587">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="997922031">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="703939838">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="486477121">
-    <w:abstractNumId w:val="74"/>
+    <w:abstractNumId w:val="75"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1966765431">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="60" w16cid:durableId="1615674987">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="61" w16cid:durableId="945235489">
-    <w:abstractNumId w:val="59"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="62" w16cid:durableId="1475179036">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="63" w16cid:durableId="1455518601">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="269361490">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="240411655">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1529221175">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1386755469">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1686126214">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1707438984">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="1802769470">
-    <w:abstractNumId w:val="72"/>
+    <w:abstractNumId w:val="73"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="1530487311">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="72" w16cid:durableId="931006820">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="73" w16cid:durableId="397172432">
-    <w:abstractNumId w:val="76"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="74" w16cid:durableId="2127654177">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="75" w16cid:durableId="1866602005">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="76" w16cid:durableId="2096976248">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="77" w16cid:durableId="972054353">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="78" w16cid:durableId="63919331">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="71"/>
   </w:num>
   <w:num w:numId="79" w16cid:durableId="1621913347">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="80" w16cid:durableId="834228619">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="81" w16cid:durableId="90322952">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="82" w16cid:durableId="651756653">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="83" w16cid:durableId="703678362">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="84" w16cid:durableId="1364213161">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="85" w16cid:durableId="2147120462">
-    <w:abstractNumId w:val="68"/>
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="86" w16cid:durableId="1947810477">
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="84"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A2256E"/>
     <w:rsid w:val="00001779"/>
     <w:rsid w:val="00006C4F"/>
+    <w:rsid w:val="0001035C"/>
     <w:rsid w:val="00011CDE"/>
     <w:rsid w:val="00013CB8"/>
     <w:rsid w:val="00022A38"/>
     <w:rsid w:val="00023072"/>
     <w:rsid w:val="0002678A"/>
     <w:rsid w:val="000268A4"/>
     <w:rsid w:val="00030AF8"/>
     <w:rsid w:val="00030C72"/>
     <w:rsid w:val="00030CDE"/>
     <w:rsid w:val="000401F8"/>
     <w:rsid w:val="00041948"/>
     <w:rsid w:val="0004241F"/>
     <w:rsid w:val="000442F5"/>
     <w:rsid w:val="00045B6F"/>
+    <w:rsid w:val="000461F1"/>
     <w:rsid w:val="00047789"/>
     <w:rsid w:val="000528C0"/>
     <w:rsid w:val="000550C9"/>
     <w:rsid w:val="000601F5"/>
     <w:rsid w:val="0006097B"/>
     <w:rsid w:val="000615FB"/>
     <w:rsid w:val="00061621"/>
     <w:rsid w:val="000628D5"/>
     <w:rsid w:val="00062F9B"/>
     <w:rsid w:val="000665F8"/>
     <w:rsid w:val="00067BEF"/>
     <w:rsid w:val="00080411"/>
     <w:rsid w:val="000830C2"/>
     <w:rsid w:val="00083C4E"/>
     <w:rsid w:val="000848BC"/>
     <w:rsid w:val="0009089B"/>
     <w:rsid w:val="00094375"/>
     <w:rsid w:val="0009666F"/>
     <w:rsid w:val="00097E05"/>
     <w:rsid w:val="00097F97"/>
     <w:rsid w:val="0009F200"/>
+    <w:rsid w:val="000A5B1D"/>
     <w:rsid w:val="000A7D04"/>
     <w:rsid w:val="000B0404"/>
     <w:rsid w:val="000B1E4A"/>
     <w:rsid w:val="000B297E"/>
     <w:rsid w:val="000B2D18"/>
     <w:rsid w:val="000B442C"/>
+    <w:rsid w:val="000B48DB"/>
     <w:rsid w:val="000C042F"/>
     <w:rsid w:val="000C2291"/>
     <w:rsid w:val="000C4643"/>
     <w:rsid w:val="000D04FD"/>
     <w:rsid w:val="000D0F56"/>
     <w:rsid w:val="000D1C47"/>
     <w:rsid w:val="000D3181"/>
     <w:rsid w:val="000D4214"/>
     <w:rsid w:val="000D5E3F"/>
     <w:rsid w:val="000D67CB"/>
     <w:rsid w:val="000D6BB9"/>
+    <w:rsid w:val="000D798F"/>
     <w:rsid w:val="000E2DAF"/>
     <w:rsid w:val="000E2FBB"/>
     <w:rsid w:val="000E3B67"/>
     <w:rsid w:val="000E656B"/>
     <w:rsid w:val="000F1EED"/>
     <w:rsid w:val="000F5485"/>
     <w:rsid w:val="001006C6"/>
     <w:rsid w:val="00100ABE"/>
     <w:rsid w:val="00100ACA"/>
     <w:rsid w:val="001029A6"/>
     <w:rsid w:val="00103419"/>
     <w:rsid w:val="001067D8"/>
     <w:rsid w:val="00107F92"/>
     <w:rsid w:val="00111A87"/>
     <w:rsid w:val="00113441"/>
     <w:rsid w:val="0011397B"/>
     <w:rsid w:val="00117FBA"/>
     <w:rsid w:val="0012000C"/>
     <w:rsid w:val="00125219"/>
     <w:rsid w:val="00126068"/>
     <w:rsid w:val="00131D9C"/>
     <w:rsid w:val="001331C4"/>
     <w:rsid w:val="00136820"/>
     <w:rsid w:val="00137302"/>
     <w:rsid w:val="00142564"/>
     <w:rsid w:val="00144DBC"/>
     <w:rsid w:val="001523E4"/>
     <w:rsid w:val="001543F0"/>
     <w:rsid w:val="0015609C"/>
     <w:rsid w:val="00156EED"/>
     <w:rsid w:val="00171DC8"/>
     <w:rsid w:val="00171F57"/>
     <w:rsid w:val="0017603A"/>
     <w:rsid w:val="00181EC8"/>
+    <w:rsid w:val="00182B2D"/>
     <w:rsid w:val="00186FE2"/>
     <w:rsid w:val="001873F0"/>
     <w:rsid w:val="00194D4B"/>
     <w:rsid w:val="00194D6D"/>
     <w:rsid w:val="001950E9"/>
     <w:rsid w:val="00195A75"/>
     <w:rsid w:val="001A072A"/>
     <w:rsid w:val="001A4B30"/>
     <w:rsid w:val="001A6241"/>
     <w:rsid w:val="001B3250"/>
+    <w:rsid w:val="001B4B3D"/>
     <w:rsid w:val="001C00F0"/>
     <w:rsid w:val="001C165F"/>
     <w:rsid w:val="001C166B"/>
     <w:rsid w:val="001C1CF7"/>
     <w:rsid w:val="001C2560"/>
     <w:rsid w:val="001C4B96"/>
     <w:rsid w:val="001D0735"/>
     <w:rsid w:val="001D0B87"/>
     <w:rsid w:val="001D1A31"/>
     <w:rsid w:val="001D6D7D"/>
     <w:rsid w:val="001E0E8A"/>
     <w:rsid w:val="001E2129"/>
     <w:rsid w:val="001E3BF1"/>
     <w:rsid w:val="001E3C5D"/>
     <w:rsid w:val="001E5F32"/>
     <w:rsid w:val="001F3BA0"/>
     <w:rsid w:val="001F3BAF"/>
     <w:rsid w:val="001F3E70"/>
     <w:rsid w:val="001F5A8E"/>
     <w:rsid w:val="001F5E38"/>
     <w:rsid w:val="001F7A09"/>
     <w:rsid w:val="002051F7"/>
     <w:rsid w:val="0020E4B6"/>
     <w:rsid w:val="00210DC5"/>
     <w:rsid w:val="00221638"/>
     <w:rsid w:val="00225000"/>
     <w:rsid w:val="00226D4C"/>
     <w:rsid w:val="00227F56"/>
+    <w:rsid w:val="00233DCC"/>
     <w:rsid w:val="00234445"/>
     <w:rsid w:val="00234954"/>
     <w:rsid w:val="002379D4"/>
     <w:rsid w:val="00243177"/>
     <w:rsid w:val="0024676E"/>
     <w:rsid w:val="00246EAF"/>
     <w:rsid w:val="00247149"/>
     <w:rsid w:val="00255122"/>
     <w:rsid w:val="00255869"/>
     <w:rsid w:val="00255AAB"/>
     <w:rsid w:val="00260CD3"/>
     <w:rsid w:val="00261DF0"/>
     <w:rsid w:val="00262E47"/>
     <w:rsid w:val="00265330"/>
     <w:rsid w:val="00265626"/>
     <w:rsid w:val="00265973"/>
     <w:rsid w:val="002671FE"/>
     <w:rsid w:val="0027171A"/>
     <w:rsid w:val="002748E9"/>
     <w:rsid w:val="002764CE"/>
     <w:rsid w:val="00277EAD"/>
+    <w:rsid w:val="00280324"/>
     <w:rsid w:val="0028255A"/>
     <w:rsid w:val="00285207"/>
     <w:rsid w:val="0028564D"/>
     <w:rsid w:val="00287CE2"/>
     <w:rsid w:val="002A02EE"/>
     <w:rsid w:val="002A3FD1"/>
     <w:rsid w:val="002A5079"/>
     <w:rsid w:val="002A5BF6"/>
     <w:rsid w:val="002B70E8"/>
     <w:rsid w:val="002C1118"/>
     <w:rsid w:val="002C15C3"/>
     <w:rsid w:val="002C37C3"/>
     <w:rsid w:val="002C633F"/>
     <w:rsid w:val="002C78DD"/>
     <w:rsid w:val="002C7DD6"/>
     <w:rsid w:val="002D19F7"/>
     <w:rsid w:val="002D21BC"/>
     <w:rsid w:val="002D3C18"/>
     <w:rsid w:val="002D4456"/>
     <w:rsid w:val="002D55B1"/>
     <w:rsid w:val="002D5F17"/>
+    <w:rsid w:val="002E06B4"/>
     <w:rsid w:val="002E1E59"/>
     <w:rsid w:val="002E4198"/>
     <w:rsid w:val="002E46FA"/>
     <w:rsid w:val="002E54A2"/>
     <w:rsid w:val="002E6EC6"/>
     <w:rsid w:val="002F11D8"/>
     <w:rsid w:val="002F2FFD"/>
     <w:rsid w:val="002F30C9"/>
     <w:rsid w:val="002F5629"/>
     <w:rsid w:val="002F69A8"/>
     <w:rsid w:val="0030025F"/>
     <w:rsid w:val="00302232"/>
     <w:rsid w:val="003044F1"/>
     <w:rsid w:val="00306523"/>
     <w:rsid w:val="00323ECB"/>
     <w:rsid w:val="003331A5"/>
     <w:rsid w:val="00333BB3"/>
     <w:rsid w:val="00335605"/>
     <w:rsid w:val="00336DF2"/>
     <w:rsid w:val="003432F3"/>
     <w:rsid w:val="00343A3F"/>
     <w:rsid w:val="00346867"/>
     <w:rsid w:val="0035034B"/>
     <w:rsid w:val="00356474"/>
     <w:rsid w:val="003569CB"/>
     <w:rsid w:val="0035745F"/>
     <w:rsid w:val="00360E04"/>
     <w:rsid w:val="00361DCB"/>
     <w:rsid w:val="00367015"/>
     <w:rsid w:val="003676AF"/>
     <w:rsid w:val="003710A7"/>
     <w:rsid w:val="0037298C"/>
     <w:rsid w:val="00375A61"/>
     <w:rsid w:val="00376334"/>
     <w:rsid w:val="0037640F"/>
     <w:rsid w:val="00376C03"/>
     <w:rsid w:val="0038006D"/>
     <w:rsid w:val="00380618"/>
     <w:rsid w:val="00383EE4"/>
     <w:rsid w:val="003907CB"/>
     <w:rsid w:val="00393863"/>
     <w:rsid w:val="003940F8"/>
     <w:rsid w:val="00395389"/>
     <w:rsid w:val="00396935"/>
     <w:rsid w:val="003975F8"/>
     <w:rsid w:val="00397BCF"/>
     <w:rsid w:val="003A14E9"/>
     <w:rsid w:val="003A43FB"/>
     <w:rsid w:val="003A7BD1"/>
+    <w:rsid w:val="003B00C0"/>
     <w:rsid w:val="003B11B2"/>
     <w:rsid w:val="003B5BEA"/>
     <w:rsid w:val="003B5E2C"/>
     <w:rsid w:val="003B66B1"/>
     <w:rsid w:val="003C2C5E"/>
     <w:rsid w:val="003C3A29"/>
     <w:rsid w:val="003C3D72"/>
     <w:rsid w:val="003C3D99"/>
     <w:rsid w:val="003C4439"/>
     <w:rsid w:val="003C47B9"/>
     <w:rsid w:val="003D05EA"/>
     <w:rsid w:val="003D08EF"/>
     <w:rsid w:val="003D14B8"/>
     <w:rsid w:val="003D6130"/>
     <w:rsid w:val="003D7080"/>
     <w:rsid w:val="003E16F6"/>
     <w:rsid w:val="003E2C23"/>
     <w:rsid w:val="003F21A7"/>
     <w:rsid w:val="003F2990"/>
     <w:rsid w:val="003F426F"/>
     <w:rsid w:val="003F5DBB"/>
     <w:rsid w:val="004019FC"/>
     <w:rsid w:val="0040206F"/>
     <w:rsid w:val="00402B71"/>
     <w:rsid w:val="00403BC0"/>
     <w:rsid w:val="00403ED2"/>
     <w:rsid w:val="0040657E"/>
     <w:rsid w:val="00407534"/>
     <w:rsid w:val="004075B4"/>
     <w:rsid w:val="00412852"/>
     <w:rsid w:val="004139F1"/>
     <w:rsid w:val="00414BEA"/>
     <w:rsid w:val="004157BB"/>
+    <w:rsid w:val="00415CB0"/>
     <w:rsid w:val="0041651B"/>
     <w:rsid w:val="004168B1"/>
     <w:rsid w:val="00417A33"/>
     <w:rsid w:val="004220F5"/>
     <w:rsid w:val="004242B3"/>
     <w:rsid w:val="0042601A"/>
     <w:rsid w:val="00434A8A"/>
     <w:rsid w:val="00436E43"/>
     <w:rsid w:val="004415B1"/>
     <w:rsid w:val="00443CC6"/>
     <w:rsid w:val="00443DEB"/>
     <w:rsid w:val="00451CAF"/>
     <w:rsid w:val="004614A7"/>
     <w:rsid w:val="00461712"/>
     <w:rsid w:val="00462CA5"/>
     <w:rsid w:val="004635C9"/>
     <w:rsid w:val="004707DF"/>
     <w:rsid w:val="00472927"/>
+    <w:rsid w:val="004744D7"/>
     <w:rsid w:val="00474D47"/>
     <w:rsid w:val="00477A7E"/>
     <w:rsid w:val="00482AA0"/>
     <w:rsid w:val="004857C8"/>
     <w:rsid w:val="00485B7C"/>
     <w:rsid w:val="00487973"/>
     <w:rsid w:val="00492B6E"/>
     <w:rsid w:val="00495475"/>
     <w:rsid w:val="00495C5A"/>
     <w:rsid w:val="004963DE"/>
     <w:rsid w:val="00497A2C"/>
     <w:rsid w:val="004A0525"/>
     <w:rsid w:val="004A53B8"/>
     <w:rsid w:val="004B0178"/>
     <w:rsid w:val="004B2AC6"/>
     <w:rsid w:val="004B3F60"/>
     <w:rsid w:val="004B50F2"/>
     <w:rsid w:val="004B5694"/>
     <w:rsid w:val="004C1D6F"/>
     <w:rsid w:val="004C3DEE"/>
     <w:rsid w:val="004C6F58"/>
     <w:rsid w:val="004C7F6B"/>
     <w:rsid w:val="004D65F6"/>
     <w:rsid w:val="004D78A4"/>
     <w:rsid w:val="004D7CF5"/>
@@ -29784,1109 +30122,1185 @@
     <w:rsid w:val="004E7606"/>
     <w:rsid w:val="004E7B4D"/>
     <w:rsid w:val="004F0EF3"/>
     <w:rsid w:val="004F1863"/>
     <w:rsid w:val="004F1DFE"/>
     <w:rsid w:val="004F3DE7"/>
     <w:rsid w:val="004F5693"/>
     <w:rsid w:val="004F5A27"/>
     <w:rsid w:val="004F697D"/>
     <w:rsid w:val="004F7296"/>
     <w:rsid w:val="005007E0"/>
     <w:rsid w:val="00502084"/>
     <w:rsid w:val="00503244"/>
     <w:rsid w:val="00506038"/>
     <w:rsid w:val="005105AF"/>
     <w:rsid w:val="00511310"/>
     <w:rsid w:val="00511EB7"/>
     <w:rsid w:val="00514281"/>
     <w:rsid w:val="00514ED7"/>
     <w:rsid w:val="0051635A"/>
     <w:rsid w:val="00517A29"/>
     <w:rsid w:val="0052060F"/>
     <w:rsid w:val="00521C3D"/>
     <w:rsid w:val="0052325C"/>
     <w:rsid w:val="005268EB"/>
+    <w:rsid w:val="00530E0B"/>
     <w:rsid w:val="00531581"/>
     <w:rsid w:val="005316E1"/>
     <w:rsid w:val="005347BD"/>
     <w:rsid w:val="00535888"/>
     <w:rsid w:val="00541E48"/>
     <w:rsid w:val="00542DBA"/>
     <w:rsid w:val="0054660F"/>
     <w:rsid w:val="00546A38"/>
     <w:rsid w:val="005545A8"/>
     <w:rsid w:val="00556FE7"/>
     <w:rsid w:val="0056293E"/>
     <w:rsid w:val="005630FE"/>
     <w:rsid w:val="00565224"/>
     <w:rsid w:val="005653AA"/>
     <w:rsid w:val="00572D3E"/>
     <w:rsid w:val="00574111"/>
     <w:rsid w:val="00575BA2"/>
     <w:rsid w:val="00575D4C"/>
     <w:rsid w:val="00577144"/>
     <w:rsid w:val="00580573"/>
     <w:rsid w:val="005823D6"/>
+    <w:rsid w:val="00582FA5"/>
     <w:rsid w:val="0058472C"/>
     <w:rsid w:val="00585292"/>
     <w:rsid w:val="00586AA6"/>
     <w:rsid w:val="00587B4E"/>
     <w:rsid w:val="00590526"/>
     <w:rsid w:val="005917F9"/>
     <w:rsid w:val="00592294"/>
     <w:rsid w:val="005945F3"/>
     <w:rsid w:val="00595D18"/>
     <w:rsid w:val="00596825"/>
     <w:rsid w:val="005972B8"/>
     <w:rsid w:val="00597605"/>
     <w:rsid w:val="005A0C24"/>
     <w:rsid w:val="005A1EEC"/>
+    <w:rsid w:val="005A23FD"/>
     <w:rsid w:val="005A5404"/>
     <w:rsid w:val="005A69BA"/>
     <w:rsid w:val="005A7309"/>
     <w:rsid w:val="005B56E0"/>
     <w:rsid w:val="005C0599"/>
     <w:rsid w:val="005C32EF"/>
     <w:rsid w:val="005C3D3B"/>
     <w:rsid w:val="005C5924"/>
     <w:rsid w:val="005D2806"/>
     <w:rsid w:val="005D4F0F"/>
     <w:rsid w:val="005D5BF6"/>
     <w:rsid w:val="005E518D"/>
     <w:rsid w:val="005E7054"/>
     <w:rsid w:val="005E7273"/>
     <w:rsid w:val="005E7DE4"/>
     <w:rsid w:val="005E7EBA"/>
     <w:rsid w:val="005F2E54"/>
     <w:rsid w:val="005F7D3A"/>
+    <w:rsid w:val="006000F9"/>
     <w:rsid w:val="006014C6"/>
     <w:rsid w:val="00603165"/>
     <w:rsid w:val="00605668"/>
     <w:rsid w:val="006066BD"/>
     <w:rsid w:val="006118AA"/>
+    <w:rsid w:val="00611F7E"/>
     <w:rsid w:val="006141C4"/>
     <w:rsid w:val="0061540F"/>
     <w:rsid w:val="00615A32"/>
     <w:rsid w:val="00616302"/>
     <w:rsid w:val="00617956"/>
     <w:rsid w:val="006217CA"/>
     <w:rsid w:val="0062183C"/>
     <w:rsid w:val="00622766"/>
     <w:rsid w:val="00622DAE"/>
     <w:rsid w:val="00624617"/>
     <w:rsid w:val="00624BE6"/>
     <w:rsid w:val="006300E8"/>
     <w:rsid w:val="006302CA"/>
     <w:rsid w:val="00631508"/>
     <w:rsid w:val="00631C2F"/>
     <w:rsid w:val="006338F9"/>
     <w:rsid w:val="00635D43"/>
     <w:rsid w:val="00635F82"/>
     <w:rsid w:val="0064094A"/>
     <w:rsid w:val="006436C8"/>
     <w:rsid w:val="00651858"/>
     <w:rsid w:val="0065306A"/>
     <w:rsid w:val="00654992"/>
     <w:rsid w:val="00656935"/>
     <w:rsid w:val="006635C8"/>
     <w:rsid w:val="00664537"/>
     <w:rsid w:val="00665509"/>
     <w:rsid w:val="006656D2"/>
     <w:rsid w:val="00666CA4"/>
+    <w:rsid w:val="006672DA"/>
     <w:rsid w:val="00667B1E"/>
     <w:rsid w:val="00670F02"/>
     <w:rsid w:val="006715DC"/>
     <w:rsid w:val="006767B4"/>
     <w:rsid w:val="00676D49"/>
     <w:rsid w:val="00680718"/>
     <w:rsid w:val="00681233"/>
     <w:rsid w:val="00683C71"/>
     <w:rsid w:val="00687FE6"/>
     <w:rsid w:val="00690041"/>
     <w:rsid w:val="00693780"/>
     <w:rsid w:val="0069418C"/>
     <w:rsid w:val="00694FA9"/>
     <w:rsid w:val="00695EBE"/>
     <w:rsid w:val="00696334"/>
     <w:rsid w:val="00697CB6"/>
     <w:rsid w:val="006A0A6F"/>
     <w:rsid w:val="006A71B4"/>
     <w:rsid w:val="006B036A"/>
     <w:rsid w:val="006B0AA9"/>
     <w:rsid w:val="006B2F99"/>
     <w:rsid w:val="006B4F4D"/>
+    <w:rsid w:val="006B6855"/>
     <w:rsid w:val="006C13E1"/>
     <w:rsid w:val="006C16A4"/>
     <w:rsid w:val="006C5D5C"/>
     <w:rsid w:val="006C6995"/>
     <w:rsid w:val="006D75DD"/>
     <w:rsid w:val="006E3106"/>
     <w:rsid w:val="006E41DB"/>
     <w:rsid w:val="006E525F"/>
     <w:rsid w:val="006E6C99"/>
     <w:rsid w:val="006F26B9"/>
     <w:rsid w:val="006F337B"/>
     <w:rsid w:val="006F502E"/>
     <w:rsid w:val="006F5758"/>
     <w:rsid w:val="006F60AF"/>
     <w:rsid w:val="006F7510"/>
     <w:rsid w:val="006F7D7F"/>
     <w:rsid w:val="00702F74"/>
     <w:rsid w:val="00703FB5"/>
     <w:rsid w:val="00705E11"/>
     <w:rsid w:val="007101C0"/>
     <w:rsid w:val="007103B7"/>
     <w:rsid w:val="0071227A"/>
     <w:rsid w:val="00712CEE"/>
     <w:rsid w:val="00713664"/>
     <w:rsid w:val="0071477E"/>
     <w:rsid w:val="00715635"/>
     <w:rsid w:val="00720169"/>
     <w:rsid w:val="00720A29"/>
     <w:rsid w:val="00722241"/>
+    <w:rsid w:val="00724088"/>
     <w:rsid w:val="00725C28"/>
     <w:rsid w:val="00726735"/>
     <w:rsid w:val="0073020B"/>
     <w:rsid w:val="00732206"/>
     <w:rsid w:val="007354D6"/>
     <w:rsid w:val="007365AA"/>
     <w:rsid w:val="00737192"/>
     <w:rsid w:val="007379A4"/>
     <w:rsid w:val="00740A55"/>
     <w:rsid w:val="007444C6"/>
     <w:rsid w:val="007464B7"/>
+    <w:rsid w:val="00746F94"/>
+    <w:rsid w:val="007549A4"/>
     <w:rsid w:val="007554D9"/>
     <w:rsid w:val="007561AE"/>
     <w:rsid w:val="00757517"/>
     <w:rsid w:val="00761167"/>
     <w:rsid w:val="007616C4"/>
     <w:rsid w:val="00766753"/>
     <w:rsid w:val="00771672"/>
     <w:rsid w:val="00771DC2"/>
     <w:rsid w:val="00772E59"/>
     <w:rsid w:val="00773001"/>
     <w:rsid w:val="00774BA0"/>
     <w:rsid w:val="00774FC3"/>
     <w:rsid w:val="00777BC4"/>
+    <w:rsid w:val="00781703"/>
+    <w:rsid w:val="00781907"/>
     <w:rsid w:val="00783C66"/>
     <w:rsid w:val="00784E08"/>
     <w:rsid w:val="00785EA7"/>
     <w:rsid w:val="00790A53"/>
+    <w:rsid w:val="00795AC2"/>
     <w:rsid w:val="007971C8"/>
     <w:rsid w:val="007A11E6"/>
     <w:rsid w:val="007A3985"/>
     <w:rsid w:val="007A4771"/>
     <w:rsid w:val="007A590A"/>
     <w:rsid w:val="007A603D"/>
     <w:rsid w:val="007A61C0"/>
     <w:rsid w:val="007A6F46"/>
     <w:rsid w:val="007A7E0D"/>
     <w:rsid w:val="007A7EDD"/>
     <w:rsid w:val="007B061A"/>
     <w:rsid w:val="007B2411"/>
     <w:rsid w:val="007B3606"/>
     <w:rsid w:val="007B4565"/>
     <w:rsid w:val="007B68DF"/>
+    <w:rsid w:val="007B6FC4"/>
     <w:rsid w:val="007C191D"/>
     <w:rsid w:val="007C3F41"/>
     <w:rsid w:val="007C45D5"/>
     <w:rsid w:val="007D18C5"/>
     <w:rsid w:val="007D4EAF"/>
     <w:rsid w:val="007E1262"/>
     <w:rsid w:val="007E1A89"/>
     <w:rsid w:val="007E1F26"/>
     <w:rsid w:val="007E293F"/>
     <w:rsid w:val="007E373B"/>
     <w:rsid w:val="007E3FAE"/>
     <w:rsid w:val="007E4529"/>
     <w:rsid w:val="007E6D46"/>
     <w:rsid w:val="007F1B79"/>
     <w:rsid w:val="007F3594"/>
     <w:rsid w:val="007F39C4"/>
     <w:rsid w:val="007F58CF"/>
     <w:rsid w:val="007F5B4D"/>
     <w:rsid w:val="00801F4C"/>
     <w:rsid w:val="0080262D"/>
     <w:rsid w:val="00802A11"/>
     <w:rsid w:val="00803CA9"/>
+    <w:rsid w:val="0080581A"/>
     <w:rsid w:val="00805D2D"/>
     <w:rsid w:val="008071B7"/>
     <w:rsid w:val="00811D35"/>
     <w:rsid w:val="008161E1"/>
     <w:rsid w:val="0081681F"/>
     <w:rsid w:val="00820304"/>
     <w:rsid w:val="00822573"/>
     <w:rsid w:val="008225C1"/>
     <w:rsid w:val="00824645"/>
     <w:rsid w:val="00832DE2"/>
     <w:rsid w:val="008472CE"/>
     <w:rsid w:val="008504C9"/>
     <w:rsid w:val="00853AF2"/>
+    <w:rsid w:val="0085712F"/>
     <w:rsid w:val="0085748F"/>
     <w:rsid w:val="008615E3"/>
     <w:rsid w:val="00862846"/>
     <w:rsid w:val="00862900"/>
     <w:rsid w:val="00876278"/>
     <w:rsid w:val="00876B7F"/>
     <w:rsid w:val="00877ABB"/>
     <w:rsid w:val="008856D8"/>
     <w:rsid w:val="008878CA"/>
     <w:rsid w:val="008902A5"/>
     <w:rsid w:val="00892BF3"/>
     <w:rsid w:val="008936C2"/>
     <w:rsid w:val="00896131"/>
     <w:rsid w:val="008A5154"/>
     <w:rsid w:val="008A61D5"/>
+    <w:rsid w:val="008A6528"/>
     <w:rsid w:val="008A709B"/>
     <w:rsid w:val="008A736A"/>
     <w:rsid w:val="008A7891"/>
     <w:rsid w:val="008B1000"/>
     <w:rsid w:val="008B3300"/>
     <w:rsid w:val="008B57D6"/>
     <w:rsid w:val="008B72FB"/>
     <w:rsid w:val="008C0959"/>
     <w:rsid w:val="008C3671"/>
     <w:rsid w:val="008C42F3"/>
     <w:rsid w:val="008D0C35"/>
     <w:rsid w:val="008D137D"/>
     <w:rsid w:val="008D4FF2"/>
     <w:rsid w:val="008D5A12"/>
     <w:rsid w:val="008E7AD3"/>
     <w:rsid w:val="008F632D"/>
     <w:rsid w:val="008F72FF"/>
     <w:rsid w:val="00900F64"/>
     <w:rsid w:val="009018AD"/>
     <w:rsid w:val="00903E8B"/>
+    <w:rsid w:val="0090529A"/>
     <w:rsid w:val="0091126A"/>
     <w:rsid w:val="0091214B"/>
     <w:rsid w:val="00913A0F"/>
     <w:rsid w:val="0091608F"/>
     <w:rsid w:val="009161AC"/>
     <w:rsid w:val="00921663"/>
     <w:rsid w:val="00926874"/>
     <w:rsid w:val="0093006D"/>
     <w:rsid w:val="009309A4"/>
     <w:rsid w:val="0093151A"/>
     <w:rsid w:val="009323C0"/>
     <w:rsid w:val="009364E0"/>
     <w:rsid w:val="009404EE"/>
     <w:rsid w:val="0094062C"/>
     <w:rsid w:val="00942A54"/>
     <w:rsid w:val="00945A85"/>
     <w:rsid w:val="00946943"/>
+    <w:rsid w:val="00950057"/>
     <w:rsid w:val="009553AC"/>
     <w:rsid w:val="00957774"/>
     <w:rsid w:val="00960185"/>
     <w:rsid w:val="009668AE"/>
     <w:rsid w:val="00967EDE"/>
     <w:rsid w:val="0097164D"/>
     <w:rsid w:val="00973A0C"/>
     <w:rsid w:val="009756CB"/>
     <w:rsid w:val="009809C5"/>
     <w:rsid w:val="00982602"/>
     <w:rsid w:val="00984E16"/>
     <w:rsid w:val="00987C32"/>
     <w:rsid w:val="009902A8"/>
     <w:rsid w:val="009946B0"/>
+    <w:rsid w:val="0099488E"/>
     <w:rsid w:val="009A23AC"/>
     <w:rsid w:val="009A3840"/>
     <w:rsid w:val="009A51D8"/>
     <w:rsid w:val="009A6204"/>
     <w:rsid w:val="009A647A"/>
     <w:rsid w:val="009B03E2"/>
+    <w:rsid w:val="009B05CA"/>
     <w:rsid w:val="009B0B19"/>
     <w:rsid w:val="009B1FCC"/>
     <w:rsid w:val="009B23BE"/>
     <w:rsid w:val="009B52C3"/>
     <w:rsid w:val="009B6211"/>
     <w:rsid w:val="009C35D6"/>
     <w:rsid w:val="009C50F6"/>
     <w:rsid w:val="009C5E75"/>
     <w:rsid w:val="009C6288"/>
     <w:rsid w:val="009C72FE"/>
     <w:rsid w:val="009C7C86"/>
     <w:rsid w:val="009D6D7F"/>
     <w:rsid w:val="009D79DC"/>
     <w:rsid w:val="009E59F4"/>
     <w:rsid w:val="009E7589"/>
     <w:rsid w:val="009E7889"/>
     <w:rsid w:val="009E7D22"/>
     <w:rsid w:val="009F068C"/>
+    <w:rsid w:val="009F25F3"/>
+    <w:rsid w:val="009F31BE"/>
+    <w:rsid w:val="009F69EE"/>
     <w:rsid w:val="009F7564"/>
     <w:rsid w:val="00A00D89"/>
     <w:rsid w:val="00A03893"/>
     <w:rsid w:val="00A0657B"/>
     <w:rsid w:val="00A10163"/>
     <w:rsid w:val="00A2202B"/>
     <w:rsid w:val="00A2256E"/>
     <w:rsid w:val="00A22819"/>
     <w:rsid w:val="00A233CD"/>
     <w:rsid w:val="00A24195"/>
     <w:rsid w:val="00A31EAE"/>
     <w:rsid w:val="00A32F47"/>
     <w:rsid w:val="00A3637E"/>
     <w:rsid w:val="00A42967"/>
     <w:rsid w:val="00A44709"/>
     <w:rsid w:val="00A50805"/>
     <w:rsid w:val="00A5092F"/>
+    <w:rsid w:val="00A50C65"/>
     <w:rsid w:val="00A5157A"/>
     <w:rsid w:val="00A521F2"/>
     <w:rsid w:val="00A54210"/>
     <w:rsid w:val="00A54B2C"/>
     <w:rsid w:val="00A552F1"/>
     <w:rsid w:val="00A577A4"/>
     <w:rsid w:val="00A60553"/>
     <w:rsid w:val="00A61B04"/>
+    <w:rsid w:val="00A61C76"/>
     <w:rsid w:val="00A622BC"/>
     <w:rsid w:val="00A646A0"/>
     <w:rsid w:val="00A64768"/>
     <w:rsid w:val="00A64AB1"/>
     <w:rsid w:val="00A65495"/>
     <w:rsid w:val="00A71BAC"/>
     <w:rsid w:val="00A71DFE"/>
     <w:rsid w:val="00A820AB"/>
     <w:rsid w:val="00A8248C"/>
     <w:rsid w:val="00A82A44"/>
     <w:rsid w:val="00A834FD"/>
     <w:rsid w:val="00A85219"/>
     <w:rsid w:val="00A91A73"/>
     <w:rsid w:val="00A92D5B"/>
     <w:rsid w:val="00A939B3"/>
     <w:rsid w:val="00A96FD0"/>
     <w:rsid w:val="00AA007B"/>
     <w:rsid w:val="00AA0637"/>
     <w:rsid w:val="00AA118C"/>
     <w:rsid w:val="00AA1A05"/>
     <w:rsid w:val="00AA2FB1"/>
     <w:rsid w:val="00AA302E"/>
     <w:rsid w:val="00AA5C7E"/>
     <w:rsid w:val="00AA5CB0"/>
     <w:rsid w:val="00AA656F"/>
     <w:rsid w:val="00AB26D9"/>
     <w:rsid w:val="00AB4590"/>
     <w:rsid w:val="00AB4B38"/>
+    <w:rsid w:val="00AB7B78"/>
+    <w:rsid w:val="00AC0180"/>
     <w:rsid w:val="00AC6207"/>
     <w:rsid w:val="00AC7BC7"/>
     <w:rsid w:val="00AD32C1"/>
     <w:rsid w:val="00AD4F03"/>
     <w:rsid w:val="00AE46DB"/>
     <w:rsid w:val="00AF004C"/>
     <w:rsid w:val="00AF1DCF"/>
     <w:rsid w:val="00AF4C05"/>
     <w:rsid w:val="00AF51D9"/>
     <w:rsid w:val="00AF5E16"/>
     <w:rsid w:val="00AF7F0A"/>
     <w:rsid w:val="00AF7FE2"/>
     <w:rsid w:val="00B010F9"/>
     <w:rsid w:val="00B0267C"/>
     <w:rsid w:val="00B02859"/>
     <w:rsid w:val="00B14219"/>
     <w:rsid w:val="00B16F5C"/>
     <w:rsid w:val="00B21B2C"/>
     <w:rsid w:val="00B22D45"/>
     <w:rsid w:val="00B23BD2"/>
     <w:rsid w:val="00B25AE7"/>
     <w:rsid w:val="00B3489A"/>
     <w:rsid w:val="00B411AF"/>
     <w:rsid w:val="00B418C2"/>
     <w:rsid w:val="00B443D6"/>
     <w:rsid w:val="00B51F58"/>
     <w:rsid w:val="00B538CD"/>
     <w:rsid w:val="00B56202"/>
     <w:rsid w:val="00B5757F"/>
     <w:rsid w:val="00B61986"/>
     <w:rsid w:val="00B61AAB"/>
     <w:rsid w:val="00B64FD9"/>
     <w:rsid w:val="00B66A30"/>
     <w:rsid w:val="00B72DFB"/>
     <w:rsid w:val="00B7493B"/>
     <w:rsid w:val="00B77A5A"/>
     <w:rsid w:val="00B856CA"/>
     <w:rsid w:val="00B875CA"/>
     <w:rsid w:val="00B946F4"/>
     <w:rsid w:val="00B94A28"/>
     <w:rsid w:val="00B956CF"/>
     <w:rsid w:val="00B96E6E"/>
     <w:rsid w:val="00BA0F11"/>
     <w:rsid w:val="00BA10A2"/>
     <w:rsid w:val="00BA2030"/>
     <w:rsid w:val="00BA3064"/>
+    <w:rsid w:val="00BA3511"/>
     <w:rsid w:val="00BA3B69"/>
     <w:rsid w:val="00BA4570"/>
     <w:rsid w:val="00BA4BBB"/>
     <w:rsid w:val="00BA4D1F"/>
     <w:rsid w:val="00BA4F1E"/>
     <w:rsid w:val="00BA7E10"/>
     <w:rsid w:val="00BB3CB8"/>
+    <w:rsid w:val="00BB564D"/>
+    <w:rsid w:val="00BB60BA"/>
     <w:rsid w:val="00BB6324"/>
     <w:rsid w:val="00BB654C"/>
     <w:rsid w:val="00BB6811"/>
     <w:rsid w:val="00BC046E"/>
     <w:rsid w:val="00BC04A8"/>
     <w:rsid w:val="00BC0559"/>
     <w:rsid w:val="00BC4680"/>
     <w:rsid w:val="00BC4819"/>
     <w:rsid w:val="00BC50B2"/>
     <w:rsid w:val="00BC62A1"/>
     <w:rsid w:val="00BD2501"/>
     <w:rsid w:val="00BD5791"/>
     <w:rsid w:val="00BD5B5A"/>
     <w:rsid w:val="00BD6075"/>
     <w:rsid w:val="00BE1C01"/>
     <w:rsid w:val="00BE32F3"/>
     <w:rsid w:val="00BE4480"/>
     <w:rsid w:val="00BE7989"/>
     <w:rsid w:val="00BE7A56"/>
     <w:rsid w:val="00BF0C06"/>
+    <w:rsid w:val="00BF2C06"/>
     <w:rsid w:val="00BF36E0"/>
     <w:rsid w:val="00BF3B21"/>
     <w:rsid w:val="00BF63B7"/>
     <w:rsid w:val="00C0210E"/>
     <w:rsid w:val="00C032E9"/>
     <w:rsid w:val="00C04269"/>
     <w:rsid w:val="00C043B6"/>
     <w:rsid w:val="00C0603D"/>
     <w:rsid w:val="00C0799A"/>
     <w:rsid w:val="00C07FCD"/>
     <w:rsid w:val="00C11CE9"/>
     <w:rsid w:val="00C17EB7"/>
     <w:rsid w:val="00C2196A"/>
     <w:rsid w:val="00C228B8"/>
     <w:rsid w:val="00C25CD2"/>
     <w:rsid w:val="00C30618"/>
     <w:rsid w:val="00C313EB"/>
     <w:rsid w:val="00C337D2"/>
     <w:rsid w:val="00C343AD"/>
+    <w:rsid w:val="00C34FC8"/>
     <w:rsid w:val="00C352BC"/>
     <w:rsid w:val="00C36BE3"/>
     <w:rsid w:val="00C402C7"/>
     <w:rsid w:val="00C41AAF"/>
     <w:rsid w:val="00C4265C"/>
     <w:rsid w:val="00C42A5C"/>
     <w:rsid w:val="00C461C5"/>
     <w:rsid w:val="00C51997"/>
     <w:rsid w:val="00C52EBC"/>
     <w:rsid w:val="00C55414"/>
     <w:rsid w:val="00C6334C"/>
     <w:rsid w:val="00C63DC6"/>
     <w:rsid w:val="00C65AAF"/>
     <w:rsid w:val="00C67144"/>
     <w:rsid w:val="00C7120B"/>
     <w:rsid w:val="00C75489"/>
     <w:rsid w:val="00C75BB7"/>
     <w:rsid w:val="00C81CA7"/>
     <w:rsid w:val="00C85914"/>
     <w:rsid w:val="00C87B26"/>
     <w:rsid w:val="00C93D72"/>
     <w:rsid w:val="00C94984"/>
     <w:rsid w:val="00CA50F8"/>
     <w:rsid w:val="00CB3BEE"/>
     <w:rsid w:val="00CB48A6"/>
     <w:rsid w:val="00CB7BC8"/>
     <w:rsid w:val="00CC1B47"/>
     <w:rsid w:val="00CD0C13"/>
     <w:rsid w:val="00CD47D5"/>
     <w:rsid w:val="00CD49C8"/>
     <w:rsid w:val="00CD515F"/>
+    <w:rsid w:val="00CD78C6"/>
     <w:rsid w:val="00CDF47D"/>
     <w:rsid w:val="00CE24EC"/>
     <w:rsid w:val="00CE79A5"/>
     <w:rsid w:val="00CE7EF2"/>
     <w:rsid w:val="00CF21F4"/>
     <w:rsid w:val="00CF2ED7"/>
     <w:rsid w:val="00CF3CDD"/>
     <w:rsid w:val="00CF4757"/>
     <w:rsid w:val="00CF48BB"/>
     <w:rsid w:val="00D02069"/>
     <w:rsid w:val="00D0240A"/>
     <w:rsid w:val="00D07909"/>
     <w:rsid w:val="00D1663F"/>
     <w:rsid w:val="00D175FB"/>
     <w:rsid w:val="00D20770"/>
     <w:rsid w:val="00D212D0"/>
     <w:rsid w:val="00D2205B"/>
     <w:rsid w:val="00D23B2F"/>
     <w:rsid w:val="00D34095"/>
     <w:rsid w:val="00D36482"/>
     <w:rsid w:val="00D36A37"/>
     <w:rsid w:val="00D41233"/>
     <w:rsid w:val="00D41DF3"/>
     <w:rsid w:val="00D44F8B"/>
     <w:rsid w:val="00D51D0F"/>
     <w:rsid w:val="00D55999"/>
     <w:rsid w:val="00D60851"/>
     <w:rsid w:val="00D6102F"/>
     <w:rsid w:val="00D610F7"/>
     <w:rsid w:val="00D61203"/>
     <w:rsid w:val="00D61529"/>
     <w:rsid w:val="00D61B0A"/>
     <w:rsid w:val="00D63E96"/>
     <w:rsid w:val="00D6492F"/>
     <w:rsid w:val="00D65D0C"/>
     <w:rsid w:val="00D75BE8"/>
     <w:rsid w:val="00D7759C"/>
     <w:rsid w:val="00D81AB9"/>
     <w:rsid w:val="00D83294"/>
     <w:rsid w:val="00D83AE4"/>
     <w:rsid w:val="00D83BE6"/>
     <w:rsid w:val="00D84ED5"/>
     <w:rsid w:val="00D87E3C"/>
     <w:rsid w:val="00D90BAD"/>
     <w:rsid w:val="00D92028"/>
     <w:rsid w:val="00D92399"/>
+    <w:rsid w:val="00D94506"/>
     <w:rsid w:val="00DA268C"/>
     <w:rsid w:val="00DA65A8"/>
     <w:rsid w:val="00DB03F8"/>
     <w:rsid w:val="00DB47D8"/>
     <w:rsid w:val="00DB66F7"/>
     <w:rsid w:val="00DC1E41"/>
     <w:rsid w:val="00DC6F7D"/>
     <w:rsid w:val="00DC70EA"/>
     <w:rsid w:val="00DC7B70"/>
     <w:rsid w:val="00DD249E"/>
     <w:rsid w:val="00DD3211"/>
     <w:rsid w:val="00DD5976"/>
     <w:rsid w:val="00DD6333"/>
     <w:rsid w:val="00DD6CB9"/>
     <w:rsid w:val="00DE0E92"/>
     <w:rsid w:val="00DF1C6C"/>
+    <w:rsid w:val="00DF1CAB"/>
     <w:rsid w:val="00DF2543"/>
     <w:rsid w:val="00DF3494"/>
     <w:rsid w:val="00DF3D1E"/>
     <w:rsid w:val="00DF4515"/>
     <w:rsid w:val="00DF4AFA"/>
     <w:rsid w:val="00E01131"/>
     <w:rsid w:val="00E0321E"/>
     <w:rsid w:val="00E03D8F"/>
+    <w:rsid w:val="00E05B29"/>
     <w:rsid w:val="00E10C13"/>
     <w:rsid w:val="00E12447"/>
     <w:rsid w:val="00E14DBA"/>
     <w:rsid w:val="00E1540B"/>
     <w:rsid w:val="00E16614"/>
     <w:rsid w:val="00E16777"/>
     <w:rsid w:val="00E2028A"/>
     <w:rsid w:val="00E20845"/>
     <w:rsid w:val="00E22857"/>
     <w:rsid w:val="00E24445"/>
     <w:rsid w:val="00E254DE"/>
     <w:rsid w:val="00E337D2"/>
     <w:rsid w:val="00E33C00"/>
     <w:rsid w:val="00E45232"/>
     <w:rsid w:val="00E5344B"/>
     <w:rsid w:val="00E54D2F"/>
     <w:rsid w:val="00E554E3"/>
     <w:rsid w:val="00E55D6F"/>
+    <w:rsid w:val="00E55DB4"/>
+    <w:rsid w:val="00E5603F"/>
     <w:rsid w:val="00E701F3"/>
     <w:rsid w:val="00E73259"/>
     <w:rsid w:val="00E73502"/>
     <w:rsid w:val="00E7365D"/>
     <w:rsid w:val="00E74311"/>
     <w:rsid w:val="00E772F1"/>
     <w:rsid w:val="00E80AE7"/>
     <w:rsid w:val="00E82711"/>
     <w:rsid w:val="00E82887"/>
     <w:rsid w:val="00E846BF"/>
     <w:rsid w:val="00E97810"/>
     <w:rsid w:val="00EA2382"/>
     <w:rsid w:val="00EA7FA1"/>
     <w:rsid w:val="00EB1486"/>
     <w:rsid w:val="00EB163B"/>
     <w:rsid w:val="00EB28B6"/>
     <w:rsid w:val="00EB2F8A"/>
     <w:rsid w:val="00EB37DE"/>
     <w:rsid w:val="00EC038B"/>
     <w:rsid w:val="00EC385F"/>
+    <w:rsid w:val="00EC4D13"/>
     <w:rsid w:val="00EC525E"/>
     <w:rsid w:val="00EC52BC"/>
     <w:rsid w:val="00EC79B3"/>
     <w:rsid w:val="00ED102F"/>
     <w:rsid w:val="00ED1109"/>
     <w:rsid w:val="00ED207E"/>
+    <w:rsid w:val="00ED27DD"/>
     <w:rsid w:val="00EE1B6C"/>
     <w:rsid w:val="00EE3B20"/>
     <w:rsid w:val="00EE3E68"/>
+    <w:rsid w:val="00EE709D"/>
     <w:rsid w:val="00EF65AF"/>
     <w:rsid w:val="00F012A2"/>
     <w:rsid w:val="00F02217"/>
     <w:rsid w:val="00F04A07"/>
     <w:rsid w:val="00F077C0"/>
     <w:rsid w:val="00F07D0C"/>
     <w:rsid w:val="00F155BA"/>
+    <w:rsid w:val="00F15AD0"/>
     <w:rsid w:val="00F16B03"/>
     <w:rsid w:val="00F20311"/>
     <w:rsid w:val="00F21268"/>
     <w:rsid w:val="00F21B40"/>
+    <w:rsid w:val="00F305D4"/>
     <w:rsid w:val="00F309C6"/>
     <w:rsid w:val="00F32A49"/>
     <w:rsid w:val="00F35F68"/>
     <w:rsid w:val="00F36233"/>
     <w:rsid w:val="00F3764F"/>
     <w:rsid w:val="00F43AE7"/>
     <w:rsid w:val="00F44332"/>
     <w:rsid w:val="00F4465E"/>
     <w:rsid w:val="00F45966"/>
     <w:rsid w:val="00F50627"/>
     <w:rsid w:val="00F51524"/>
     <w:rsid w:val="00F522AD"/>
     <w:rsid w:val="00F548EC"/>
     <w:rsid w:val="00F56353"/>
     <w:rsid w:val="00F56F3F"/>
     <w:rsid w:val="00F60A0D"/>
     <w:rsid w:val="00F61D5F"/>
     <w:rsid w:val="00F65E65"/>
     <w:rsid w:val="00F67E69"/>
     <w:rsid w:val="00F8062D"/>
     <w:rsid w:val="00F8111A"/>
     <w:rsid w:val="00F82A39"/>
     <w:rsid w:val="00F848D2"/>
     <w:rsid w:val="00F86976"/>
     <w:rsid w:val="00F90A0D"/>
     <w:rsid w:val="00F9133C"/>
     <w:rsid w:val="00F9348D"/>
     <w:rsid w:val="00FA0709"/>
     <w:rsid w:val="00FA1534"/>
     <w:rsid w:val="00FA24BC"/>
     <w:rsid w:val="00FA43E5"/>
     <w:rsid w:val="00FA4E5C"/>
     <w:rsid w:val="00FA78D9"/>
     <w:rsid w:val="00FB022E"/>
     <w:rsid w:val="00FB0CA7"/>
     <w:rsid w:val="00FB1512"/>
     <w:rsid w:val="00FB29CF"/>
     <w:rsid w:val="00FC1CD2"/>
     <w:rsid w:val="00FC531C"/>
+    <w:rsid w:val="00FD04F5"/>
     <w:rsid w:val="00FD11D0"/>
     <w:rsid w:val="00FD1D21"/>
     <w:rsid w:val="00FD3D07"/>
     <w:rsid w:val="00FD5E50"/>
     <w:rsid w:val="00FD64E0"/>
     <w:rsid w:val="00FD6791"/>
     <w:rsid w:val="00FD7E10"/>
     <w:rsid w:val="00FE0D21"/>
     <w:rsid w:val="00FE1EDE"/>
     <w:rsid w:val="00FE43EC"/>
     <w:rsid w:val="00FE64F7"/>
     <w:rsid w:val="00FE7693"/>
     <w:rsid w:val="00FE79C9"/>
     <w:rsid w:val="00FE7AAE"/>
     <w:rsid w:val="00FF0C64"/>
     <w:rsid w:val="00FF391B"/>
     <w:rsid w:val="00FF66F6"/>
     <w:rsid w:val="01812BCF"/>
     <w:rsid w:val="019A75AF"/>
     <w:rsid w:val="028213BD"/>
     <w:rsid w:val="03173588"/>
     <w:rsid w:val="032AF07E"/>
     <w:rsid w:val="03A61A99"/>
     <w:rsid w:val="0453169C"/>
     <w:rsid w:val="0465CEEF"/>
     <w:rsid w:val="04A0F234"/>
     <w:rsid w:val="04C7FA67"/>
     <w:rsid w:val="04E5608B"/>
     <w:rsid w:val="050FBF22"/>
+    <w:rsid w:val="05E3183C"/>
     <w:rsid w:val="06F48B5A"/>
     <w:rsid w:val="0794054C"/>
     <w:rsid w:val="07E5BFA6"/>
     <w:rsid w:val="08038B62"/>
     <w:rsid w:val="0865B030"/>
     <w:rsid w:val="086B42D3"/>
     <w:rsid w:val="08ACF456"/>
     <w:rsid w:val="08E76371"/>
     <w:rsid w:val="093EDC97"/>
     <w:rsid w:val="09462B4B"/>
     <w:rsid w:val="0992C880"/>
     <w:rsid w:val="09A8CB12"/>
     <w:rsid w:val="09FA85FA"/>
     <w:rsid w:val="0B37CF2A"/>
+    <w:rsid w:val="0B98DD55"/>
     <w:rsid w:val="0C24E0D9"/>
     <w:rsid w:val="0C2EE2B6"/>
     <w:rsid w:val="0C3A40F7"/>
     <w:rsid w:val="0CF418CA"/>
     <w:rsid w:val="0CF7A57A"/>
     <w:rsid w:val="0DAC7785"/>
     <w:rsid w:val="0DF7799C"/>
     <w:rsid w:val="0E720391"/>
     <w:rsid w:val="0E95EAE1"/>
     <w:rsid w:val="0EE3E63B"/>
     <w:rsid w:val="0F4847E6"/>
     <w:rsid w:val="0FDC9033"/>
     <w:rsid w:val="10036CBE"/>
     <w:rsid w:val="10167C6A"/>
     <w:rsid w:val="105CB3BA"/>
     <w:rsid w:val="10698E65"/>
     <w:rsid w:val="1074B5A1"/>
     <w:rsid w:val="10AE9C9D"/>
     <w:rsid w:val="10EF422B"/>
     <w:rsid w:val="10F5A4F0"/>
     <w:rsid w:val="10F94A07"/>
     <w:rsid w:val="116C96FB"/>
     <w:rsid w:val="127CB316"/>
     <w:rsid w:val="1332B627"/>
     <w:rsid w:val="133E40AB"/>
     <w:rsid w:val="139787A3"/>
     <w:rsid w:val="14543552"/>
     <w:rsid w:val="146AC4C1"/>
     <w:rsid w:val="14C442AE"/>
     <w:rsid w:val="14E3DD4F"/>
+    <w:rsid w:val="1550F20E"/>
     <w:rsid w:val="15A98AF1"/>
     <w:rsid w:val="15C664A1"/>
+    <w:rsid w:val="15E4C680"/>
     <w:rsid w:val="15F005B3"/>
     <w:rsid w:val="1642FA36"/>
     <w:rsid w:val="1685784F"/>
     <w:rsid w:val="16B45DAD"/>
     <w:rsid w:val="16C9A0D3"/>
     <w:rsid w:val="171CD101"/>
     <w:rsid w:val="1765A742"/>
     <w:rsid w:val="17B8971F"/>
     <w:rsid w:val="180B69F0"/>
     <w:rsid w:val="18517CAF"/>
     <w:rsid w:val="189544AE"/>
     <w:rsid w:val="18D507C5"/>
     <w:rsid w:val="196B6E74"/>
     <w:rsid w:val="19F87FC1"/>
     <w:rsid w:val="1A2449D5"/>
     <w:rsid w:val="1A390DB9"/>
     <w:rsid w:val="1A394B66"/>
     <w:rsid w:val="1AAA4E79"/>
     <w:rsid w:val="1AD3E60D"/>
     <w:rsid w:val="1B166B59"/>
     <w:rsid w:val="1B1879AC"/>
+    <w:rsid w:val="1B998F2A"/>
     <w:rsid w:val="1BAE885B"/>
+    <w:rsid w:val="1BC16333"/>
     <w:rsid w:val="1BF6D5BD"/>
+    <w:rsid w:val="1C2F3FAF"/>
     <w:rsid w:val="1C3655E4"/>
     <w:rsid w:val="1CE8EF69"/>
     <w:rsid w:val="1CF5C80F"/>
     <w:rsid w:val="1E155EBB"/>
     <w:rsid w:val="1E501A6E"/>
     <w:rsid w:val="1E531126"/>
     <w:rsid w:val="1F01F78B"/>
     <w:rsid w:val="1F30553A"/>
     <w:rsid w:val="1F59A204"/>
     <w:rsid w:val="1F5C208B"/>
     <w:rsid w:val="1FE4C130"/>
     <w:rsid w:val="2006437C"/>
+    <w:rsid w:val="2017DD6C"/>
     <w:rsid w:val="209BE5C3"/>
     <w:rsid w:val="20C9AAA7"/>
     <w:rsid w:val="20E2B69E"/>
     <w:rsid w:val="211639EA"/>
     <w:rsid w:val="21DC10BF"/>
     <w:rsid w:val="21EC9F58"/>
     <w:rsid w:val="2210DEC5"/>
     <w:rsid w:val="227D604C"/>
     <w:rsid w:val="229D2584"/>
     <w:rsid w:val="22BEAEAA"/>
     <w:rsid w:val="238699D3"/>
     <w:rsid w:val="24878655"/>
     <w:rsid w:val="248FA77C"/>
     <w:rsid w:val="249B5315"/>
     <w:rsid w:val="254997DF"/>
     <w:rsid w:val="254C6748"/>
     <w:rsid w:val="25572446"/>
     <w:rsid w:val="25A7D504"/>
     <w:rsid w:val="25DE64C3"/>
     <w:rsid w:val="2612D6AD"/>
     <w:rsid w:val="2637B72F"/>
     <w:rsid w:val="2664FC02"/>
     <w:rsid w:val="2670F5B2"/>
     <w:rsid w:val="26A9C978"/>
     <w:rsid w:val="2722D7CE"/>
     <w:rsid w:val="2792BB5F"/>
     <w:rsid w:val="279C0984"/>
     <w:rsid w:val="27B6D9A0"/>
+    <w:rsid w:val="28824D92"/>
     <w:rsid w:val="298BF761"/>
     <w:rsid w:val="29B2FDC5"/>
     <w:rsid w:val="2A6C6B57"/>
     <w:rsid w:val="2A8F5809"/>
     <w:rsid w:val="2A928F1B"/>
     <w:rsid w:val="2A92B60B"/>
     <w:rsid w:val="2AF1FFF5"/>
     <w:rsid w:val="2B6DC158"/>
     <w:rsid w:val="2BCAC4A5"/>
     <w:rsid w:val="2BEB6C89"/>
     <w:rsid w:val="2C10013A"/>
     <w:rsid w:val="2C2BB3E1"/>
     <w:rsid w:val="2C531792"/>
     <w:rsid w:val="2C76970A"/>
     <w:rsid w:val="2D0139FF"/>
     <w:rsid w:val="2D024C03"/>
     <w:rsid w:val="2D12E02F"/>
     <w:rsid w:val="2D67CD3F"/>
     <w:rsid w:val="2D9638C5"/>
     <w:rsid w:val="2DA532E1"/>
     <w:rsid w:val="2DDC1985"/>
+    <w:rsid w:val="2DF9A51B"/>
     <w:rsid w:val="2E6442E0"/>
     <w:rsid w:val="2E700DE7"/>
     <w:rsid w:val="2E7A51C1"/>
     <w:rsid w:val="2E7E3410"/>
     <w:rsid w:val="2F2AA802"/>
+    <w:rsid w:val="2F646256"/>
     <w:rsid w:val="2FA8B56F"/>
+    <w:rsid w:val="2FF7D092"/>
     <w:rsid w:val="305975DD"/>
     <w:rsid w:val="31848892"/>
     <w:rsid w:val="31CDD0CB"/>
     <w:rsid w:val="31CFD4AA"/>
     <w:rsid w:val="31E2A5F2"/>
     <w:rsid w:val="320CE1A0"/>
     <w:rsid w:val="327E3A9F"/>
     <w:rsid w:val="32C7CD32"/>
     <w:rsid w:val="32D09F90"/>
     <w:rsid w:val="32DB9AFB"/>
     <w:rsid w:val="335952E4"/>
     <w:rsid w:val="33D2641B"/>
     <w:rsid w:val="34D80F72"/>
     <w:rsid w:val="357D4B3C"/>
     <w:rsid w:val="35B0BED4"/>
     <w:rsid w:val="35E9735F"/>
     <w:rsid w:val="362C7567"/>
     <w:rsid w:val="3799062A"/>
     <w:rsid w:val="37B22E87"/>
     <w:rsid w:val="3870868A"/>
     <w:rsid w:val="393BBB69"/>
     <w:rsid w:val="396C535E"/>
+    <w:rsid w:val="3984F07B"/>
     <w:rsid w:val="3A0936EF"/>
     <w:rsid w:val="3A2EB1F2"/>
     <w:rsid w:val="3A6F6C61"/>
     <w:rsid w:val="3A725FA9"/>
     <w:rsid w:val="3AFDA9A0"/>
     <w:rsid w:val="3B1779CF"/>
     <w:rsid w:val="3B285E15"/>
     <w:rsid w:val="3B789D54"/>
     <w:rsid w:val="3CADD403"/>
     <w:rsid w:val="3D47E198"/>
     <w:rsid w:val="3D53188B"/>
     <w:rsid w:val="3D53E8B0"/>
     <w:rsid w:val="3D8F5568"/>
     <w:rsid w:val="3D992040"/>
     <w:rsid w:val="3E641560"/>
     <w:rsid w:val="3EF2E29D"/>
+    <w:rsid w:val="3F07C4FA"/>
+    <w:rsid w:val="3F3AA40E"/>
     <w:rsid w:val="3F6A12F4"/>
+    <w:rsid w:val="3F700B41"/>
     <w:rsid w:val="3FE3A7FE"/>
     <w:rsid w:val="40541303"/>
     <w:rsid w:val="4137169D"/>
+    <w:rsid w:val="4168A824"/>
+    <w:rsid w:val="42536038"/>
     <w:rsid w:val="429AFBB0"/>
     <w:rsid w:val="42DA53DE"/>
     <w:rsid w:val="435334D5"/>
     <w:rsid w:val="43A184FB"/>
     <w:rsid w:val="43AFE77A"/>
     <w:rsid w:val="43CFD0E4"/>
     <w:rsid w:val="43F30412"/>
     <w:rsid w:val="4447AC96"/>
     <w:rsid w:val="449482CC"/>
+    <w:rsid w:val="4512583D"/>
     <w:rsid w:val="4532AE0A"/>
     <w:rsid w:val="45A2C8F8"/>
     <w:rsid w:val="45DA51A5"/>
     <w:rsid w:val="4672060A"/>
     <w:rsid w:val="4691F123"/>
     <w:rsid w:val="46C06414"/>
     <w:rsid w:val="4702E87A"/>
     <w:rsid w:val="4713D4D5"/>
     <w:rsid w:val="47CA243C"/>
+    <w:rsid w:val="4889E74B"/>
     <w:rsid w:val="48AFA536"/>
     <w:rsid w:val="49093829"/>
     <w:rsid w:val="49E3F881"/>
     <w:rsid w:val="4A141BB5"/>
     <w:rsid w:val="4B0FD9BE"/>
     <w:rsid w:val="4B116A41"/>
     <w:rsid w:val="4B5F572D"/>
     <w:rsid w:val="4B616F80"/>
     <w:rsid w:val="4B723B82"/>
     <w:rsid w:val="4B848050"/>
     <w:rsid w:val="4B95F231"/>
     <w:rsid w:val="4BD5D670"/>
     <w:rsid w:val="4BE7DA19"/>
     <w:rsid w:val="4C655BE2"/>
     <w:rsid w:val="4CAC06C4"/>
+    <w:rsid w:val="4CFB31DE"/>
     <w:rsid w:val="4D71FA00"/>
+    <w:rsid w:val="4E001120"/>
     <w:rsid w:val="4E090927"/>
     <w:rsid w:val="4E3AEFE9"/>
     <w:rsid w:val="4ECFAB87"/>
     <w:rsid w:val="4F0CFA3C"/>
     <w:rsid w:val="4F0DCA61"/>
     <w:rsid w:val="4F8AC42D"/>
     <w:rsid w:val="4FB4E8AA"/>
     <w:rsid w:val="4FECFDE7"/>
     <w:rsid w:val="50109292"/>
     <w:rsid w:val="50114AA3"/>
     <w:rsid w:val="50A96D5A"/>
     <w:rsid w:val="50BCD4AB"/>
     <w:rsid w:val="5123AE7B"/>
     <w:rsid w:val="51C3CFF5"/>
     <w:rsid w:val="51E32645"/>
     <w:rsid w:val="521CE466"/>
     <w:rsid w:val="52701129"/>
     <w:rsid w:val="531DDEA4"/>
     <w:rsid w:val="533E1D8D"/>
     <w:rsid w:val="535763B5"/>
     <w:rsid w:val="5357DDEC"/>
     <w:rsid w:val="535BE696"/>
     <w:rsid w:val="538E9A4F"/>
     <w:rsid w:val="539CDFCE"/>
     <w:rsid w:val="53BCC288"/>
     <w:rsid w:val="541368C0"/>
     <w:rsid w:val="542D8C42"/>
     <w:rsid w:val="543138D7"/>
     <w:rsid w:val="5475A0AD"/>
     <w:rsid w:val="547C7225"/>
     <w:rsid w:val="55A7B1EB"/>
     <w:rsid w:val="55B3F7EB"/>
     <w:rsid w:val="567F92D3"/>
     <w:rsid w:val="5703413C"/>
     <w:rsid w:val="57320606"/>
+    <w:rsid w:val="573465BD"/>
     <w:rsid w:val="5748CEA8"/>
     <w:rsid w:val="57553FA4"/>
     <w:rsid w:val="57A9CA91"/>
     <w:rsid w:val="58049335"/>
     <w:rsid w:val="582515A5"/>
     <w:rsid w:val="5864F2D2"/>
     <w:rsid w:val="5871BA37"/>
     <w:rsid w:val="590DC575"/>
     <w:rsid w:val="5910D0E2"/>
     <w:rsid w:val="5939F778"/>
     <w:rsid w:val="594CFAE8"/>
     <w:rsid w:val="596306AF"/>
     <w:rsid w:val="5971BEAD"/>
     <w:rsid w:val="5A94AE6A"/>
     <w:rsid w:val="5A96F64D"/>
     <w:rsid w:val="5A9BBAEE"/>
     <w:rsid w:val="5AA32BB9"/>
     <w:rsid w:val="5AEBB3A9"/>
     <w:rsid w:val="5B2D105F"/>
     <w:rsid w:val="5B5303F6"/>
     <w:rsid w:val="5B72DDEE"/>
     <w:rsid w:val="5BD1465D"/>
     <w:rsid w:val="5BDD0F28"/>
     <w:rsid w:val="5BED5774"/>
     <w:rsid w:val="5C16F36F"/>
     <w:rsid w:val="5C54C84C"/>
     <w:rsid w:val="5C9AA771"/>
     <w:rsid w:val="5D337296"/>
+    <w:rsid w:val="5D63F08B"/>
     <w:rsid w:val="5D8AB615"/>
     <w:rsid w:val="5E25477D"/>
     <w:rsid w:val="5E4856FE"/>
     <w:rsid w:val="5E5A63E8"/>
+    <w:rsid w:val="5E70B34B"/>
     <w:rsid w:val="5EAF1ECC"/>
     <w:rsid w:val="5EC7ED94"/>
     <w:rsid w:val="5F7B22E4"/>
     <w:rsid w:val="5F7E8B7F"/>
     <w:rsid w:val="5FE1C872"/>
     <w:rsid w:val="5FE863A8"/>
     <w:rsid w:val="602106B8"/>
     <w:rsid w:val="602CF0C4"/>
     <w:rsid w:val="607A49A4"/>
     <w:rsid w:val="60A0716F"/>
     <w:rsid w:val="617E30C1"/>
     <w:rsid w:val="619A5922"/>
     <w:rsid w:val="61A9AD62"/>
     <w:rsid w:val="62128D91"/>
     <w:rsid w:val="622C4B76"/>
     <w:rsid w:val="624BB998"/>
     <w:rsid w:val="628634F3"/>
     <w:rsid w:val="629FBA47"/>
     <w:rsid w:val="63362983"/>
     <w:rsid w:val="63687BA0"/>
     <w:rsid w:val="63AAA792"/>
     <w:rsid w:val="63EA8881"/>
     <w:rsid w:val="63F286AC"/>
     <w:rsid w:val="640D1EF2"/>
     <w:rsid w:val="64880D25"/>
     <w:rsid w:val="64B38464"/>
     <w:rsid w:val="64D1F9E4"/>
     <w:rsid w:val="65189553"/>
     <w:rsid w:val="65C2F8FF"/>
     <w:rsid w:val="660B45A7"/>
     <w:rsid w:val="66E98B28"/>
     <w:rsid w:val="6719C1AD"/>
     <w:rsid w:val="676385F9"/>
     <w:rsid w:val="67897990"/>
     <w:rsid w:val="67B3323F"/>
     <w:rsid w:val="67F25DB6"/>
     <w:rsid w:val="68397484"/>
     <w:rsid w:val="68740779"/>
     <w:rsid w:val="68C7548A"/>
     <w:rsid w:val="68DFA0D8"/>
     <w:rsid w:val="69CD5962"/>
     <w:rsid w:val="69F8759F"/>
+    <w:rsid w:val="69FB1635"/>
     <w:rsid w:val="6A05BBE1"/>
     <w:rsid w:val="6A641C14"/>
     <w:rsid w:val="6A89215C"/>
     <w:rsid w:val="6A99687D"/>
     <w:rsid w:val="6AA8593A"/>
     <w:rsid w:val="6AC0420A"/>
     <w:rsid w:val="6ACD9A6A"/>
     <w:rsid w:val="6B231D0E"/>
     <w:rsid w:val="6B28130B"/>
     <w:rsid w:val="6C531C13"/>
     <w:rsid w:val="6C8967E1"/>
     <w:rsid w:val="6D123900"/>
     <w:rsid w:val="6D1D802D"/>
     <w:rsid w:val="6DED86AF"/>
     <w:rsid w:val="6E3A3D76"/>
     <w:rsid w:val="6EBF0AC9"/>
     <w:rsid w:val="6ED23DDE"/>
+    <w:rsid w:val="6F4F5784"/>
     <w:rsid w:val="6FA7CB2C"/>
     <w:rsid w:val="6FCA10C3"/>
     <w:rsid w:val="703AB7C9"/>
     <w:rsid w:val="71184D69"/>
     <w:rsid w:val="71274005"/>
     <w:rsid w:val="7179067D"/>
     <w:rsid w:val="71D0FADF"/>
     <w:rsid w:val="71D16567"/>
     <w:rsid w:val="72AB4068"/>
     <w:rsid w:val="72AB8F16"/>
     <w:rsid w:val="72E59108"/>
     <w:rsid w:val="730D658F"/>
     <w:rsid w:val="731AB27F"/>
+    <w:rsid w:val="735A657F"/>
     <w:rsid w:val="737C272B"/>
     <w:rsid w:val="73D3C184"/>
     <w:rsid w:val="73DD6441"/>
     <w:rsid w:val="73F40C23"/>
     <w:rsid w:val="73FAA755"/>
     <w:rsid w:val="74675062"/>
     <w:rsid w:val="749B0C1F"/>
     <w:rsid w:val="74B29A51"/>
     <w:rsid w:val="74CEF551"/>
     <w:rsid w:val="74F99B57"/>
+    <w:rsid w:val="75461EF5"/>
     <w:rsid w:val="75482F57"/>
     <w:rsid w:val="75AB03B1"/>
     <w:rsid w:val="75FAD053"/>
     <w:rsid w:val="762BDDF4"/>
     <w:rsid w:val="769A634A"/>
     <w:rsid w:val="76F038A4"/>
     <w:rsid w:val="76FF451F"/>
     <w:rsid w:val="775A0C28"/>
     <w:rsid w:val="77E0940F"/>
     <w:rsid w:val="78313C19"/>
     <w:rsid w:val="787FE76A"/>
     <w:rsid w:val="78871DB9"/>
     <w:rsid w:val="7899ED21"/>
+    <w:rsid w:val="78ACF3B2"/>
     <w:rsid w:val="78BA365B"/>
     <w:rsid w:val="7982B8B6"/>
     <w:rsid w:val="79A59000"/>
     <w:rsid w:val="7A1D474E"/>
     <w:rsid w:val="7A35BD82"/>
     <w:rsid w:val="7A97A511"/>
     <w:rsid w:val="7AA58752"/>
+    <w:rsid w:val="7AB5FA7C"/>
     <w:rsid w:val="7AC2E6E9"/>
     <w:rsid w:val="7B494855"/>
     <w:rsid w:val="7B4BA629"/>
     <w:rsid w:val="7B68DCDB"/>
     <w:rsid w:val="7C17A9C7"/>
     <w:rsid w:val="7C2B121C"/>
     <w:rsid w:val="7C2D7D4B"/>
     <w:rsid w:val="7C993D4F"/>
     <w:rsid w:val="7CBA5978"/>
     <w:rsid w:val="7CC437FB"/>
     <w:rsid w:val="7D1DD599"/>
     <w:rsid w:val="7D5B9D0B"/>
     <w:rsid w:val="7D5CD693"/>
     <w:rsid w:val="7DDCC398"/>
     <w:rsid w:val="7DEA1C12"/>
     <w:rsid w:val="7EE5D006"/>
     <w:rsid w:val="7F54A75E"/>
     <w:rsid w:val="7F82A550"/>
     <w:rsid w:val="7FBD503C"/>
     <w:rsid w:val="7FC0FB40"/>
     <w:rsid w:val="7FC5E037"/>
     <w:rsid w:val="7FF048CA"/>
     <w:rsid w:val="7FF54016"/>
   </w:rsids>
   <m:mathPr>
@@ -31567,146 +31981,79 @@
       <w:u w:color="232322"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Gemporteerdestijl1">
     <w:name w:val="Geïmporteerde stijl 1"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="38"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...23 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A92D5B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A92D5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:eastAsia="Calibri" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:color w:val="000000"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:u w:color="000000"/>
-[...40 lines deleted...]
-      <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C0603D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C0603D"/>
@@ -32109,50 +32456,119 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Head2Char">
     <w:name w:val="Head 2 Char"/>
     <w:basedOn w:val="Heading2Char"/>
     <w:link w:val="Head2"/>
     <w:rsid w:val="00210DC5"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="232322"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:color="232322"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EB1486"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
+    <w:name w:val="Comment Text1"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:rsid w:val="006672DA"/>
+    <w:pPr>
+      <w:spacing w:after="220"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
+    <w:name w:val="Comment Reference1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006672DA"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
+    <w:name w:val="Comment Subject1"/>
+    <w:basedOn w:val="CommentText1"/>
+    <w:next w:val="CommentText1"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006672DA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText1"/>
+    <w:rsid w:val="006672DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006672DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="nl-NL"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="38018791">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="52969229">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -32278,51 +32694,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1708404738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/begeleiding-advies/groei-innovatie/intellectuele-eigendom/welke-beschermingsopties-zijn-er-0-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/2848" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/media/668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/media/668" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/2844" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/media/668" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/media/668" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/3071" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/3075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/begeleiding-advies/groei-innovatie/intellectuele-eigendom/welke-beschermingsopties-zijn-er-0-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Office-thema">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33401,59 +33817,74 @@
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9788433e-09c9-45d6-b37e-647a3dcd40bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2905c737a2e6bdd9504bcd2b2b82b54" ns2:_="" ns3:_="">
     <xsd:import namespace="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -33616,458 +34047,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C32849F-140E-48D1-98E6-627BB214BF97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{032E2138-3AC7-4E62-8E9D-8610DE4ED59F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79F9C014-DC97-44DD-83A8-A1C4AD31227F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DDEC196-BC2F-4B15-B35E-8679F5BCAD86}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AE76B5E-79CD-4E05-9185-28B89E9C0F1F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>5024</Words>
-  <Characters>27635</Characters>
+  <Words>4948</Words>
+  <Characters>28701</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>230</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>775</Lines>
+  <Paragraphs>262</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...40 lines deleted...]
-  </TitlesOfParts>
   <Company>thewritething</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32594</CharactersWithSpaces>
+  <CharactersWithSpaces>33387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...272 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Corteel, Cedric</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>