--- v0 (2025-10-17)
+++ v1 (2026-07-07)
@@ -27,286 +27,292 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E2857F2" w14:textId="7D790913" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00FA0CCC" w:rsidP="00BB40E2">
       <w:r w:rsidRPr="00FA0CCC">
         <w:rPr>
           <w:rFonts w:ascii="FlandersArtSans-Light" w:eastAsia="MS Mincho" w:hAnsi="FlandersArtSans-Light" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EBD3DA0" wp14:editId="2F957C89">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EBD3DA0" wp14:editId="2F957C89">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>15240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7559400" cy="10684800"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559400" cy="10684800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2121B1A9" w14:textId="1FAAFB57" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00C764C5" w:rsidP="00BB40E2">
       <w:pPr>
         <w:sectPr w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidSect="007918E4">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F83240">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D500B60" wp14:editId="02D14A54">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D500B60" wp14:editId="02D14A54">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>659130</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4777740</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6179820" cy="3543300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="4" name="Tekstvak 4" descr="Titel van het document" title="Titel van het document"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6179820" cy="3543300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                            <ma14:wrappingTextBoxFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="7A97322B" w14:textId="30E2E34B" w:rsidR="002E2ECA" w:rsidRPr="00203574" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Aanvraagdocument </w:t>
                             </w:r>
                             <w:r w:rsidR="002E2ECA">
                               <w:t>Onderzoeksproject</w:t>
                             </w:r>
                             <w:r w:rsidR="00786581">
                               <w:t>, gedeelte projectbeschrijving</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="48581DBC" w14:textId="75895E35" w:rsidR="0022461D" w:rsidRDefault="007938C6" w:rsidP="00F177B3">
+                          <w:p w14:paraId="48581DBC" w14:textId="29189568" w:rsidR="0022461D" w:rsidRDefault="007938C6" w:rsidP="00F177B3">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Versie</w:t>
                             </w:r>
                             <w:r w:rsidR="0022461D">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="009D2C0B">
-                              <w:t>Januari</w:t>
+                              <w:t>J</w:t>
+                            </w:r>
+                            <w:r w:rsidR="004322F3">
+                              <w:t>uli</w:t>
                             </w:r>
                             <w:r w:rsidR="002266B3">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="000172FD">
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="009D437C">
-                              <w:t>5</w:t>
+                            <w:r w:rsidR="004322F3">
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="00F177B3">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7D500B60" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Title: Titel van het document - Description: Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:51.9pt;margin-top:376.2pt;width:486.6pt;height:279pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbu/YtYQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N/KWzbAcuA5SFAiS&#10;oE6RM02RtlCKw5JjS+7XZ0jJjuv2kqIXipp93rzh5KapDNsqH0qwOe+f9ThTVkJR2lXOvz/ffbri&#10;LKCwhTBgVc53KvCb6ccPk9qN1QDWYArlGQWxYVy7nK8R3TjLglyrSoQzcMqSUoOvBNKvX2WFFzVF&#10;r0w26PUushp84TxIFQJJb1sln6b4WiuJj1oHhczknGrDdPp0LuOZTSdivPLCrUvZlSH+oYpKlJaS&#10;HkLdChRs48s/QlWl9BBA45mEKgOtS6lSD9RNv3fSzWItnEq9EDjBHWAK/y+sfNgu3JNn2HyGhgYY&#10;AaldGAcSxn4a7av4pUoZ6QnC3QE21SCTJLzoX15fDUglSTc8Hw2HvQRs9ubufMAvCioWLzn3NJcE&#10;l9jeB6SUZLo3idks3JXGpNkY+5uADFuJSsPtvN8qTjfcGRW9jP2mNCuLVHgUJFqpufFsK4gQQkpl&#10;MfWc4pJ1tNKU+z2OnX10bat6j/PBI2UGiwfnqrTgE0onZRc/9iXr1p7wO+o7XrFZNt0kl1DsaMAe&#10;Wu4HJ+9KGsK9CPgkPJGdBkcLjI90aAN1zqG7cbYG/+tv8mhPHCQtZzUtT87Dz43wijPz1RI7r/uj&#10;Udy29DM6v4zk8Mea5bHGbqo50Dj69FQ4ma7RHs3+qj1UL7Tns5iVVMJKyp1z3F/n2K40vRNSzWbJ&#10;iPbLCby3Cydj6AhvpNhz8yK863iIROEH2K+ZGJ/QsbWNnhZmGwRdJq5GgFtUO+BpNxOFu3ckLv/x&#10;f7J6e+2mrwAAAP//AwBQSwMEFAAGAAgAAAAhAOqTEBXgAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/QdrkXqjdtuUlBCnQlRcQRSoxM2Nt0nUeB3FbhP+nu0Jbjva0cybfDO6Vlyw&#10;D40nDfOZAoFUettQpeHz4+VuDSJEQ9a0nlDDDwbYFJOb3GTWD/SOl12sBIdQyIyGOsYukzKUNToT&#10;Zr5D4t/R985Eln0lbW8GDnetXCh1L51piBtq0+FzjeVpd3Yavl6P3/tEvVVbt+oGPypJ7kFqPb0d&#10;nx5BRBzjnxmu+IwOBTMd/JlsEC1rtWT0qCFdLRIQV4dKU5534Gs5VwnIIpf/VxS/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANu79i1hAgAANQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOqTEBXgAAAADQEAAA8AAAAAAAAAAAAAAAAAuwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Tekstvak 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Title: Titel van het document - Description: Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:51.9pt;margin-top:376.2pt;width:486.6pt;height:279pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbu/YtYQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N/KWzbAcuA5SFAiS&#10;oE6RM02RtlCKw5JjS+7XZ0jJjuv2kqIXipp93rzh5KapDNsqH0qwOe+f9ThTVkJR2lXOvz/ffbri&#10;LKCwhTBgVc53KvCb6ccPk9qN1QDWYArlGQWxYVy7nK8R3TjLglyrSoQzcMqSUoOvBNKvX2WFFzVF&#10;r0w26PUushp84TxIFQJJb1sln6b4WiuJj1oHhczknGrDdPp0LuOZTSdivPLCrUvZlSH+oYpKlJaS&#10;HkLdChRs48s/QlWl9BBA45mEKgOtS6lSD9RNv3fSzWItnEq9EDjBHWAK/y+sfNgu3JNn2HyGhgYY&#10;AaldGAcSxn4a7av4pUoZ6QnC3QE21SCTJLzoX15fDUglSTc8Hw2HvQRs9ubufMAvCioWLzn3NJcE&#10;l9jeB6SUZLo3idks3JXGpNkY+5uADFuJSsPtvN8qTjfcGRW9jP2mNCuLVHgUJFqpufFsK4gQQkpl&#10;MfWc4pJ1tNKU+z2OnX10bat6j/PBI2UGiwfnqrTgE0onZRc/9iXr1p7wO+o7XrFZNt0kl1DsaMAe&#10;Wu4HJ+9KGsK9CPgkPJGdBkcLjI90aAN1zqG7cbYG/+tv8mhPHCQtZzUtT87Dz43wijPz1RI7r/uj&#10;Udy29DM6v4zk8Mea5bHGbqo50Dj69FQ4ma7RHs3+qj1UL7Tns5iVVMJKyp1z3F/n2K40vRNSzWbJ&#10;iPbLCby3Cydj6AhvpNhz8yK863iIROEH2K+ZGJ/QsbWNnhZmGwRdJq5GgFtUO+BpNxOFu3ckLv/x&#10;f7J6e+2mrwAAAP//AwBQSwMEFAAGAAgAAAAhAOqTEBXgAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/QdrkXqjdtuUlBCnQlRcQRSoxM2Nt0nUeB3FbhP+nu0Jbjva0cybfDO6Vlyw&#10;D40nDfOZAoFUettQpeHz4+VuDSJEQ9a0nlDDDwbYFJOb3GTWD/SOl12sBIdQyIyGOsYukzKUNToT&#10;Zr5D4t/R985Eln0lbW8GDnetXCh1L51piBtq0+FzjeVpd3Yavl6P3/tEvVVbt+oGPypJ7kFqPb0d&#10;nx5BRBzjnxmu+IwOBTMd/JlsEC1rtWT0qCFdLRIQV4dKU5534Gs5VwnIIpf/VxS/AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANu79i1hAgAANQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOqTEBXgAAAADQEAAA8AAAAAAAAAAAAAAAAAuwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="7A97322B" w14:textId="30E2E34B" w:rsidR="002E2ECA" w:rsidRPr="00203574" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Aanvraagdocument </w:t>
                       </w:r>
                       <w:r w:rsidR="002E2ECA">
                         <w:t>Onderzoeksproject</w:t>
                       </w:r>
                       <w:r w:rsidR="00786581">
                         <w:t>, gedeelte projectbeschrijving</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="48581DBC" w14:textId="75895E35" w:rsidR="0022461D" w:rsidRDefault="007938C6" w:rsidP="00F177B3">
+                    <w:p w14:paraId="48581DBC" w14:textId="29189568" w:rsidR="0022461D" w:rsidRDefault="007938C6" w:rsidP="00F177B3">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Versie</w:t>
                       </w:r>
                       <w:r w:rsidR="0022461D">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="009D2C0B">
-                        <w:t>Januari</w:t>
+                        <w:t>J</w:t>
+                      </w:r>
+                      <w:r w:rsidR="004322F3">
+                        <w:t>uli</w:t>
                       </w:r>
                       <w:r w:rsidR="002266B3">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="000172FD">
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="009D437C">
-                        <w:t>5</w:t>
+                      <w:r w:rsidR="004322F3">
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="00F177B3">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="56063618" w14:textId="4E29DEBE" w:rsidR="00AA6797" w:rsidRPr="00075618" w:rsidRDefault="00AA6797" w:rsidP="00AA6797">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
@@ -495,155 +501,155 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="735B7F38" w14:textId="71584E42" w:rsidR="00AA6797" w:rsidRPr="00075618" w:rsidRDefault="00AA6797" w:rsidP="00AA6797">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>De aanvraagtemplate voor onderzoeksprojecten wordt opgesplitst in 2 documenten</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BF1E14" w14:textId="44CD1F15" w:rsidR="00AA6797" w:rsidRPr="00075618" w:rsidRDefault="00AA6797" w:rsidP="00AA6797">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:eastAsia="Helvetica" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Gedeelte projectbeschrijving: situering bedrijf + werkplan + expertise aanvrager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD1AC4F" w14:textId="719BC2E0" w:rsidR="00AA6797" w:rsidRPr="00075618" w:rsidRDefault="00AA6797" w:rsidP="0070775D">
-      <w:pPr>
-[...50 lines deleted...]
-    <w:p w14:paraId="2AEC53A6" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="0037298C" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00075618">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Helvetica" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gedeelte impact: strategisch belang + meerwaarde + natraject + belang steun</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E3F2A3" w14:textId="77777777" w:rsidR="00AA6797" w:rsidRDefault="00AA6797" w:rsidP="00AA6797">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05C283C8" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="0093151A" w:rsidRDefault="00837CAC" w:rsidP="0010028C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0093151A">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Opmaak en samenstelling van de projectaanvraag:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12463858" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEC53A6" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="0037298C" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="60" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002671FE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Deze template dient gezien te worden als een hulpmiddel voor de opmaak van de projectaanvraag. Dit document moet vervolgens, net als de overige bijlagen, op de geëigende plaats in het onlineportaal opgeladen worden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4751CC50" w14:textId="2BA44B19" w:rsidR="00837CAC" w:rsidRPr="0037298C" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037298C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij het invullen van de projectaanvraag wordt uitdrukkelijk aanbevolen om </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -690,114 +696,119 @@
           </w:rPr>
           <w:t>ontwikkelingsprojecten en O&amp;O-haalbaarheidsstudies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0037298C">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">na te lezen ter duiding van de gevraagde informatie! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2817FE11" w14:textId="2894D682" w:rsidR="00837CAC" w:rsidRPr="0037298C" w:rsidRDefault="00553891" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="60" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Alle template informatie en inhoudelijke toelichtingen dienen geschrapt te worden of vervangen door de eigen tekst</w:t>
       </w:r>
       <w:r w:rsidR="00837CAC" w:rsidRPr="002671FE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19DB9D37" w14:textId="77777777" w:rsidR="006E1F98" w:rsidRDefault="006E1F98" w:rsidP="00256F5B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF43959" w14:textId="77777777" w:rsidR="006E1F98" w:rsidRDefault="006E1F98" w:rsidP="006E1F98">
+    <w:p w14:paraId="41A96A9A" w14:textId="2DB9043A" w:rsidR="006E1F98" w:rsidRDefault="006E1F98" w:rsidP="006E1F98">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF43959" w14:textId="6BEB5F0D" w:rsidR="006E1F98" w:rsidRDefault="006E1F98" w:rsidP="006E1F98">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Herindiening van een vorige projectaanvraag:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4048FAD3" w14:textId="77777777" w:rsidR="006E1F98" w:rsidRDefault="006E1F98" w:rsidP="006E1F98">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A08F30D" w14:textId="0258FDF0" w:rsidR="006E1F98" w:rsidRPr="00BE4146" w:rsidRDefault="006E1F98" w:rsidP="006E1F98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="60" w:line="260" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E1F98">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Indien deze projectaanvraag een herindiening en/of een gedeeltelijke herwerking is van een aanvraag die eerder geëvalueerd werd, motiveer dan in maximum ½ bladzijde de doorgevoerde wijzigingen in de projectaanvraag in functie van eerder geformuleerde opmerkingen/vragen in het besluit van het beslissingscomité bij het Fonds voor Innoveren</w:t>
       </w:r>
@@ -909,245 +920,245 @@
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010028C">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Richtlijnen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC8592D" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...27 lines deleted...]
-          <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Waarover gaat het project? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1BD0C71B" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+        <w:t>Beantwoord deze 2 vragen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A11E6D1" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00075618">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waarover gaat het project? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD0C71B" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00075618">
+        <w:rPr>
+          <w:rFonts w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wat is de meerwaarde van dit project? Waarvoor kan het gebruikt worden in de toekomst? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33730EEE" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wat is de meerwaarde van dit project? Waarvoor kan het gebruikt worden in de toekomst? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33730EEE" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+        <w:t>Leg de focus op het algemeen doel en de verwachte impact eerder dan op het proces zelf.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60109C2C" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Leg de focus op het algemeen doel en de verwachte impact eerder dan op het proces zelf.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="60109C2C" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+        <w:t xml:space="preserve">Vervang moeilijke technische woorden door een makkelijker synoniem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78442A69" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vervang moeilijke technische woorden door een makkelijker synoniem. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78442A69" w14:textId="77777777" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
+        <w:t>Vermijd (te) lange zinnen en ingewikkelde zinsconstructies, maak bijvoorbeeld twee zinnen van één lange zin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1BE398" w14:textId="77F65345" w:rsidR="00837CAC" w:rsidRPr="00075618" w:rsidRDefault="00837CAC" w:rsidP="00837CAC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
-        <w:t>Vermijd (te) lange zinnen en ingewikkelde zinsconstructies, maak bijvoorbeeld twee zinnen van één lange zin.</w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t>Hou het bondig, laat weg wat minder belangrijk is voor de doelgroep</w:t>
       </w:r>
       <w:r w:rsidR="00FF56FA">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C4A2D95" w14:textId="0BCF3D2D" w:rsidR="00344EF5" w:rsidRPr="00075618" w:rsidRDefault="00344EF5">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="002776"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
@@ -1878,51 +1889,51 @@
       <w:r w:rsidR="0025033F">
         <w:t xml:space="preserve">. In de beschrijving van de werkpakketten (zie verder) kan dit per werkpakket meer in detail beschreven worden. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C8F396" w14:textId="77777777" w:rsidR="0090768B" w:rsidRPr="00AF76CE" w:rsidRDefault="0090768B" w:rsidP="008E412D"/>
     <w:p w14:paraId="47577BE3" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="007C0D3C" w:rsidRDefault="00451633" w:rsidP="00451633">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C0D3C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">2.2 </w:t>
       </w:r>
       <w:r w:rsidR="00A1358B" w:rsidRPr="007C0D3C">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Projectuitvoering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1742C4D9" w14:textId="5C2D3263" w:rsidR="00512705" w:rsidRDefault="00512705" w:rsidP="00512705">
+    <w:p w14:paraId="1742C4D9" w14:textId="53B9E038" w:rsidR="00512705" w:rsidRDefault="00512705" w:rsidP="00512705">
       <w:r w:rsidRPr="00AF76CE">
         <w:t xml:space="preserve">Je projectplan vormt ook de basis voor de opmaak van je projectbudget waarop de subsidie bij toekenning van steun zal berekend worden. Je projectbudget dien je op te maken aan de hand van een aparte </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="0090768B" w:rsidRPr="00A6589C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>E</w:t>
         </w:r>
         <w:r w:rsidRPr="00A6589C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>xcel-template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF76CE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A6589C">
         <w:t xml:space="preserve"> Dit bestand wordt niet meegestuurd naar de externe deskundigen.</w:t>
       </w:r>
@@ -2015,673 +2026,673 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1618"/>
         <w:gridCol w:w="871"/>
         <w:gridCol w:w="405"/>
         <w:gridCol w:w="1156"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="1312"/>
         <w:gridCol w:w="673"/>
         <w:gridCol w:w="974"/>
         <w:gridCol w:w="727"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A1358B" w14:paraId="5F58F1E4" w14:textId="77777777" w:rsidTr="00E17B1A">
+      <w:tr w:rsidR="00A1358B" w14:paraId="5F58F1E4" w14:textId="77777777" w:rsidTr="00A93EBD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EE267E6" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="0EE267E6" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00722ACD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Werkpakket nummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="0D0B940D" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1561" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21A7B63E" w14:textId="6A6DE1EB" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A137AF" w:rsidP="00E17B1A">
+          <w:p w14:paraId="21A7B63E" w14:textId="6A6DE1EB" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A137AF" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00A1358B" w:rsidRPr="00722ACD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>eginmaand:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="687" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="0E27B00A" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45B13633" w14:textId="1480D4F5" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A137AF" w:rsidP="00E17B1A">
+          <w:p w14:paraId="45B13633" w14:textId="1480D4F5" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A137AF" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00A1358B" w:rsidRPr="00722ACD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>uurtijd:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BAFDAFF" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="7BAFDAFF" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00722ACD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>(maand)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1595" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="60061E4C" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="647F7701" w14:textId="2D7673A7" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A137AF" w:rsidP="00E17B1A">
+          <w:p w14:paraId="647F7701" w14:textId="2D7673A7" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A137AF" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00A1358B" w:rsidRPr="00722ACD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>otaal aantal mensmaanden:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="727" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1358B" w14:paraId="0410F435" w14:textId="77777777" w:rsidTr="00E17B1A">
+      <w:tr w:rsidR="00A1358B" w14:paraId="0410F435" w14:textId="77777777" w:rsidTr="00A93EBD">
         <w:trPr>
           <w:trHeight w:val="352"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211A5DD6" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="211A5DD6" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00722ACD">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Titel:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8222" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1358B" w14:paraId="4F74C34F" w14:textId="77777777" w:rsidTr="00E17B1A">
+      <w:tr w:rsidR="00A1358B" w14:paraId="4F74C34F" w14:textId="77777777" w:rsidTr="00A93EBD">
         <w:trPr>
           <w:trHeight w:val="352"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="252F3C5B" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="252F3C5B" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Partner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3696823B" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="3696823B" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33959094" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="33959094" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="172A0622" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="172A0622" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70532360" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="70532360" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>O1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29B65556" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="29B65556" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>O2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1358B" w14:paraId="4481A8C5" w14:textId="77777777" w:rsidTr="00E17B1A">
+      <w:tr w:rsidR="00A1358B" w14:paraId="4481A8C5" w14:textId="77777777" w:rsidTr="00A93EBD">
         <w:trPr>
           <w:trHeight w:val="352"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1618" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B22C758" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="3B22C758" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Mensmaanden:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="3656B9AB" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="45FB0818" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="049F31CB" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="53128261" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1358B" w14:paraId="11464127" w14:textId="77777777" w:rsidTr="00E17B1A">
+      <w:tr w:rsidR="00A1358B" w14:paraId="11464127" w14:textId="77777777" w:rsidTr="00A93EBD">
         <w:trPr>
           <w:trHeight w:val="352"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9840" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="228B63FF" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="228B63FF" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Onderaannemer(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1342810B" w14:textId="63B351A2" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00E17B1A">
+          <w:p w14:paraId="1342810B" w14:textId="63B351A2" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A93EBD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Vermeld de belangrijkste onderaannemers. Indien het gaat om een buitenlands bedrijf of onderzoeksinstelling</w:t>
             </w:r>
             <w:r w:rsidR="00A137AF">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> vermeld dan ook het land.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48F593C9" w14:textId="77777777" w:rsidR="0010028C" w:rsidRDefault="0010028C" w:rsidP="00A1358B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
@@ -2699,278 +2710,278 @@
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008E412D" w:rsidRPr="008E412D">
         <w:t>omschrijf kort de doelstelling van dit werkpakket</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC915D1" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRPr="00722ACD" w:rsidRDefault="00A1358B" w:rsidP="00A1358B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722ACD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Taken: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB86C41" w14:textId="76C019FE" w:rsidR="00A1358B" w:rsidRPr="00D05A8E" w:rsidRDefault="00A1358B" w:rsidP="00B75BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Splits het werk op in taken</w:t>
       </w:r>
       <w:r w:rsidR="008E412D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t xml:space="preserve"> Welke mogelijke oplossingen ga je onderzoeken en welke acties zijn hiervoor nodig? Geef aan in welke mate gebruik gemaakt wordt van bestaande methodes/tools/technieken/software,… en/of </w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t>nieuwe dien</w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:t xml:space="preserve">t te </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t>ontwikkel</w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="122E18FB" w14:textId="77777777" w:rsidR="001223E9" w:rsidRDefault="00A1358B" w:rsidP="001223E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D05A8E">
         <w:t xml:space="preserve">Geef aan hoe de </w:t>
       </w:r>
       <w:r w:rsidR="003B13EF">
         <w:t>personeelsinzet</w:t>
       </w:r>
       <w:r w:rsidR="003B13EF" w:rsidRPr="00D05A8E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t>begroot w</w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00D05A8E">
         <w:t xml:space="preserve"> (bv. aantal geplande iteraties)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0062610C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00287147">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AEF325" w14:textId="77777777" w:rsidR="001223E9" w:rsidRDefault="00A1358B" w:rsidP="001223E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D05A8E">
         <w:t xml:space="preserve">Beschrijf de taakverdeling tussen de partners en belangrijke onderaannemers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29F190EB" w14:textId="0D810524" w:rsidR="001223E9" w:rsidRDefault="001223E9" w:rsidP="001223E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Indien de personeelsinzet voor een werkpakket meer is dan 10 mensmaanden, geef je de personeelsinzet per taak weer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE737B7" w14:textId="6DE5557D" w:rsidR="00A1358B" w:rsidRPr="00D05A8E" w:rsidRDefault="00A1358B" w:rsidP="00F670B8"/>
     <w:p w14:paraId="5456A113" w14:textId="4214D4FC" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A1358B">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00722ACD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Verwachte resultaten/deliverables en eventuele mijlpalen</w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B98AD1" w14:textId="5B69771C" w:rsidR="00AF780B" w:rsidRDefault="00AF780B" w:rsidP="00B75BDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Som de verwachte resultaten </w:t>
       </w:r>
       <w:r w:rsidR="0090768B">
         <w:t>en eventuele mijlpalen van</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> dit werkpakket </w:t>
       </w:r>
       <w:r w:rsidR="0090768B">
         <w:t>op.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440A7FBA" w14:textId="61D2EA7E" w:rsidR="00553891" w:rsidRDefault="00553891" w:rsidP="00553891"/>
     <w:p w14:paraId="737AE180" w14:textId="7401BA0C" w:rsidR="00553891" w:rsidRDefault="00553891" w:rsidP="00553891">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F670B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kennisstap:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014B5846" w14:textId="1A43E494" w:rsidR="00553891" w:rsidRDefault="00E11A08" w:rsidP="00F670B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Beschrijf</w:t>
       </w:r>
       <w:r w:rsidR="00553891">
         <w:t xml:space="preserve"> de specifieke </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bijkomende </w:t>
       </w:r>
       <w:r w:rsidR="00553891">
         <w:t>kennis</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> t.o.v. de internationale state-of-the-art </w:t>
       </w:r>
       <w:r w:rsidR="00553891">
         <w:t>die je gaat verwerven tijdens de uitvoering van dit werkpakket.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092C4218" w14:textId="15CB9E6F" w:rsidR="00553891" w:rsidRDefault="00553891" w:rsidP="00553891"/>
     <w:p w14:paraId="3F89CBAF" w14:textId="44213FFB" w:rsidR="00553891" w:rsidRPr="00F670B8" w:rsidRDefault="00553891" w:rsidP="00553891">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F670B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uitdagingen en risico’s:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AA0553A" w14:textId="520BD4C5" w:rsidR="00553891" w:rsidRDefault="00E11A08" w:rsidP="00F670B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Beschrijf</w:t>
       </w:r>
       <w:r w:rsidR="00553891" w:rsidRPr="00553891">
         <w:t xml:space="preserve"> de specifieke uitdagingen die in dit werkpakket worden behandeld. Omschrijf risico’s bij de uitvoering en beschrijf indien nodig het back-up plan of formuleer een go/no-go beslissing</w:t>
       </w:r>
       <w:r w:rsidR="00553891">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08404D3C" w14:textId="7DE8F10C" w:rsidR="0010028C" w:rsidRPr="00553891" w:rsidRDefault="00183E58" w:rsidP="00DE24CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="615502CB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>Risico’s en uitdagingen die hierbij niet in rekening gebracht worden, zijn deze van commerciële aard, managementrisico’s en onzekerheden over mankracht, timing en begroting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C3AA0C3" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="0010028C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Overzicht van de personeelsinzet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F7FB97C" w14:textId="77777777" w:rsidR="00A1358B" w:rsidRDefault="00A1358B" w:rsidP="00A1358B">
       <w:r>
         <w:t>Geef een overzicht van de te besteden mensmaanden per werkpakke</w:t>
       </w:r>
       <w:r w:rsidR="006C4411">
         <w:t xml:space="preserve">t en per jaar. </w:t>
       </w:r>
@@ -4135,172 +4146,242 @@
       </w:r>
       <w:r w:rsidRPr="007C0D3C">
         <w:t>een correcte beoordeling</w:t>
       </w:r>
       <w:r w:rsidR="00462152">
         <w:t xml:space="preserve"> mogelijk te maken</w:t>
       </w:r>
       <w:r w:rsidRPr="007C0D3C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769D0D3C" w14:textId="77777777" w:rsidR="00975014" w:rsidRPr="007C0D3C" w:rsidRDefault="00975014" w:rsidP="00975014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A26B83B" w14:textId="77777777" w:rsidR="00975014" w:rsidRPr="007C0D3C" w:rsidRDefault="00975014" w:rsidP="00975014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="007C0D3C">
         <w:t>Bij de behandeling van je aanvraag is er altijd een gesprek met een VLAIO-adviseur. Tijdens dit gesprek zal ingegaan worden op de informatie die je in de aanvraag hebt verstrekt, zoals bijvoorbeeld de onderbouwing van je valorisatievooruitzichten of je aanpak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1231BE67" w14:textId="77777777" w:rsidR="003854BC" w:rsidRDefault="003854BC" w:rsidP="00975014"/>
+    <w:p w14:paraId="382C2E9C" w14:textId="3D6D90AC" w:rsidR="00345C94" w:rsidRDefault="00345C94" w:rsidP="003B1831">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2B98EF13">
+        <w:t>Cumul andere overheidssteun voor dezelfde projectkosten:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1204DC0F" w14:textId="77777777" w:rsidR="00345C94" w:rsidRPr="003B1831" w:rsidRDefault="00345C94" w:rsidP="003B1831">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1831">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ingeval van aanvraag en/of toekenning van andere overheidssteun voor dezelfde projectkosten  voorzie dan volgende gegevens: steunverstrekkende overheid, betrokken financieringsinstrument (oproep, programma, maatregel, ...), bedrag, betrokken activiteiten en/of betrokken kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7AE691" w14:textId="77777777" w:rsidR="00345C94" w:rsidRPr="003B1831" w:rsidRDefault="00345C94" w:rsidP="003B1831">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1831">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Dit is zowel van toepassing voor de steun vragende onderneming, de groep waartoe de onderneming behoort, als elke andere onderneming uit dezelfde groep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EC2E95" w14:textId="77777777" w:rsidR="00345C94" w:rsidRPr="003B1831" w:rsidRDefault="00345C94" w:rsidP="003B1831">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="260" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B1831">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voorzie voor elke andere overheidssteun een kopij van de projectaanvraag (ter duiding van het volledige project en ter verificatie van de inhoudelijke activiteiten) en een bewijs van beslissing (inclusief het toegekende steunbedrag) via de additionele bijlagen tijdens de digitale indiening van het projectvoorstel.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="30D7AA69" w14:textId="77777777" w:rsidR="00D36B01" w:rsidRPr="00F83240" w:rsidRDefault="00D36B01" w:rsidP="00BE4146">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="00D36B01" w:rsidRPr="00F83240" w:rsidSect="00CD54EA">
           <w:headerReference w:type="even" r:id="rId18"/>
           <w:footerReference w:type="even" r:id="rId19"/>
           <w:footerReference w:type="default" r:id="rId20"/>
           <w:footerReference w:type="first" r:id="rId21"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14B5651D" w14:textId="47913C8C" w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidRDefault="00C16D66" w:rsidP="00BB40E2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29CC9563" wp14:editId="582CC0E5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29CC9563" wp14:editId="582CC0E5">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7556400" cy="10680558"/>
             <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidSect="007918E4">
       <w:headerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BACB6CA" w14:textId="77777777" w:rsidR="00083126" w:rsidRDefault="00083126" w:rsidP="00BB40E2">
+    <w:p w14:paraId="08D9E5FE" w14:textId="77777777" w:rsidR="001A0D25" w:rsidRDefault="001A0D25" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77DC7F2B" w14:textId="77777777" w:rsidR="00083126" w:rsidRDefault="00083126" w:rsidP="00BB40E2">
+    <w:p w14:paraId="312561C3" w14:textId="77777777" w:rsidR="001A0D25" w:rsidRDefault="001A0D25" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -4412,51 +4493,51 @@
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>Titel document</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="439D3F86" w14:textId="21BD3C62" w:rsidR="002E2ECA" w:rsidRPr="00CD54EA" w:rsidRDefault="002E2ECA" w:rsidP="00CD54EA">
+  <w:p w14:paraId="439D3F86" w14:textId="06048422" w:rsidR="002E2ECA" w:rsidRPr="00CD54EA" w:rsidRDefault="002E2ECA" w:rsidP="00CD54EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -4506,101 +4587,115 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Onderzoeksprojecten</w:t>
     </w:r>
     <w:r w:rsidR="00786581" w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> projectbeschrijving</w:t>
     </w:r>
     <w:r w:rsidR="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> – versie </w:t>
     </w:r>
     <w:r w:rsidR="009D437C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>j</w:t>
     </w:r>
-    <w:r w:rsidR="009D2C0B">
+    <w:r w:rsidR="004322F3">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>anuari</w:t>
+      <w:t>ul</w:t>
+    </w:r>
+    <w:r w:rsidR="009D2C0B">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>i</w:t>
     </w:r>
     <w:r w:rsidR="009D437C">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="004322F3">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="00075618">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>VERTROUWELIJK</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-580676996"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6CA42F3D" w14:textId="05096F8C" w:rsidR="00CD54EA" w:rsidRPr="00CD54EA" w:rsidRDefault="00CD54EA">
+      <w:p w14:paraId="6CA42F3D" w14:textId="74202CD6" w:rsidR="00CD54EA" w:rsidRPr="00CD54EA" w:rsidRDefault="00CD54EA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -4637,63 +4732,70 @@
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">VLAIO </w:t>
         </w:r>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Aanvraagdocument Onderzoeksprojecten projectbeschrijving</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> – versie </w:t>
         </w:r>
         <w:r w:rsidR="00C03C9C">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>J</w:t>
         </w:r>
-        <w:r w:rsidR="009D2C0B">
+        <w:r w:rsidR="004322F3">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>anuari</w:t>
+          <w:t>uli</w:t>
         </w:r>
         <w:r w:rsidR="009F4823">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> 2025</w:t>
+          <w:t xml:space="preserve"> 202</w:t>
+        </w:r>
+        <w:r w:rsidR="004322F3">
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
         <w:r w:rsidR="00075618">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>VERTROUWELIJK</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7BBF4F02" w14:textId="283089F9" w:rsidR="002E2ECA" w:rsidRPr="00F6742A" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
@@ -4732,58 +4834,58 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D072C0D" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00F6742A" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="351635DA" w14:textId="77777777" w:rsidR="00083126" w:rsidRDefault="00083126" w:rsidP="00BB40E2">
+    <w:p w14:paraId="7EB6FEF5" w14:textId="77777777" w:rsidR="001A0D25" w:rsidRDefault="001A0D25" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5884B45B" w14:textId="77777777" w:rsidR="00083126" w:rsidRDefault="00083126" w:rsidP="00BB40E2">
+    <w:p w14:paraId="76848BCB" w14:textId="77777777" w:rsidR="001A0D25" w:rsidRDefault="001A0D25" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1FE5F272" w14:textId="6B3492D8" w:rsidR="00FC7B08" w:rsidRPr="00075618" w:rsidRDefault="00FC7B08">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00075618">
         <w:rPr>
@@ -5152,50 +5254,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E26A85B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7CB4A7CE"/>
+    <w:lvl w:ilvl="0" w:tplc="13CCE140">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CFA8DD60">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="64DA7402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C9AA15E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F5CC514C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2530F0B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F5F67BFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="11589870">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9138A31A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A87B8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7AC6637E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5264,51 +5478,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23F22FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0BE396E"/>
     <w:lvl w:ilvl="0" w:tplc="9034C154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0813000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08130005">
@@ -5374,51 +5588,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="372A7735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="517087BC"/>
     <w:lvl w:ilvl="0" w:tplc="E0328DA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2214" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D8EA404A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5460,51 +5674,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37EF03EF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C48EC84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="720"/>
       </w:pPr>
@@ -5628,51 +5842,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446A4F98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3508C34C"/>
     <w:lvl w:ilvl="0" w:tplc="9034C154">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5741,51 +5955,164 @@
     <w:lvl w:ilvl="7" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51D060DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED5C6D28"/>
+    <w:lvl w:ilvl="0" w:tplc="08130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A9407F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0406A83A"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5854,51 +6181,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C235989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E38CF98A"/>
     <w:lvl w:ilvl="0" w:tplc="212A9B0A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C34481AE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5965,51 +6292,51 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76FE4F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4085F3C"/>
     <w:lvl w:ilvl="0" w:tplc="192893AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6077,130 +6404,136 @@
     <w:lvl w:ilvl="7" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="940140176">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="611976804">
+  <w:num w:numId="1" w16cid:durableId="186604053">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="294992897">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="940140176">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="611976804">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="294992897">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="507671192">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="5" w16cid:durableId="507671192">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1434591158">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="6" w16cid:durableId="1434591158">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1834102649">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="7" w16cid:durableId="1834102649">
+    <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1416241840">
+  <w:num w:numId="8" w16cid:durableId="1416241840">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="478231277">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1190146825">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1169371722">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="478231277">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="12" w16cid:durableId="1645237117">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1190146825">
-[...8 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1952777736">
+  <w:num w:numId="13" w16cid:durableId="1952777736">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="777214634">
+  <w:num w:numId="14" w16cid:durableId="777214634">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="144707072">
+  <w:num w:numId="15" w16cid:durableId="144707072">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1861160171">
+  <w:num w:numId="16" w16cid:durableId="1861160171">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1946569503">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="17" w16cid:durableId="1946569503">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2106149905">
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
@@ -6209,170 +6542,179 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000107F1"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00010CF7"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="000172FD"/>
     <w:rsid w:val="00021591"/>
     <w:rsid w:val="000237BE"/>
     <w:rsid w:val="00023ADE"/>
     <w:rsid w:val="00026DA2"/>
     <w:rsid w:val="0002799F"/>
     <w:rsid w:val="000441A9"/>
     <w:rsid w:val="000454F5"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00062CB6"/>
     <w:rsid w:val="00075618"/>
     <w:rsid w:val="000757EA"/>
     <w:rsid w:val="00075B56"/>
     <w:rsid w:val="00083126"/>
+    <w:rsid w:val="00094CAA"/>
     <w:rsid w:val="000A250A"/>
     <w:rsid w:val="000B2474"/>
     <w:rsid w:val="000C2C46"/>
     <w:rsid w:val="000D2D4C"/>
     <w:rsid w:val="000E497F"/>
     <w:rsid w:val="000E6CEF"/>
     <w:rsid w:val="000E7DEF"/>
     <w:rsid w:val="000F2E01"/>
     <w:rsid w:val="000F47A1"/>
     <w:rsid w:val="000F4BB9"/>
     <w:rsid w:val="0010028C"/>
     <w:rsid w:val="00100FDB"/>
     <w:rsid w:val="00103C63"/>
     <w:rsid w:val="00112C43"/>
     <w:rsid w:val="001144B8"/>
     <w:rsid w:val="001223E9"/>
     <w:rsid w:val="00123F94"/>
     <w:rsid w:val="001274E5"/>
+    <w:rsid w:val="00135F82"/>
     <w:rsid w:val="00143183"/>
     <w:rsid w:val="0015363D"/>
     <w:rsid w:val="00161B04"/>
     <w:rsid w:val="0017652D"/>
     <w:rsid w:val="00176FE3"/>
     <w:rsid w:val="001814C2"/>
     <w:rsid w:val="00183E58"/>
     <w:rsid w:val="00187B5A"/>
     <w:rsid w:val="0019063F"/>
     <w:rsid w:val="00191B7F"/>
     <w:rsid w:val="0019462C"/>
     <w:rsid w:val="00196276"/>
+    <w:rsid w:val="001A0D25"/>
     <w:rsid w:val="001A20EE"/>
     <w:rsid w:val="001A5BDB"/>
     <w:rsid w:val="001B7C6E"/>
     <w:rsid w:val="001E4E9F"/>
     <w:rsid w:val="00203574"/>
     <w:rsid w:val="0020550F"/>
     <w:rsid w:val="0022461D"/>
     <w:rsid w:val="002266B3"/>
     <w:rsid w:val="002332F5"/>
     <w:rsid w:val="00233BBB"/>
     <w:rsid w:val="0025033F"/>
     <w:rsid w:val="00256F5B"/>
     <w:rsid w:val="00263854"/>
     <w:rsid w:val="00275F5E"/>
     <w:rsid w:val="00287147"/>
     <w:rsid w:val="0028758F"/>
     <w:rsid w:val="002925F3"/>
     <w:rsid w:val="00296733"/>
     <w:rsid w:val="00297CAA"/>
     <w:rsid w:val="002A16E6"/>
     <w:rsid w:val="002A6CD0"/>
     <w:rsid w:val="002B3CC5"/>
     <w:rsid w:val="002B7017"/>
     <w:rsid w:val="002C0486"/>
     <w:rsid w:val="002D022D"/>
     <w:rsid w:val="002D7A80"/>
     <w:rsid w:val="002E2ECA"/>
     <w:rsid w:val="0032413F"/>
     <w:rsid w:val="0033443B"/>
     <w:rsid w:val="00334CB2"/>
     <w:rsid w:val="003402BB"/>
+    <w:rsid w:val="003444C9"/>
     <w:rsid w:val="00344EF5"/>
+    <w:rsid w:val="00345C94"/>
     <w:rsid w:val="0034780B"/>
     <w:rsid w:val="00361EE9"/>
     <w:rsid w:val="00370CF3"/>
     <w:rsid w:val="003756C6"/>
     <w:rsid w:val="003775B0"/>
     <w:rsid w:val="003854BC"/>
     <w:rsid w:val="00387792"/>
     <w:rsid w:val="003A03F6"/>
     <w:rsid w:val="003B13EF"/>
+    <w:rsid w:val="003B1831"/>
     <w:rsid w:val="003C1D9A"/>
     <w:rsid w:val="003D0BA0"/>
     <w:rsid w:val="003D38A1"/>
     <w:rsid w:val="003D42C3"/>
     <w:rsid w:val="003E1F04"/>
     <w:rsid w:val="003F16D1"/>
     <w:rsid w:val="003F6511"/>
     <w:rsid w:val="004076B0"/>
     <w:rsid w:val="004178AD"/>
     <w:rsid w:val="00425658"/>
     <w:rsid w:val="00425E58"/>
     <w:rsid w:val="004316C8"/>
+    <w:rsid w:val="004322F3"/>
     <w:rsid w:val="00436019"/>
     <w:rsid w:val="00444276"/>
     <w:rsid w:val="00451633"/>
     <w:rsid w:val="00462152"/>
     <w:rsid w:val="00463BB8"/>
     <w:rsid w:val="00466454"/>
     <w:rsid w:val="0047591A"/>
     <w:rsid w:val="0047798D"/>
     <w:rsid w:val="00494EF0"/>
+    <w:rsid w:val="004A77ED"/>
     <w:rsid w:val="004A7C46"/>
     <w:rsid w:val="004D08C7"/>
     <w:rsid w:val="004D1ADA"/>
     <w:rsid w:val="004D784F"/>
     <w:rsid w:val="004E0B6C"/>
     <w:rsid w:val="004E1F6A"/>
     <w:rsid w:val="004E5C0B"/>
     <w:rsid w:val="004F6BA3"/>
     <w:rsid w:val="0050361A"/>
     <w:rsid w:val="00504391"/>
     <w:rsid w:val="00506196"/>
     <w:rsid w:val="00512705"/>
     <w:rsid w:val="00513F27"/>
     <w:rsid w:val="005207BB"/>
     <w:rsid w:val="00526E28"/>
     <w:rsid w:val="0053091B"/>
     <w:rsid w:val="005379CB"/>
     <w:rsid w:val="00541E8A"/>
     <w:rsid w:val="005443CD"/>
     <w:rsid w:val="005444F7"/>
     <w:rsid w:val="00553891"/>
     <w:rsid w:val="005539AF"/>
     <w:rsid w:val="00555C4F"/>
     <w:rsid w:val="00572379"/>
     <w:rsid w:val="00576D84"/>
     <w:rsid w:val="00583E62"/>
     <w:rsid w:val="005924C2"/>
     <w:rsid w:val="005937F7"/>
+    <w:rsid w:val="005A23FD"/>
     <w:rsid w:val="005A6401"/>
     <w:rsid w:val="005A79F9"/>
     <w:rsid w:val="005D2C77"/>
     <w:rsid w:val="005D75C2"/>
     <w:rsid w:val="005F3873"/>
     <w:rsid w:val="00602C20"/>
     <w:rsid w:val="00614F61"/>
     <w:rsid w:val="00620098"/>
     <w:rsid w:val="00624EF2"/>
     <w:rsid w:val="0062610C"/>
     <w:rsid w:val="00627313"/>
     <w:rsid w:val="0063141D"/>
     <w:rsid w:val="00631A88"/>
     <w:rsid w:val="00631C2F"/>
     <w:rsid w:val="00634A69"/>
     <w:rsid w:val="00636A8B"/>
     <w:rsid w:val="00654B64"/>
     <w:rsid w:val="00664954"/>
     <w:rsid w:val="0067289A"/>
     <w:rsid w:val="00674409"/>
     <w:rsid w:val="00676108"/>
     <w:rsid w:val="00680B23"/>
     <w:rsid w:val="00680D25"/>
     <w:rsid w:val="0069484C"/>
     <w:rsid w:val="00695ACD"/>
@@ -6382,350 +6724,362 @@
     <w:rsid w:val="006B7090"/>
     <w:rsid w:val="006B787A"/>
     <w:rsid w:val="006B7E7B"/>
     <w:rsid w:val="006C079D"/>
     <w:rsid w:val="006C0EC0"/>
     <w:rsid w:val="006C4411"/>
     <w:rsid w:val="006C55B1"/>
     <w:rsid w:val="006E1F98"/>
     <w:rsid w:val="006E4CD5"/>
     <w:rsid w:val="006F0C9B"/>
     <w:rsid w:val="006F10B8"/>
     <w:rsid w:val="007010D6"/>
     <w:rsid w:val="0070775D"/>
     <w:rsid w:val="00722ACD"/>
     <w:rsid w:val="007251E7"/>
     <w:rsid w:val="00734431"/>
     <w:rsid w:val="00740178"/>
     <w:rsid w:val="00740AF7"/>
     <w:rsid w:val="0076759D"/>
     <w:rsid w:val="00770326"/>
     <w:rsid w:val="0077576A"/>
     <w:rsid w:val="00784B96"/>
     <w:rsid w:val="00786581"/>
     <w:rsid w:val="007918E4"/>
     <w:rsid w:val="007938C6"/>
+    <w:rsid w:val="007A1396"/>
     <w:rsid w:val="007A3385"/>
     <w:rsid w:val="007A6BAD"/>
     <w:rsid w:val="007C0D3C"/>
     <w:rsid w:val="007C262F"/>
     <w:rsid w:val="007D39D0"/>
     <w:rsid w:val="007E4C1F"/>
     <w:rsid w:val="007E5FAA"/>
     <w:rsid w:val="007F1751"/>
     <w:rsid w:val="00800992"/>
     <w:rsid w:val="00805839"/>
     <w:rsid w:val="00806FC3"/>
     <w:rsid w:val="00837CAC"/>
     <w:rsid w:val="008526D8"/>
     <w:rsid w:val="0085384F"/>
     <w:rsid w:val="008563DF"/>
     <w:rsid w:val="0086347E"/>
     <w:rsid w:val="00867E4D"/>
     <w:rsid w:val="008871CD"/>
     <w:rsid w:val="0089770E"/>
     <w:rsid w:val="008A0656"/>
     <w:rsid w:val="008A088F"/>
     <w:rsid w:val="008A6321"/>
     <w:rsid w:val="008A7ACD"/>
     <w:rsid w:val="008C1442"/>
     <w:rsid w:val="008C57B6"/>
     <w:rsid w:val="008C73B5"/>
     <w:rsid w:val="008D3799"/>
     <w:rsid w:val="008E412D"/>
     <w:rsid w:val="008F61C1"/>
     <w:rsid w:val="009022CA"/>
+    <w:rsid w:val="0090445A"/>
     <w:rsid w:val="0090768B"/>
     <w:rsid w:val="009219C0"/>
     <w:rsid w:val="00922194"/>
     <w:rsid w:val="00923BAC"/>
     <w:rsid w:val="00926407"/>
     <w:rsid w:val="0092751C"/>
     <w:rsid w:val="00930B60"/>
     <w:rsid w:val="00934E7A"/>
     <w:rsid w:val="00936FFF"/>
     <w:rsid w:val="009407C5"/>
     <w:rsid w:val="00946525"/>
     <w:rsid w:val="0094679E"/>
     <w:rsid w:val="009538D2"/>
     <w:rsid w:val="00962678"/>
     <w:rsid w:val="009636F1"/>
     <w:rsid w:val="009722AC"/>
     <w:rsid w:val="00975014"/>
     <w:rsid w:val="009753E4"/>
+    <w:rsid w:val="009758A3"/>
     <w:rsid w:val="009A1486"/>
     <w:rsid w:val="009B6388"/>
     <w:rsid w:val="009C1B5F"/>
     <w:rsid w:val="009C46FB"/>
     <w:rsid w:val="009C6522"/>
     <w:rsid w:val="009D0070"/>
     <w:rsid w:val="009D2C0B"/>
     <w:rsid w:val="009D437C"/>
     <w:rsid w:val="009D6DC5"/>
     <w:rsid w:val="009E5D26"/>
     <w:rsid w:val="009F1305"/>
     <w:rsid w:val="009F4823"/>
     <w:rsid w:val="009F6645"/>
     <w:rsid w:val="009F6C0D"/>
     <w:rsid w:val="009F6EDA"/>
     <w:rsid w:val="009F7A56"/>
     <w:rsid w:val="00A0710C"/>
     <w:rsid w:val="00A1358B"/>
     <w:rsid w:val="00A137AF"/>
     <w:rsid w:val="00A1434D"/>
     <w:rsid w:val="00A17DD6"/>
     <w:rsid w:val="00A21216"/>
     <w:rsid w:val="00A22290"/>
     <w:rsid w:val="00A4357C"/>
     <w:rsid w:val="00A5342E"/>
     <w:rsid w:val="00A53502"/>
     <w:rsid w:val="00A60F35"/>
     <w:rsid w:val="00A6589C"/>
+    <w:rsid w:val="00A66F17"/>
     <w:rsid w:val="00A73DEB"/>
     <w:rsid w:val="00A83DF5"/>
     <w:rsid w:val="00A8569E"/>
+    <w:rsid w:val="00A93EBD"/>
     <w:rsid w:val="00AA6638"/>
     <w:rsid w:val="00AA6797"/>
     <w:rsid w:val="00AB2123"/>
     <w:rsid w:val="00AB23B0"/>
     <w:rsid w:val="00AB7FB9"/>
     <w:rsid w:val="00AC4756"/>
     <w:rsid w:val="00AC550C"/>
     <w:rsid w:val="00AC7B64"/>
     <w:rsid w:val="00AE02AA"/>
     <w:rsid w:val="00AF3156"/>
     <w:rsid w:val="00AF76CE"/>
     <w:rsid w:val="00AF780B"/>
     <w:rsid w:val="00B0453F"/>
     <w:rsid w:val="00B15B82"/>
     <w:rsid w:val="00B166F9"/>
     <w:rsid w:val="00B219CA"/>
     <w:rsid w:val="00B266A8"/>
     <w:rsid w:val="00B30646"/>
     <w:rsid w:val="00B35355"/>
     <w:rsid w:val="00B519B4"/>
     <w:rsid w:val="00B51ACE"/>
     <w:rsid w:val="00B527CD"/>
     <w:rsid w:val="00B54984"/>
     <w:rsid w:val="00B54C76"/>
     <w:rsid w:val="00B6050E"/>
     <w:rsid w:val="00B6493D"/>
     <w:rsid w:val="00B66CFF"/>
     <w:rsid w:val="00B729F1"/>
     <w:rsid w:val="00B75BDD"/>
     <w:rsid w:val="00B82AFD"/>
     <w:rsid w:val="00B84C74"/>
     <w:rsid w:val="00B8650C"/>
     <w:rsid w:val="00B94CA0"/>
     <w:rsid w:val="00BA0F11"/>
     <w:rsid w:val="00BA493D"/>
     <w:rsid w:val="00BB40E2"/>
     <w:rsid w:val="00BB4F71"/>
     <w:rsid w:val="00BB5B85"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BD09F5"/>
     <w:rsid w:val="00BD1174"/>
     <w:rsid w:val="00BD4CDC"/>
     <w:rsid w:val="00BE4146"/>
+    <w:rsid w:val="00BF39F4"/>
     <w:rsid w:val="00BF4469"/>
     <w:rsid w:val="00BF6FFC"/>
     <w:rsid w:val="00BF7082"/>
     <w:rsid w:val="00BF7D7B"/>
     <w:rsid w:val="00C03C9C"/>
     <w:rsid w:val="00C115A9"/>
     <w:rsid w:val="00C16D66"/>
     <w:rsid w:val="00C2438C"/>
     <w:rsid w:val="00C47E6F"/>
     <w:rsid w:val="00C61FBA"/>
     <w:rsid w:val="00C73C20"/>
     <w:rsid w:val="00C764C5"/>
     <w:rsid w:val="00C81384"/>
     <w:rsid w:val="00C83050"/>
     <w:rsid w:val="00C85042"/>
     <w:rsid w:val="00C95DC2"/>
     <w:rsid w:val="00CA0946"/>
     <w:rsid w:val="00CC1F31"/>
     <w:rsid w:val="00CC2274"/>
     <w:rsid w:val="00CC3D04"/>
     <w:rsid w:val="00CD54EA"/>
     <w:rsid w:val="00CE0373"/>
     <w:rsid w:val="00CF2916"/>
     <w:rsid w:val="00D05037"/>
     <w:rsid w:val="00D05A8E"/>
     <w:rsid w:val="00D12249"/>
     <w:rsid w:val="00D1661D"/>
     <w:rsid w:val="00D22BEF"/>
     <w:rsid w:val="00D237C3"/>
     <w:rsid w:val="00D2620D"/>
     <w:rsid w:val="00D36B01"/>
     <w:rsid w:val="00D37D8B"/>
     <w:rsid w:val="00D47740"/>
     <w:rsid w:val="00D54ED0"/>
     <w:rsid w:val="00D55B0D"/>
     <w:rsid w:val="00D56E65"/>
     <w:rsid w:val="00D62345"/>
     <w:rsid w:val="00D62BEE"/>
     <w:rsid w:val="00D641FC"/>
     <w:rsid w:val="00D714C7"/>
     <w:rsid w:val="00D90543"/>
     <w:rsid w:val="00DD335A"/>
     <w:rsid w:val="00DD53C8"/>
     <w:rsid w:val="00DD542D"/>
     <w:rsid w:val="00DD54D5"/>
     <w:rsid w:val="00DE02E2"/>
     <w:rsid w:val="00DE24CA"/>
     <w:rsid w:val="00DE4DBB"/>
+    <w:rsid w:val="00DF1BD1"/>
     <w:rsid w:val="00E11A08"/>
     <w:rsid w:val="00E127DE"/>
     <w:rsid w:val="00E1540B"/>
     <w:rsid w:val="00E21231"/>
     <w:rsid w:val="00E3000C"/>
     <w:rsid w:val="00E356FF"/>
     <w:rsid w:val="00E37F9B"/>
     <w:rsid w:val="00E4707F"/>
     <w:rsid w:val="00E54183"/>
     <w:rsid w:val="00E6209A"/>
     <w:rsid w:val="00E6308E"/>
     <w:rsid w:val="00E7000A"/>
     <w:rsid w:val="00E7688A"/>
     <w:rsid w:val="00EA2BA2"/>
     <w:rsid w:val="00EA38F2"/>
     <w:rsid w:val="00EB648A"/>
     <w:rsid w:val="00EC33AD"/>
     <w:rsid w:val="00EC6328"/>
     <w:rsid w:val="00ED0933"/>
     <w:rsid w:val="00ED2932"/>
     <w:rsid w:val="00EE5CEB"/>
     <w:rsid w:val="00EF4F48"/>
     <w:rsid w:val="00F14211"/>
     <w:rsid w:val="00F14D26"/>
     <w:rsid w:val="00F177B3"/>
     <w:rsid w:val="00F46984"/>
     <w:rsid w:val="00F46F9E"/>
     <w:rsid w:val="00F525D1"/>
     <w:rsid w:val="00F628DB"/>
     <w:rsid w:val="00F6330C"/>
+    <w:rsid w:val="00F652A6"/>
     <w:rsid w:val="00F670B8"/>
     <w:rsid w:val="00F6742A"/>
     <w:rsid w:val="00F75525"/>
     <w:rsid w:val="00F8146E"/>
     <w:rsid w:val="00F81731"/>
     <w:rsid w:val="00F817FA"/>
     <w:rsid w:val="00F81A07"/>
     <w:rsid w:val="00F82117"/>
     <w:rsid w:val="00F83240"/>
     <w:rsid w:val="00F851C6"/>
     <w:rsid w:val="00F86776"/>
     <w:rsid w:val="00F87C3E"/>
     <w:rsid w:val="00F963D9"/>
     <w:rsid w:val="00F973D4"/>
     <w:rsid w:val="00F9792E"/>
     <w:rsid w:val="00FA0374"/>
     <w:rsid w:val="00FA0CCC"/>
     <w:rsid w:val="00FA13E7"/>
     <w:rsid w:val="00FA2C8B"/>
     <w:rsid w:val="00FB13D0"/>
     <w:rsid w:val="00FC7B08"/>
     <w:rsid w:val="00FD1066"/>
     <w:rsid w:val="00FF0ECB"/>
     <w:rsid w:val="00FF5259"/>
     <w:rsid w:val="00FF56FA"/>
     <w:rsid w:val="00FF57A5"/>
     <w:rsid w:val="01A51D44"/>
     <w:rsid w:val="04A1CAB4"/>
     <w:rsid w:val="08B49988"/>
+    <w:rsid w:val="0ADEE8D6"/>
     <w:rsid w:val="0CB00D55"/>
     <w:rsid w:val="0DA23344"/>
     <w:rsid w:val="11837E78"/>
     <w:rsid w:val="12AFC558"/>
     <w:rsid w:val="13949DBE"/>
     <w:rsid w:val="149F3A1A"/>
     <w:rsid w:val="1BC3C370"/>
     <w:rsid w:val="1C0496AD"/>
     <w:rsid w:val="2852D2E3"/>
     <w:rsid w:val="2B4725D5"/>
+    <w:rsid w:val="2B98EF13"/>
     <w:rsid w:val="3089BA4A"/>
     <w:rsid w:val="343B6416"/>
     <w:rsid w:val="3AE49FF7"/>
     <w:rsid w:val="3AF8C7D7"/>
     <w:rsid w:val="3BE5BC7F"/>
     <w:rsid w:val="3CB15E5D"/>
+    <w:rsid w:val="3E75DBE1"/>
     <w:rsid w:val="3FB4992F"/>
     <w:rsid w:val="407BF618"/>
     <w:rsid w:val="40F173EA"/>
     <w:rsid w:val="41A30F81"/>
     <w:rsid w:val="41B5FD29"/>
     <w:rsid w:val="43003812"/>
     <w:rsid w:val="462C66B7"/>
     <w:rsid w:val="47988778"/>
     <w:rsid w:val="499227A0"/>
     <w:rsid w:val="543ABE40"/>
     <w:rsid w:val="54B82C57"/>
     <w:rsid w:val="552758CA"/>
     <w:rsid w:val="5EE91F5E"/>
     <w:rsid w:val="5F89FEC3"/>
     <w:rsid w:val="5F93FD49"/>
     <w:rsid w:val="616A9332"/>
+    <w:rsid w:val="661BC780"/>
     <w:rsid w:val="6A42FC43"/>
     <w:rsid w:val="6BC25387"/>
     <w:rsid w:val="6D11094D"/>
     <w:rsid w:val="6D4435E2"/>
     <w:rsid w:val="6F184700"/>
     <w:rsid w:val="70D98CA9"/>
     <w:rsid w:val="725A63A9"/>
     <w:rsid w:val="74BF61F7"/>
     <w:rsid w:val="769FC3A5"/>
     <w:rsid w:val="77F702B9"/>
     <w:rsid w:val="7F96257D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4D02C40D"/>
   <w14:defaultImageDpi w14:val="330"/>
-  <w15:docId w15:val="{3CF524CE-D9A3-4461-B10A-20AB0F326BF4}"/>
+  <w15:docId w15:val="{89424439-1ED0-44B3-928B-481ACB16AA63}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7094,51 +7448,51 @@
     <w:qFormat/>
     <w:rsid w:val="002D7A80"/>
     <w:pPr>
       <w:spacing w:before="60" w:line="260" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00946525"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="5"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="002776"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00451633"/>
     <w:pPr>
       <w:keepNext/>
@@ -7789,51 +8143,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1994134921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/2848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/3075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8133,63 +8487,65 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="dc7576f134f5edc9c9877f87eb8e2e35">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c553584e1d6bdb3cc123926d269e1c79" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2905c737a2e6bdd9504bcd2b2b82b54" ns2:_="" ns3:_="">
     <xsd:import namespace="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -8350,169 +8706,170 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9788433e-09c9-45d6-b37e-647a3dcd40bc">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A84572-F14B-4CE3-9C7E-D091934F2B03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D8E092-8A2A-448E-A932-B38C293C99FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74C3D8D2-814B-44F8-9D48-3F2D094B2140}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C461A59-F535-4823-876E-286FEC5A8A24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25C3D94F-BD8C-4E08-A68E-D646CA174456}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D8E092-8A2A-448E-A932-B38C293C99FB}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A84572-F14B-4CE3-9C7E-D091934F2B03}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1951</Words>
-  <Characters>10732</Characters>
+  <Words>1894</Words>
+  <Characters>11595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>297</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12658</CharactersWithSpaces>
+  <CharactersWithSpaces>13360</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sjabloon brochure</dc:title>
   <dc:subject/>
   <dc:creator>Roex, Michele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>True</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>19800</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Versienummer">
     <vt:lpwstr>Juli 2023</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Programma">
     <vt:lpwstr>;#ONDZ;#</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Type Document">
     <vt:lpwstr>Doc. indiening</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="docLang">
+    <vt:lpwstr>nl</vt:lpwstr>
+  </property>
 </Properties>
 </file>