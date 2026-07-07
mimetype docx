--- v1 (2026-03-24)
+++ v2 (2026-07-07)
@@ -22,93 +22,93 @@
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E2857F2" w14:textId="06664C2A" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00EA0B52" w:rsidP="00BB40E2">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84980A" wp14:editId="527A593B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D84980A" wp14:editId="527A593B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7559400" cy="10684800"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559400" cy="10684800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="59152FB3" w14:textId="77777777" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00C764C5" w:rsidP="00BB40E2">
       <w:pPr>
         <w:sectPr w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidSect="00D6615F">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="284"/>
@@ -153,144 +153,196 @@
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
                             <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="64F27B27" w14:textId="1C24F321" w:rsidR="002E2ECA" w:rsidRPr="00203574" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
+                          <w:p w14:paraId="64F27B27" w14:textId="75C5F21D" w:rsidR="002E2ECA" w:rsidRPr="00203574" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Aanvraagdocument </w:t>
                             </w:r>
                             <w:r w:rsidR="002E2ECA">
-                              <w:t>Onderzoeksproject</w:t>
+                              <w:t>Onderzoeks</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0058076E">
+                              <w:t xml:space="preserve">- </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F150E5">
+                              <w:t>(</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0058076E">
+                              <w:t xml:space="preserve">of </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="0058076E">
+                              <w:t>ontwikkelings</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="00F150E5">
+                              <w:t>)</w:t>
+                            </w:r>
+                            <w:r w:rsidR="002E2ECA">
+                              <w:t>project</w:t>
                             </w:r>
                             <w:r w:rsidR="007E5F55">
                               <w:t xml:space="preserve">, gedeelte </w:t>
                             </w:r>
                             <w:r w:rsidR="0013421B">
                               <w:t>impact</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="558D355C" w14:textId="3016D687" w:rsidR="0022461D" w:rsidRDefault="00FE28DC" w:rsidP="004C59B1">
+                          <w:p w14:paraId="558D355C" w14:textId="49CD0C59" w:rsidR="0022461D" w:rsidRDefault="00FE28DC" w:rsidP="004C59B1">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Versie</w:t>
                             </w:r>
                             <w:r w:rsidR="0022461D">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00416AE9">
-                              <w:t>JANUARI 2026</w:t>
+                              <w:t>J</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D00EF0">
+                              <w:t>ULI</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00416AE9">
+                              <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="004C59B1">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7D500B60" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Tekstvak 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Title: Titel van het document - Description: Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:52.3pt;margin-top:376.35pt;width:486pt;height:279pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp560/YQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xX282oU2QtMgwo&#10;2mLp0LMiS4kxWdQkJnb260vJTpp1u3TYxab4Evnxoy6v2tqwnfKhAlvw0WDImbISysquC/79cfHh&#10;I2cBhS2FAasKvleBX83ev7tsXK7GsAFTKs8oiQ154wq+QXR5lgW5UbUIA3DKklGDrwXS0a+z0ouG&#10;stcmGw+H51kDvnQepAqBtDedkc9Sfq2VxHutg0JmCk61Yfr69F3Fbza7FPnaC7epZF+G+IcqalFZ&#10;uvSY6kagYFtf/ZGqrqSHABoHEuoMtK6kSj1QN6Phq26WG+FU6oXACe4IU/h/aeXdbukePMP2M7Q0&#10;wAhI40IeSBn7abWv458qZWQnCPdH2FSLTJLyfHQxpllwJsk2OZtOJnSgPNlLuPMBvyioWRQK7mku&#10;CS6xuw3YuR5c4m0WFpUxaTbG/qagnJ1GpeH20S8VJwn3RsUoY78pzaoyFR4ViVbq2ni2E0QIIaWy&#10;mHpOeck7emm6+y2BvX8M7ap6S/AxIt0MFo/BdWXBJ5RelV3+OJSsO3+C+qTvKGK7avtJrqDc04A9&#10;dNwPTi4qGsKtCPggPJGdBkcLjPf00QaagkMvcbYB/+tv+uhPHCQrZw0tT8HDz63wijPz1RI7P42m&#10;07ht6TA9uxjTwZ9aVqcWu62vgcYxoqfCySRGfzQHUXuon2jP5/FWMgkr6e6C40G8xm6l6Z2Qaj5P&#10;TrRfTuCtXToZU0d4I8Ue2yfhXc9DJArfwWHNRP6Kjp1vjLQw3yLoKnE1Atyh2gNPu5nY3r8jcflP&#10;z8nr5bWbPQMAAP//AwBQSwMEFAAGAAgAAAAhALvx7GnfAAAADQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FPwzAMhe9I/IfISNxYwtjarTSdEIgraBtM2i1rvLaicaomW8u/xzux23v20/PnfDW6Vpyx&#10;D40nDY8TBQKp9LahSsPX9v1hASJEQ9a0nlDDLwZYFbc3ucmsH2iN502sBJdQyIyGOsYukzKUNToT&#10;Jr5D4t3R985Etn0lbW8GLnetnCqVSGca4gu16fC1xvJnc3Iavj+O+91MfVZvbt4NflSS3FJqfX83&#10;vjyDiDjG/zBc8BkdCmY6+BPZIFr2apZwVEM6n6YgLgmVJjw6sHpiDbLI5fUXxR8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAKeetP2ECAAA1BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAu/Hsad8AAAANAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="64F27B27" w14:textId="1C24F321" w:rsidR="002E2ECA" w:rsidRPr="00203574" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
+                    <w:p w14:paraId="64F27B27" w14:textId="75C5F21D" w:rsidR="002E2ECA" w:rsidRPr="00203574" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Aanvraagdocument </w:t>
                       </w:r>
                       <w:r w:rsidR="002E2ECA">
-                        <w:t>Onderzoeksproject</w:t>
+                        <w:t>Onderzoeks</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0058076E">
+                        <w:t xml:space="preserve">- </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F150E5">
+                        <w:t>(</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0058076E">
+                        <w:t xml:space="preserve">of </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="0058076E">
+                        <w:t>ontwikkelings</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="00F150E5">
+                        <w:t>)</w:t>
+                      </w:r>
+                      <w:r w:rsidR="002E2ECA">
+                        <w:t>project</w:t>
                       </w:r>
                       <w:r w:rsidR="007E5F55">
                         <w:t xml:space="preserve">, gedeelte </w:t>
                       </w:r>
                       <w:r w:rsidR="0013421B">
                         <w:t>impact</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="558D355C" w14:textId="3016D687" w:rsidR="0022461D" w:rsidRDefault="00FE28DC" w:rsidP="004C59B1">
+                    <w:p w14:paraId="558D355C" w14:textId="49CD0C59" w:rsidR="0022461D" w:rsidRDefault="00FE28DC" w:rsidP="004C59B1">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Versie</w:t>
                       </w:r>
                       <w:r w:rsidR="0022461D">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00416AE9">
-                        <w:t>JANUARI 2026</w:t>
+                        <w:t>J</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D00EF0">
+                        <w:t>ULI</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00416AE9">
+                        <w:t xml:space="preserve"> 2026</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="672A6659" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="004C59B1">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D6CCB5" w14:textId="77777777" w:rsidR="009D76FC" w:rsidRPr="00BB5B1E" w:rsidRDefault="00AE7CB7" w:rsidP="00834AD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5B1E">
         <w:rPr>
@@ -1551,68 +1603,68 @@
     </w:p>
     <w:p w14:paraId="43B17DF8" w14:textId="739EDDA8" w:rsidR="644058C7" w:rsidRDefault="01BB22F9" w:rsidP="00E920C2">
       <w:pPr>
         <w:spacing w:after="220"/>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>***Enkel in te vullen indien er in het verleden reeds projecten gesteund werden met groei in arbeidsproductiviteit als toegevoegde waarde voor Vlaanderen. Arbeidsproductiviteit = Bruto Toegevoegde Waarde / aantal VTE. Voor de definitie van Bruto Toegevoegde Waarde wordt verwezen naar het Toelichtingsdocument. Voor het aantal VTE komen geen freelancers in aanmerking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B30D46F" w14:textId="77777777" w:rsidR="00AE7CB7" w:rsidRDefault="00AE7CB7" w:rsidP="00AE7CB7"/>
     <w:p w14:paraId="0590C468" w14:textId="0FE53598" w:rsidR="003775B0" w:rsidRDefault="0094679E" w:rsidP="004E6575">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430771FF" w14:textId="77777777" w:rsidR="0006115E" w:rsidRDefault="003A03F6" w:rsidP="009D76FC">
+    <w:p w14:paraId="430771FF" w14:textId="56225F5A" w:rsidR="0006115E" w:rsidRDefault="003A03F6" w:rsidP="009D76FC">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In deze rubriek vragen we hoe de realisatie </w:t>
       </w:r>
       <w:r w:rsidR="00A1358B">
         <w:t xml:space="preserve">van </w:t>
       </w:r>
       <w:r w:rsidR="0077576A">
         <w:t xml:space="preserve">dit </w:t>
       </w:r>
-      <w:r w:rsidR="003B13EF">
-        <w:t>onderzoeks</w:t>
+      <w:r w:rsidR="004018A8">
+        <w:t>project</w:t>
       </w:r>
       <w:r w:rsidR="0077576A">
-        <w:t xml:space="preserve">project waarde zal creëren voor </w:t>
+        <w:t xml:space="preserve"> waarde zal creëren voor </w:t>
       </w:r>
       <w:r w:rsidR="00A60F35">
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="0077576A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F46F9E">
         <w:t>bedrijf</w:t>
       </w:r>
       <w:r w:rsidR="00A60F35">
         <w:t>spartners</w:t>
       </w:r>
       <w:r w:rsidR="00F46F9E">
         <w:t xml:space="preserve"> en voor Vlaanderen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C23ACEF" w14:textId="77777777" w:rsidR="00AD037A" w:rsidRDefault="00AD037A" w:rsidP="00AD037A">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
@@ -1724,80 +1776,80 @@
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">.1 </w:t>
       </w:r>
       <w:r w:rsidR="003E1F04" w:rsidRPr="00871CAB">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Strategisch belang </w:t>
       </w:r>
       <w:r w:rsidR="00B35A17" w:rsidRPr="00871CAB">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">van het </w:t>
       </w:r>
       <w:r w:rsidR="003E1F04" w:rsidRPr="00871CAB">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>project voor de onderneming</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="70CE1F0D" w14:textId="3D379EC7" w:rsidR="003E1F04" w:rsidRPr="008A71C8" w:rsidRDefault="003E1F04" w:rsidP="003E1F04">
+    <w:p w14:paraId="70CE1F0D" w14:textId="41566EC2" w:rsidR="003E1F04" w:rsidRPr="008A71C8" w:rsidRDefault="003E1F04" w:rsidP="003E1F04">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Geef het ruimer strategisch belang van het </w:t>
       </w:r>
-      <w:r w:rsidR="00FB13D0" w:rsidRPr="008A71C8">
+      <w:r w:rsidR="004018A8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>onderzoeks</w:t>
+        <w:t>project</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">project voor </w:t>
+        <w:t xml:space="preserve"> voor </w:t>
       </w:r>
       <w:r w:rsidR="00A60F35" w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>de onderneming</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00975014" w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>aan</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
@@ -1810,198 +1862,224 @@
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">in grote lijnen </w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">de positie van de onderneming op dit terrein ten opzichte van andere ondernemingen en kennisspelers.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE91243" w14:textId="77777777" w:rsidR="008954E7" w:rsidRDefault="008954E7" w:rsidP="00A1434D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2546BE96" w14:textId="0C220366" w:rsidR="00A1434D" w:rsidRPr="008A71C8" w:rsidRDefault="00A1434D" w:rsidP="00A1434D">
+    <w:p w14:paraId="2546BE96" w14:textId="651E4D1E" w:rsidR="00A1434D" w:rsidRPr="008A71C8" w:rsidRDefault="00A1434D" w:rsidP="00A1434D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschrijf </w:t>
       </w:r>
       <w:r w:rsidR="00975014" w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">en onderbouw </w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">hoe het </w:t>
       </w:r>
-      <w:r w:rsidR="00FB13D0" w:rsidRPr="008A71C8">
+      <w:r w:rsidR="004018A8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>onderzoeks</w:t>
+        <w:t>project</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">project voor de onderneming een verschil kan betekenen en onderbouw dit. Positioneer het </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FB13D0" w:rsidRPr="008A71C8">
+        <w:t xml:space="preserve"> voor de onderneming een verschil kan betekenen en onderbouw dit. Positioneer het </w:t>
+      </w:r>
+      <w:r w:rsidR="004018A8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>onderzoeks</w:t>
+        <w:t>project</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">project </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B35A17">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0019063F" w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>indien nodig</w:t>
       </w:r>
       <w:r w:rsidR="00B35A17">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in een ruimere industriële O&amp;O/innovatiestrategie. </w:t>
+        <w:t xml:space="preserve"> in een ruimere industriële O&amp;O</w:t>
+      </w:r>
+      <w:r w:rsidR="00D216DB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A71C8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/innovatiestrategie. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EB378F" w14:textId="77777777" w:rsidR="00B729F1" w:rsidRPr="008A71C8" w:rsidRDefault="00B729F1" w:rsidP="003E1F04">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00DCC37C" w14:textId="563F9B61" w:rsidR="003E1F04" w:rsidRPr="00871CAB" w:rsidRDefault="005D0D37" w:rsidP="00834AD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00871CAB">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00451633" w:rsidRPr="00871CAB">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">.2 </w:t>
       </w:r>
       <w:r w:rsidR="7A6B741D" w:rsidRPr="00871CAB">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Meerwaarde van de projectresultaten voor de onderneming</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF65208" w14:textId="266D5504" w:rsidR="00EE5CEB" w:rsidRPr="00F454AA" w:rsidRDefault="00FB13D0" w:rsidP="644058C7">
+    <w:p w14:paraId="5CF65208" w14:textId="568153D6" w:rsidR="00EE5CEB" w:rsidRPr="00F454AA" w:rsidRDefault="00FB13D0" w:rsidP="644058C7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="220"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="644058C7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Verduidelijk hoe de beoogde kennisopbouw </w:t>
       </w:r>
       <w:r w:rsidR="0019063F" w:rsidRPr="644058C7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">binnen dit onderzoeksproject </w:t>
+        <w:t xml:space="preserve">binnen dit </w:t>
+      </w:r>
+      <w:r w:rsidR="004018A8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="0019063F" w:rsidRPr="644058C7">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="644058C7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>op (langere) termijn kan omgezet worden in concrete innovaties/resultaten</w:t>
       </w:r>
       <w:r w:rsidR="0019063F" w:rsidRPr="644058C7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="644058C7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> die een duidelijk competitief voo</w:t>
       </w:r>
       <w:r w:rsidR="00B6493D" w:rsidRPr="644058C7">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t>rdeel opleveren voor de onderneming.</w:t>
       </w:r>
@@ -2510,108 +2588,100 @@
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="3A683A70" w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>n deze paragraaf wordt</w:t>
       </w:r>
       <w:r w:rsidR="3A683A70" w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> een gekwantificeerde onderbouwing van de totaal verwachte economische impact in Vlaanderen gevraagd, gebaseerd op ofwel de verwachte tewerkstelling en investeringen in Vlaanderen </w:t>
-[...8 lines deleted...]
-        <w:t>ofwel de verwachte groei in arbeidsproductiviteit in Vlaanderen gedurende de valorisatieperiode. Deze</w:t>
+        <w:t xml:space="preserve"> een gekwantificeerde onderbouwing van de totaal verwachte economische impact in Vlaanderen gevraagd, gebaseerd op ofwel de verwachte tewerkstelling en investeringen in Vlaanderen ofwel de verwachte groei in arbeidsproductiviteit in Vlaanderen gedurende de valorisatieperiode. Deze</w:t>
       </w:r>
       <w:r w:rsidR="3A683A70" w:rsidRPr="009503F2">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> twee opties</w:t>
       </w:r>
       <w:r w:rsidR="3A683A70" w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> kunnen niet gecombineerd worden</w:t>
       </w:r>
       <w:r w:rsidR="00A06C16">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="567A3346" w14:textId="77777777" w:rsidR="009454DB" w:rsidRDefault="009454DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E88FE41" w14:textId="48F7EC7A" w:rsidR="00E32F46" w:rsidRDefault="00A1285D" w:rsidP="00E408A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Opti</w:t>
       </w:r>
       <w:r w:rsidR="00FF16C9">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">e 1 - </w:t>
       </w:r>
       <w:r w:rsidR="00E32F46" w:rsidRPr="000D649B">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">Toegevoegde waarde voor Vlaanderen </w:t>
       </w:r>
       <w:r w:rsidR="00522120" w:rsidRPr="000D649B">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
       <w:r w:rsidR="00A52284" w:rsidRPr="000D649B">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> basis van</w:t>
@@ -2747,70 +2817,60 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D649B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>De impact voor Vlaanderen</w:t>
       </w:r>
       <w:r w:rsidRPr="000D649B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan het best aangetoond worden in tabelvorm, waarvan </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Impact_voor_Vlaanderen" w:history="1">
+        <w:r w:rsidRPr="000D649B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="nl"/>
+          </w:rPr>
+          <w:t>achteraan in dit aanvraagdocument voor elke optie een mogelijke tabelopbouw</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000D649B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> gegeven wordt.</w:t>
       </w:r>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C94254" w14:textId="5B0916F3" w:rsidR="3A683A70" w:rsidRDefault="3A683A70">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E7EA9C8" w14:textId="77777777" w:rsidR="005E0155" w:rsidRDefault="3A683A70">
       <w:pPr>
@@ -3138,69 +3198,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> lijst van domeinen waar een potentiële maatschappelijke baat kan behaald worden</w:t>
       </w:r>
       <w:r w:rsidR="00FD4032">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Geef aan in welk domein jou</w:t>
       </w:r>
       <w:r w:rsidR="002F4050">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00FD4032">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> project zich situeert, en onderbouw waarom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2E32B0" w14:textId="237B9A42" w:rsidR="003E1F04" w:rsidRDefault="7D7CD1AF" w:rsidP="00C256D7">
+    <w:p w14:paraId="5E2E32B0" w14:textId="79C9CA2F" w:rsidR="003E1F04" w:rsidRDefault="7D7CD1AF" w:rsidP="00C256D7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="220" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4032">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Maak </w:t>
       </w:r>
       <w:r w:rsidR="00A723D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">facultatief </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4032">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">een inschatting/raming van de </w:t>
       </w:r>
       <w:r w:rsidRPr="0037235B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">potentiële </w:t>
@@ -3227,83 +3286,128 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">netto winst </w:t>
       </w:r>
       <w:r w:rsidR="00FD4032" w:rsidRPr="001D6204">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>(gespaarde kosten en/of behaalde winsten</w:t>
       </w:r>
       <w:r w:rsidR="00FD4032" w:rsidRPr="002B3E30">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C84AC5" w:rsidRPr="002B3E30">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en, specifieer- indien van toepassing-wat dit betekent voor het Vlaams ecosysteem.</w:t>
+        <w:t xml:space="preserve"> en, specifi</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2FCC">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84AC5" w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>eer</w:t>
+      </w:r>
+      <w:r w:rsidR="002B326B">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84AC5" w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>- indien van toepassing-</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2FCC">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C84AC5" w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>wat dit betekent voor het Vlaams ecosysteem.</w:t>
       </w:r>
       <w:r w:rsidR="002B3E30">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Naast de directe winsten of besparingen zoals eerder beschreven bij de economische impact, kunnen dit winsten of besparingen zijn op vlak van milieu, mobiliteit, ziekteverzuim, enz.</w:t>
       </w:r>
       <w:r w:rsidR="002F4050">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008A71C8">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> die impact hebben op een brede doelgroep van stakeholders in Vlaanderen (ondernemingen, sociale sector, overheid of burgers).  </w:t>
+        <w:t xml:space="preserve"> die impact hebben </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A71C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">op een brede doelgroep van stakeholders in Vlaanderen (ondernemingen, sociale sector, overheid of burgers).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC8133C" w14:textId="78420F16" w:rsidR="003E1F04" w:rsidRPr="009213A1" w:rsidRDefault="7D7CD1AF" w:rsidP="6D94E32B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C256D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien je project geen specifieke maatschappelijke </w:t>
       </w:r>
       <w:r w:rsidR="00993E2B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>impact</w:t>
@@ -3499,51 +3603,51 @@
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00451633" w:rsidRPr="49C22F94">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E1F04" w:rsidRPr="49C22F94">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E1F04" w:rsidRPr="49C22F94">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>valorisatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="3D49F5EF" w14:textId="2AF21065" w:rsidR="009D79B3" w:rsidRDefault="003E1F04" w:rsidP="009D79B3">
+    <w:p w14:paraId="3D49F5EF" w14:textId="776CD834" w:rsidR="009D79B3" w:rsidRDefault="003E1F04" w:rsidP="009D79B3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>Bespreek de sterke en zwakke punten</w:t>
       </w:r>
       <w:r w:rsidR="00F82117" w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de aanvragende onderneming(en)</w:t>
       </w:r>
       <w:r w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F82117" w:rsidRPr="4E38CB09">
         <w:rPr>
@@ -3571,61 +3675,61 @@
       </w:r>
       <w:r w:rsidR="00F82117" w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">als </w:t>
       </w:r>
       <w:r w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>bedreigingen</w:t>
       </w:r>
       <w:r w:rsidR="00F82117" w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> met betrekking tot de valorisatie van het </w:t>
       </w:r>
-      <w:r w:rsidR="00B6493D" w:rsidRPr="4E38CB09">
+      <w:r w:rsidR="004018A8">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>onderzoeks</w:t>
+        <w:t>project</w:t>
       </w:r>
       <w:r w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">project, en desgevallend verwante projecten. Geef ook </w:t>
+        <w:t xml:space="preserve">, en desgevallend verwante projecten. Geef ook </w:t>
       </w:r>
       <w:r w:rsidR="00EE5CEB" w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>aan hoe je</w:t>
       </w:r>
       <w:r w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> daarop zal inspelen</w:t>
       </w:r>
       <w:r w:rsidR="00EE5CEB" w:rsidRPr="4E38CB09">
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77E8E237" w14:textId="77777777" w:rsidR="009D79B3" w:rsidRPr="009D79B3" w:rsidRDefault="009D79B3" w:rsidP="009D79B3">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
@@ -3709,146 +3813,138 @@
       <w:r w:rsidR="0019063F">
         <w:t xml:space="preserve">laad je op </w:t>
       </w:r>
       <w:r w:rsidR="008A0656">
         <w:t>als</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> een apart document</w:t>
       </w:r>
       <w:r w:rsidR="008A0656">
         <w:t xml:space="preserve"> (bijlage)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357DBADF" w14:textId="77777777" w:rsidR="009D79B3" w:rsidRDefault="009D79B3" w:rsidP="00BB40E2"/>
     <w:p w14:paraId="0B7F4BE8" w14:textId="77777777" w:rsidR="009F4054" w:rsidRPr="00E21231" w:rsidRDefault="009F4054" w:rsidP="004E6575">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Belang van de steun</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1484D5" w14:textId="6A914D3C" w:rsidR="009F4054" w:rsidRDefault="009F4054" w:rsidP="0027593F">
+    <w:p w14:paraId="1D1484D5" w14:textId="61C0BE5B" w:rsidR="009F4054" w:rsidRDefault="009F4054" w:rsidP="0027593F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Waarom is Vlaamse steun belangrijk voor je </w:t>
       </w:r>
-      <w:r w:rsidR="0027593F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00262562">
+      <w:r w:rsidR="004018A8">
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="0027593F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F146B4">
         <w:t xml:space="preserve">Onderbouw waarom </w:t>
       </w:r>
       <w:r>
-        <w:t>dit onderzoeksproject</w:t>
+        <w:t xml:space="preserve">dit </w:t>
+      </w:r>
+      <w:r w:rsidR="004018A8">
+        <w:t>project</w:t>
       </w:r>
       <w:r w:rsidRPr="00F146B4">
         <w:t xml:space="preserve"> bedrijfsmatig moeilijk, niet of in mindere mate realiseerbaar is zonder financiële ondersteuning van VLAIO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F684E86" w14:textId="77777777" w:rsidR="009D79B3" w:rsidRDefault="009D79B3" w:rsidP="0027593F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="589B0D46" w14:textId="3FCEF084" w:rsidR="00A67E56" w:rsidRDefault="00A67E56" w:rsidP="004E6575">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Project met</w:t>
       </w:r>
       <w:r w:rsidR="00D65F91">
         <w:t xml:space="preserve"> mogelijke militaire affiniteit (</w:t>
       </w:r>
       <w:r w:rsidR="002F4050">
         <w:t>indien</w:t>
       </w:r>
       <w:r w:rsidR="00D65F91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>van toepassing)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A9B0B6" w14:textId="47E02641" w:rsidR="00A67E56" w:rsidRDefault="00596DA3" w:rsidP="00F879DB">
+    <w:p w14:paraId="2EACF1E2" w14:textId="33FC1EC2" w:rsidR="00A67E56" w:rsidRDefault="00A67E56" w:rsidP="00F879DB"/>
+    <w:p w14:paraId="327BA847" w14:textId="2D59683E" w:rsidR="004A4CFE" w:rsidRDefault="004A4CFE" w:rsidP="00F879DB">
+      <w:r w:rsidRPr="004A4CFE">
+        <w:t>Meer informatie over de indiening van projecten met mogelijke militaire affiniteit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vind je </w:t>
+      </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00F737CD">
+        <w:r w:rsidR="005B3FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>Meer info</w:t>
+          <w:t>hier (voor een onderzoeksproject)</w:t>
         </w:r>
-        <w:r w:rsidR="002F4050" w:rsidRPr="00F737CD">
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="005B3FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
-          <w:t>rmatie</w:t>
-[...20 lines deleted...]
-          <w:t>, vind je hier</w:t>
+          <w:t>hier (voor een ontwikkelingsproject)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0C4F9CBA" w14:textId="77777777" w:rsidR="004A4CFE" w:rsidRDefault="004A4CFE" w:rsidP="00F879DB"/>
     <w:p w14:paraId="41F627F8" w14:textId="77777777" w:rsidR="00D65F91" w:rsidRDefault="00D65F91">
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Als deze paragraaf voor uw project niet van toepassing is, mag deze gewist worden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549F30C4" w14:textId="77777777" w:rsidR="00025C7F" w:rsidRPr="00D65F91" w:rsidRDefault="00D65F91" w:rsidP="00DF2388">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Betreft het wel een project met </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F91">
@@ -3916,51 +4012,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00025C7F" w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lijst de nieuwe ontwikkeling valt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44EAFD9C" w14:textId="77777777" w:rsidR="00D65F91" w:rsidRDefault="00D65F91" w:rsidP="00DF2388">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0E58E1" w14:textId="40E09009" w:rsidR="00025C7F" w:rsidRPr="00A8045C" w:rsidRDefault="00025C7F" w:rsidP="00DF2388">
+    <w:p w14:paraId="7E0E58E1" w14:textId="0519F488" w:rsidR="00025C7F" w:rsidRPr="00A8045C" w:rsidRDefault="00025C7F" w:rsidP="00DF2388">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien het project </w:t>
       </w:r>
       <w:r w:rsidR="0029301A" w:rsidRPr="0029301A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tot doel heeft producten of systemen te realiseren zoals beschreven in</w:t>
       </w:r>
       <w:r w:rsidR="0029301A">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -4024,230 +4120,189 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>business case</w:t>
       </w:r>
       <w:r w:rsidR="00A00F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> v</w:t>
       </w:r>
       <w:r w:rsidR="000D166B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">an je project </w:t>
       </w:r>
       <w:r w:rsidR="00555E54">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00745D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029301A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>zie 1.2 V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00555E54">
+        <w:t xml:space="preserve">duidelijk </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00F3A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">erwachte valorisatiemogelijkheden) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0029301A">
+        <w:t xml:space="preserve">aan te geven </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1A66">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">duidelijk </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A00F3A">
+        <w:t xml:space="preserve">en te onderbouwen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">aan te geven </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B1A66">
+        <w:t xml:space="preserve">wat de te verwachten omzet zal zijn in </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">en te onderbouwen </w:t>
+        <w:t>respectievelijk</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">wat de te verwachten omzet zal zijn in </w:t>
+        <w:t xml:space="preserve"> civiele en militaire toepassingsgebieden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>respectievelijk</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A8045C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B94D5A5" w14:textId="77777777" w:rsidR="00D65F91" w:rsidRDefault="00D65F91" w:rsidP="00DF2388">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> civiele en militaire toepassingsgebieden.</w:t>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AFE105" w14:textId="5C464B89" w:rsidR="00FA2D74" w:rsidRPr="00E61454" w:rsidRDefault="00FA2D74" w:rsidP="00FA2D74">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61454">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situeert het project zich onder een rubriek van de militaire lijst, of onder die van de Dual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E61454">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E61454">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lijst én de business case geeft duidelijk aan dat de toepassing in hoofdzaak militair is, wordt het dossier voor advies voorgelegd</w:t>
+      </w:r>
+      <w:r w:rsidR="00455585">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...89 lines deleted...]
-      <w:r w:rsidR="00BA5476" w:rsidRPr="00BA5476">
+      <w:r w:rsidR="00455585" w:rsidRPr="00FA2D74">
+        <w:t xml:space="preserve">aan het Ethisch en Strategisch Adviescomité. </w:t>
+      </w:r>
+      <w:r w:rsidR="00455585" w:rsidRPr="00FA2D74">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">In dat geval zal tijdens de evaluatieprocedure gevraagd worden om een </w:t>
       </w:r>
-      <w:r w:rsidR="00BA5476" w:rsidRPr="00BA5476">
+      <w:r w:rsidR="00455585" w:rsidRPr="00FA2D74">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>zelfevaluatie</w:t>
       </w:r>
-      <w:r w:rsidR="00BA5476" w:rsidRPr="00BA5476">
+      <w:r w:rsidR="00455585" w:rsidRPr="00FA2D74">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> te doen.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> te doen</w:t>
+      </w:r>
+      <w:r w:rsidR="00455585">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B73A0C" w14:textId="61EB717E" w:rsidR="00BA5476" w:rsidRPr="00BA5476" w:rsidRDefault="00BA5476" w:rsidP="00F879DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:u w:color="000000"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3DEEC669" w14:textId="77777777" w:rsidR="00F11688" w:rsidRDefault="00F11688" w:rsidP="00BA5476">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="150D57BB" w14:textId="4F12310C" w:rsidR="00892C67" w:rsidRDefault="004C5009" w:rsidP="004E6575">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Impact_voor_Vlaanderen"/>
       <w:bookmarkStart w:id="5" w:name="_Tabel_toegevoegde_economische"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Tabel toegevoegde economisch</w:t>
       </w:r>
       <w:r w:rsidR="004E6575">
         <w:t xml:space="preserve">e waarde </w:t>
       </w:r>
       <w:r w:rsidR="00BA4A35">
@@ -6035,64 +6090,78 @@
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66A028D2" w14:textId="77777777" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="008D6F31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294AEB37" w14:textId="700CB088" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="00945F73">
+    <w:p w14:paraId="294AEB37" w14:textId="206DD919" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="00945F73">
       <w:pPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t>Merk op dat de omzetstijging die dankzij het project kan gerealiseerd worden geen deel uitmaakt van de hefboomberekening. De input voor de hefboomberekening bestaat enkel uit loonkost en investeringen zoals berekend is bovenstaande tabel.</w:t>
+        <w:t>Merk op dat de omzetstijging die dankzij het project kan gerealiseerd worden geen deel uitmaakt van de hefboomberekening. De input voor de hefboomberekening bestaat enkel uit loonkost en investeringen zoals berekend i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50841">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F7A9C1E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bovenstaande tabel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2E582D" w14:textId="77777777" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="008D6F31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF97CDC" w14:textId="41F448DC" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="00E408A2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
@@ -6270,83 +6339,81 @@
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> Vlaanderen</w:t>
         </w:r>
         <w:r w:rsidR="00515641" w:rsidRPr="00C66B48">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> – economische impact</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00525DDA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155F7516" w14:textId="77777777" w:rsidR="008D6F31" w:rsidRPr="009D73F8" w:rsidRDefault="008D6F31" w:rsidP="00263ABF">
+    <w:p w14:paraId="155F7516" w14:textId="312E6442" w:rsidR="008D6F31" w:rsidRPr="009D73F8" w:rsidRDefault="008D6F31" w:rsidP="00263ABF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">een afname in de bedrijfskosten: het kan bv. zijn dat er dankzij het project minder grondstoffen nodig zijn voor de productie, dat er minder operationele </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>een afname in de bedrijfskosten: het kan bv. zijn dat er dankzij het project minder grondstoffen nodig zijn voor de productie, dat er minder operationele onderaannemingskosten nodig zullen zijn, dat er dankzij het project minder energie of water zal verbruikt worden, dat er minder (externe) IT</w:t>
+      </w:r>
+      <w:r w:rsidR="001808DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>onderaannemingskosten</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> nodig zullen zijn, dat er dankzij het project minder energie of water zal verbruikt worden, dat er minder (externe) IT kosten zullen zijn, dat het project leidt tot een voorspelbaar en efficiënter voorraadbeheer, etc. </w:t>
+        <w:t xml:space="preserve">kosten zullen zijn, dat het project leidt tot een voorspelbaar en efficiënter voorraadbeheer, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="330B2752" w14:textId="77777777" w:rsidR="00BD508A" w:rsidRPr="00BD508A" w:rsidRDefault="00BD508A" w:rsidP="00BD508A">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A1B8B30" w14:textId="77777777" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="008D6F31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8756,596 +8823,86 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="178A0013" w14:textId="77777777" w:rsidR="008D6F31" w:rsidRPr="00E920C2" w:rsidRDefault="008D6F31" w:rsidP="00162404">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E920C2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6218C" w14:paraId="7320B683" w14:textId="77777777" w:rsidTr="00E920C2">
-[...514 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="10082872" w14:textId="1869BCDE" w:rsidR="008D6F31" w:rsidRDefault="008D6F31" w:rsidP="008D6F31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FFE64D" w14:textId="779F9832" w:rsidR="0096215D" w:rsidRPr="00DE2C99" w:rsidRDefault="00A5129A" w:rsidP="00DE2C99">
+    <w:p w14:paraId="18FFE64D" w14:textId="322112C7" w:rsidR="0096215D" w:rsidRPr="00DE2C99" w:rsidRDefault="00915F8F" w:rsidP="00DE2C99">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Tabel_ter_ondersteuning"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conceptueel voorbeeld van </w:t>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5129A">
+        <w:rPr>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorbeeld van </w:t>
       </w:r>
       <w:r w:rsidR="00A60E18">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>een t</w:t>
       </w:r>
       <w:r w:rsidR="0096155B">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">abel </w:t>
       </w:r>
       <w:r w:rsidR="0096215D">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">ter ondersteuning van de businesscase </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9629" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -10565,103 +10122,103 @@
             </w:pPr>
             <w:r w:rsidRPr="00E920C2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5E3EA054" w14:textId="77923719" w:rsidR="00335B82" w:rsidRPr="00E920C2" w:rsidRDefault="00335B82" w:rsidP="008D6F31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Start</w:t>
       </w:r>
       <w:r w:rsidR="00A45AE3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij het einde van het project (kolom 1) tot 5 jaar na het einde van het project. Deze tabel dient het verwachte groeiverhaal van het project weer te geven. Vergeet niet in de tekst </w:t>
       </w:r>
       <w:r w:rsidR="00AA048F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>de assumpties helder te beschrijven en te motiveren waarom deze realistisch zijn.</w:t>
       </w:r>
       <w:r w:rsidR="00A60E18">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3656B9AB" w14:textId="19196042" w:rsidR="00975014" w:rsidRDefault="00A06862" w:rsidP="00E920C2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00975014" w:rsidRPr="00AF76CE">
         <w:t xml:space="preserve">Bijkomende </w:t>
       </w:r>
       <w:r w:rsidR="00975014" w:rsidRPr="00975014">
         <w:t>informatie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E2B7E3A" w14:textId="71BEF6DD" w:rsidR="00975014" w:rsidRPr="007C0D3C" w:rsidRDefault="00975014" w:rsidP="00975014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001A55F8">
         <w:t xml:space="preserve">De beoordeling van je aanvraag zal gebeuren volgens de criteria die je </w:t>
       </w:r>
       <w:r w:rsidR="006A1D86" w:rsidRPr="006A1D86">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="006A1D86">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="006A1D86" w:rsidRPr="00B27E04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve">bijlage </w:t>
         </w:r>
         <w:r w:rsidR="00313256" w:rsidRPr="00B27E04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="006A1D86" w:rsidRPr="00B27E04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
           </w:rPr>
           <w:t xml:space="preserve"> van het toelichtingsdocument innovatiesteun</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006A1D86">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10780,154 +10337,154 @@
         <w:t>adviseur. Tijdens dit gesprek zal ingegaan worden op de informatie die je in de aanvraag hebt verstrekt, zoals bijvoorbeeld de onderbouwing van je valorisatievooruitzichten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B349AEE" w14:textId="1C28558F" w:rsidR="00335B82" w:rsidRDefault="00335B82">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="52671229" w14:textId="2A685CA7" w:rsidR="00335B82" w:rsidRDefault="004C1F36" w:rsidP="00975014">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004C1F36">
         <w:rPr>
           <w:rFonts w:ascii="FlandersArtSans-Light" w:eastAsia="MS Mincho" w:hAnsi="FlandersArtSans-Light" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="054022A7" wp14:editId="00B74099">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="054022A7" wp14:editId="00B74099">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7556400" cy="10680558"/>
             <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
                         <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3669C30D" w14:textId="7034B94B" w:rsidR="000D55E8" w:rsidRDefault="000D55E8" w:rsidP="000D55E8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B4A6D93" w14:textId="1A1C4520" w:rsidR="000D55E8" w:rsidRPr="007C0D3C" w:rsidRDefault="000D55E8" w:rsidP="000D55E8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62486C05" w14:textId="285F03A3" w:rsidR="00975014" w:rsidRDefault="00975014" w:rsidP="00975014">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14B5651D" w14:textId="3D20B263" w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidRDefault="000107F1" w:rsidP="00BB40E2"/>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidSect="00D6615F">
-      <w:headerReference w:type="even" r:id="rId19"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7938355C" w14:textId="77777777" w:rsidR="00A3391D" w:rsidRDefault="00A3391D" w:rsidP="00BB40E2">
+    <w:p w14:paraId="6BA03A9B" w14:textId="77777777" w:rsidR="006335AE" w:rsidRDefault="006335AE" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23045B4E" w14:textId="77777777" w:rsidR="00A3391D" w:rsidRDefault="00A3391D" w:rsidP="00BB40E2">
+    <w:p w14:paraId="6948B220" w14:textId="77777777" w:rsidR="006335AE" w:rsidRDefault="006335AE" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EE3C9C0" w14:textId="77777777" w:rsidR="00A3391D" w:rsidRDefault="00A3391D">
+    <w:p w14:paraId="3604318E" w14:textId="77777777" w:rsidR="006335AE" w:rsidRDefault="006335AE">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -10944,51 +10501,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Regular">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -11149,51 +10705,51 @@
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>Titel document</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4527A56C" w14:textId="2FEC4B43" w:rsidR="00D569F4" w:rsidRPr="00D569F4" w:rsidRDefault="00D569F4" w:rsidP="00385674">
+  <w:p w14:paraId="4527A56C" w14:textId="508849B8" w:rsidR="00D569F4" w:rsidRPr="00D569F4" w:rsidRDefault="00D569F4" w:rsidP="00385674">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D569F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00D569F4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00D569F4">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -11257,51 +10813,59 @@
       </w:rPr>
       <w:t xml:space="preserve"> Onderzoeksprojecten impact </w:t>
     </w:r>
     <w:r w:rsidR="00385674">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">– </w:t>
     </w:r>
     <w:r w:rsidR="006A375B">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>versie</w:t>
     </w:r>
     <w:r w:rsidR="00416AE9">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> januari</w:t>
+      <w:t xml:space="preserve"> j</w:t>
+    </w:r>
+    <w:r w:rsidR="00D00EF0">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>uli</w:t>
     </w:r>
     <w:r w:rsidR="00E703B3">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2026</w:t>
     </w:r>
     <w:r w:rsidR="00385674">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
@@ -11318,51 +10882,51 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1461001408"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="22F34179" w14:textId="43F52EF2" w:rsidR="00095E5E" w:rsidRPr="00313256" w:rsidRDefault="00095E5E" w:rsidP="00313256">
+      <w:p w14:paraId="22F34179" w14:textId="1780F894" w:rsidR="00095E5E" w:rsidRPr="00313256" w:rsidRDefault="00095E5E" w:rsidP="00313256">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00D569F4">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00D569F4">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00D569F4">
           <w:rPr>
             <w:sz w:val="18"/>
@@ -11377,84 +10941,100 @@
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00D569F4">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">    VLAIO Aanvraagdocument Onderzoeksprojecten impact – versie</w:t>
         </w:r>
         <w:r w:rsidR="008D2C60">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve"> januari 2026</w:t>
+          <w:t xml:space="preserve"> j</w:t>
+        </w:r>
+        <w:r w:rsidR="00D00EF0">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>uli</w:t>
+        </w:r>
+        <w:r w:rsidR="008D2C60">
+          <w:rPr>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> - VERTROUWELIJK</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4427E79C" w14:textId="77777777" w:rsidR="00A3391D" w:rsidRDefault="00A3391D" w:rsidP="00BB40E2">
+    <w:p w14:paraId="219E9DB3" w14:textId="77777777" w:rsidR="006335AE" w:rsidRDefault="006335AE" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="271E82C9" w14:textId="77777777" w:rsidR="00A3391D" w:rsidRDefault="00A3391D" w:rsidP="00BB40E2">
+    <w:p w14:paraId="7B10FFAB" w14:textId="77777777" w:rsidR="006335AE" w:rsidRDefault="006335AE" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="11BC5F4F" w14:textId="77777777" w:rsidR="00A3391D" w:rsidRDefault="00A3391D">
+    <w:p w14:paraId="1EA279C0" w14:textId="77777777" w:rsidR="006335AE" w:rsidRDefault="006335AE">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4B8FAF07" w14:textId="10BDE0B8" w:rsidR="00E45BAC" w:rsidRDefault="00E45BAC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A06862" w:rsidRPr="00A06862">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
@@ -15086,318 +14666,340 @@
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="177546934">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="610237918">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2140147063">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="861044086">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="141507592">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000107F1"/>
     <w:rsid w:val="000025E0"/>
     <w:rsid w:val="0000463E"/>
     <w:rsid w:val="00005410"/>
     <w:rsid w:val="000063A1"/>
     <w:rsid w:val="000100D3"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00010CF7"/>
+    <w:rsid w:val="00011376"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="000147FB"/>
     <w:rsid w:val="00015C92"/>
     <w:rsid w:val="000169E9"/>
     <w:rsid w:val="000219FD"/>
     <w:rsid w:val="00023ADE"/>
     <w:rsid w:val="00025C7F"/>
     <w:rsid w:val="00026DA2"/>
     <w:rsid w:val="0002799F"/>
     <w:rsid w:val="00034AB3"/>
     <w:rsid w:val="00035B67"/>
     <w:rsid w:val="000441A9"/>
     <w:rsid w:val="000454F5"/>
     <w:rsid w:val="00051396"/>
     <w:rsid w:val="0005192E"/>
+    <w:rsid w:val="000565BC"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00062CB6"/>
     <w:rsid w:val="00095E5E"/>
     <w:rsid w:val="000A250A"/>
     <w:rsid w:val="000A7090"/>
     <w:rsid w:val="000B2474"/>
     <w:rsid w:val="000D166B"/>
     <w:rsid w:val="000D215B"/>
     <w:rsid w:val="000D2D4C"/>
     <w:rsid w:val="000D55E8"/>
     <w:rsid w:val="000D649B"/>
     <w:rsid w:val="000E3F44"/>
     <w:rsid w:val="000E497F"/>
     <w:rsid w:val="000F4207"/>
     <w:rsid w:val="000F47A1"/>
     <w:rsid w:val="000F4BB9"/>
     <w:rsid w:val="000F63B7"/>
     <w:rsid w:val="00103C63"/>
     <w:rsid w:val="00112C43"/>
     <w:rsid w:val="001144B8"/>
     <w:rsid w:val="00123F94"/>
     <w:rsid w:val="001274E5"/>
     <w:rsid w:val="0013421B"/>
     <w:rsid w:val="0013566B"/>
     <w:rsid w:val="001360D0"/>
     <w:rsid w:val="00143183"/>
     <w:rsid w:val="00146DD4"/>
     <w:rsid w:val="0015363D"/>
     <w:rsid w:val="00156D3B"/>
     <w:rsid w:val="00162404"/>
     <w:rsid w:val="0017002B"/>
     <w:rsid w:val="0017652D"/>
     <w:rsid w:val="00176FE3"/>
+    <w:rsid w:val="001808DA"/>
     <w:rsid w:val="001814C2"/>
     <w:rsid w:val="00181D6E"/>
     <w:rsid w:val="00182D95"/>
     <w:rsid w:val="0019063F"/>
     <w:rsid w:val="00191AC4"/>
     <w:rsid w:val="00191B7F"/>
     <w:rsid w:val="0019462C"/>
     <w:rsid w:val="00196276"/>
     <w:rsid w:val="00197664"/>
+    <w:rsid w:val="001A1943"/>
+    <w:rsid w:val="001A630F"/>
     <w:rsid w:val="001B5629"/>
     <w:rsid w:val="001B7C6E"/>
     <w:rsid w:val="001D6204"/>
+    <w:rsid w:val="001D7A9F"/>
     <w:rsid w:val="001E2DD0"/>
     <w:rsid w:val="001E2E5F"/>
     <w:rsid w:val="001E4BB9"/>
     <w:rsid w:val="001E4E9F"/>
     <w:rsid w:val="001F1E7B"/>
     <w:rsid w:val="001F2073"/>
     <w:rsid w:val="001F39D1"/>
     <w:rsid w:val="001F4F16"/>
     <w:rsid w:val="001F76FB"/>
     <w:rsid w:val="0020296F"/>
     <w:rsid w:val="00203574"/>
     <w:rsid w:val="0020550F"/>
     <w:rsid w:val="00207EBB"/>
     <w:rsid w:val="00210E00"/>
     <w:rsid w:val="0022461D"/>
     <w:rsid w:val="00231987"/>
     <w:rsid w:val="002332F5"/>
     <w:rsid w:val="00240963"/>
     <w:rsid w:val="0024509A"/>
     <w:rsid w:val="00256548"/>
     <w:rsid w:val="00262562"/>
     <w:rsid w:val="00263A02"/>
     <w:rsid w:val="00263ABF"/>
     <w:rsid w:val="00264B99"/>
     <w:rsid w:val="002674F4"/>
     <w:rsid w:val="00274B5E"/>
     <w:rsid w:val="0027593F"/>
     <w:rsid w:val="00275F5E"/>
     <w:rsid w:val="00277178"/>
     <w:rsid w:val="00277AE2"/>
     <w:rsid w:val="00287147"/>
     <w:rsid w:val="0028758F"/>
     <w:rsid w:val="002925F3"/>
     <w:rsid w:val="0029301A"/>
     <w:rsid w:val="00293B39"/>
     <w:rsid w:val="0029426E"/>
     <w:rsid w:val="002948E0"/>
     <w:rsid w:val="00296733"/>
     <w:rsid w:val="00297820"/>
     <w:rsid w:val="002A6CD0"/>
     <w:rsid w:val="002B1843"/>
     <w:rsid w:val="002B1A66"/>
     <w:rsid w:val="002B2095"/>
+    <w:rsid w:val="002B326B"/>
     <w:rsid w:val="002B3CB8"/>
     <w:rsid w:val="002B3CC5"/>
     <w:rsid w:val="002B3E30"/>
     <w:rsid w:val="002B7017"/>
     <w:rsid w:val="002B7797"/>
     <w:rsid w:val="002C0486"/>
     <w:rsid w:val="002C4492"/>
     <w:rsid w:val="002D022D"/>
     <w:rsid w:val="002D14AB"/>
     <w:rsid w:val="002D16DD"/>
     <w:rsid w:val="002D3A91"/>
     <w:rsid w:val="002D6904"/>
     <w:rsid w:val="002D7A80"/>
+    <w:rsid w:val="002E1D64"/>
     <w:rsid w:val="002E2ECA"/>
     <w:rsid w:val="002E3AE8"/>
     <w:rsid w:val="002F4050"/>
     <w:rsid w:val="00302A44"/>
     <w:rsid w:val="00313256"/>
     <w:rsid w:val="00334CB2"/>
     <w:rsid w:val="00335B82"/>
     <w:rsid w:val="003402BB"/>
     <w:rsid w:val="003428E3"/>
     <w:rsid w:val="00351266"/>
     <w:rsid w:val="00361EE9"/>
     <w:rsid w:val="00370CF3"/>
     <w:rsid w:val="00371C38"/>
     <w:rsid w:val="0037235B"/>
     <w:rsid w:val="003775B0"/>
     <w:rsid w:val="003854BC"/>
     <w:rsid w:val="00385674"/>
     <w:rsid w:val="00387792"/>
     <w:rsid w:val="00393EDD"/>
     <w:rsid w:val="003A03F6"/>
     <w:rsid w:val="003A688A"/>
     <w:rsid w:val="003B13EF"/>
     <w:rsid w:val="003B1853"/>
     <w:rsid w:val="003C44E3"/>
     <w:rsid w:val="003D38A1"/>
     <w:rsid w:val="003D42C3"/>
     <w:rsid w:val="003E1F04"/>
     <w:rsid w:val="003E69D3"/>
     <w:rsid w:val="003F6511"/>
     <w:rsid w:val="00400C3D"/>
+    <w:rsid w:val="004018A8"/>
     <w:rsid w:val="004019FC"/>
     <w:rsid w:val="004076B0"/>
     <w:rsid w:val="004155A2"/>
     <w:rsid w:val="00415821"/>
     <w:rsid w:val="00416AE9"/>
     <w:rsid w:val="004178AD"/>
     <w:rsid w:val="00425658"/>
     <w:rsid w:val="00425E58"/>
     <w:rsid w:val="004316C8"/>
     <w:rsid w:val="004320CA"/>
     <w:rsid w:val="00434FC6"/>
     <w:rsid w:val="0043524E"/>
     <w:rsid w:val="004365CD"/>
     <w:rsid w:val="00436C23"/>
+    <w:rsid w:val="00437CFD"/>
     <w:rsid w:val="00444276"/>
     <w:rsid w:val="00446A17"/>
     <w:rsid w:val="00451633"/>
     <w:rsid w:val="00454A92"/>
     <w:rsid w:val="00455201"/>
+    <w:rsid w:val="00455585"/>
     <w:rsid w:val="00463BB8"/>
     <w:rsid w:val="00466454"/>
     <w:rsid w:val="00471E70"/>
     <w:rsid w:val="0047591A"/>
     <w:rsid w:val="004858E2"/>
     <w:rsid w:val="00486017"/>
     <w:rsid w:val="004959E7"/>
+    <w:rsid w:val="004A4CFE"/>
     <w:rsid w:val="004A7C46"/>
     <w:rsid w:val="004B140F"/>
+    <w:rsid w:val="004C187B"/>
     <w:rsid w:val="004C1F36"/>
     <w:rsid w:val="004C21BD"/>
     <w:rsid w:val="004C4156"/>
     <w:rsid w:val="004C5009"/>
     <w:rsid w:val="004C59B1"/>
     <w:rsid w:val="004D08C7"/>
     <w:rsid w:val="004D1ADA"/>
     <w:rsid w:val="004E0B6C"/>
     <w:rsid w:val="004E1F6A"/>
     <w:rsid w:val="004E5C0B"/>
     <w:rsid w:val="004E6575"/>
     <w:rsid w:val="004E7065"/>
     <w:rsid w:val="004F41CF"/>
     <w:rsid w:val="004F6BA3"/>
     <w:rsid w:val="0050361A"/>
     <w:rsid w:val="00504391"/>
     <w:rsid w:val="00506196"/>
     <w:rsid w:val="005063B7"/>
     <w:rsid w:val="00510CAB"/>
     <w:rsid w:val="00512705"/>
     <w:rsid w:val="00513E34"/>
     <w:rsid w:val="00513F27"/>
     <w:rsid w:val="00515641"/>
     <w:rsid w:val="00520478"/>
     <w:rsid w:val="00522120"/>
     <w:rsid w:val="00525DDA"/>
     <w:rsid w:val="00526068"/>
     <w:rsid w:val="0053547C"/>
     <w:rsid w:val="00537915"/>
     <w:rsid w:val="005379CB"/>
     <w:rsid w:val="005407D7"/>
     <w:rsid w:val="00541E8A"/>
     <w:rsid w:val="005443CD"/>
     <w:rsid w:val="005539AF"/>
     <w:rsid w:val="00553D40"/>
+    <w:rsid w:val="00554347"/>
     <w:rsid w:val="00555E54"/>
+    <w:rsid w:val="005677E2"/>
     <w:rsid w:val="00572379"/>
     <w:rsid w:val="0057513D"/>
+    <w:rsid w:val="0058076E"/>
     <w:rsid w:val="005924C2"/>
     <w:rsid w:val="005926B0"/>
+    <w:rsid w:val="00594688"/>
     <w:rsid w:val="00596DA3"/>
+    <w:rsid w:val="005A23FD"/>
     <w:rsid w:val="005A6401"/>
     <w:rsid w:val="005A79F9"/>
+    <w:rsid w:val="005B3FF8"/>
     <w:rsid w:val="005D0D37"/>
     <w:rsid w:val="005D2C77"/>
+    <w:rsid w:val="005D2FCC"/>
     <w:rsid w:val="005D75C2"/>
     <w:rsid w:val="005E0155"/>
+    <w:rsid w:val="005E68D9"/>
     <w:rsid w:val="005F3873"/>
     <w:rsid w:val="005F4E1C"/>
     <w:rsid w:val="00602B8F"/>
     <w:rsid w:val="00602C20"/>
     <w:rsid w:val="006143F9"/>
     <w:rsid w:val="00614F61"/>
+    <w:rsid w:val="00622B04"/>
     <w:rsid w:val="0062610C"/>
     <w:rsid w:val="00627313"/>
     <w:rsid w:val="0063141D"/>
     <w:rsid w:val="00631A88"/>
+    <w:rsid w:val="006335AE"/>
     <w:rsid w:val="00634A69"/>
     <w:rsid w:val="00636A8B"/>
     <w:rsid w:val="006535F8"/>
     <w:rsid w:val="00654B64"/>
     <w:rsid w:val="00664954"/>
     <w:rsid w:val="0067289A"/>
     <w:rsid w:val="00674409"/>
     <w:rsid w:val="0067458A"/>
     <w:rsid w:val="00674682"/>
     <w:rsid w:val="00676108"/>
     <w:rsid w:val="00680B23"/>
     <w:rsid w:val="0069023F"/>
     <w:rsid w:val="006926A2"/>
     <w:rsid w:val="0069484C"/>
     <w:rsid w:val="00695ACD"/>
     <w:rsid w:val="00695EE1"/>
     <w:rsid w:val="006971E4"/>
     <w:rsid w:val="006A1D86"/>
     <w:rsid w:val="006A375B"/>
     <w:rsid w:val="006A5100"/>
     <w:rsid w:val="006A708A"/>
     <w:rsid w:val="006B271F"/>
     <w:rsid w:val="006C079D"/>
     <w:rsid w:val="006C4411"/>
     <w:rsid w:val="006C55B1"/>
@@ -15408,383 +15010,405 @@
     <w:rsid w:val="006F0C9B"/>
     <w:rsid w:val="006F10B8"/>
     <w:rsid w:val="006F1830"/>
     <w:rsid w:val="006F20EE"/>
     <w:rsid w:val="006F493B"/>
     <w:rsid w:val="007010D6"/>
     <w:rsid w:val="00705253"/>
     <w:rsid w:val="007165A0"/>
     <w:rsid w:val="00722ACD"/>
     <w:rsid w:val="007251E7"/>
     <w:rsid w:val="00726283"/>
     <w:rsid w:val="00734431"/>
     <w:rsid w:val="00740178"/>
     <w:rsid w:val="00740AF7"/>
     <w:rsid w:val="00742B9C"/>
     <w:rsid w:val="007453FC"/>
     <w:rsid w:val="00745D51"/>
     <w:rsid w:val="00750DC7"/>
     <w:rsid w:val="0075753F"/>
     <w:rsid w:val="00770326"/>
     <w:rsid w:val="0077576A"/>
     <w:rsid w:val="00781EDE"/>
     <w:rsid w:val="00784B96"/>
     <w:rsid w:val="00790B65"/>
     <w:rsid w:val="007918E4"/>
+    <w:rsid w:val="007A2948"/>
     <w:rsid w:val="007A3385"/>
     <w:rsid w:val="007A6BAD"/>
     <w:rsid w:val="007C0D3C"/>
     <w:rsid w:val="007D39D0"/>
     <w:rsid w:val="007D3AB1"/>
     <w:rsid w:val="007D5245"/>
     <w:rsid w:val="007D59F3"/>
     <w:rsid w:val="007D6266"/>
     <w:rsid w:val="007E3EB8"/>
     <w:rsid w:val="007E4C1F"/>
     <w:rsid w:val="007E5F55"/>
     <w:rsid w:val="007E5FAA"/>
     <w:rsid w:val="00800992"/>
     <w:rsid w:val="008052A1"/>
     <w:rsid w:val="00805839"/>
     <w:rsid w:val="00806CEB"/>
     <w:rsid w:val="00806FC3"/>
+    <w:rsid w:val="00815FFE"/>
     <w:rsid w:val="00834AD9"/>
     <w:rsid w:val="0085070B"/>
     <w:rsid w:val="008526D8"/>
     <w:rsid w:val="0085384F"/>
     <w:rsid w:val="00857589"/>
     <w:rsid w:val="00860288"/>
     <w:rsid w:val="0086347E"/>
     <w:rsid w:val="00867E4D"/>
     <w:rsid w:val="00871CAB"/>
     <w:rsid w:val="008766BE"/>
     <w:rsid w:val="008871CD"/>
     <w:rsid w:val="00892C67"/>
     <w:rsid w:val="0089547F"/>
     <w:rsid w:val="008954E7"/>
     <w:rsid w:val="0089770E"/>
     <w:rsid w:val="008A0656"/>
     <w:rsid w:val="008A088F"/>
     <w:rsid w:val="008A1A8F"/>
     <w:rsid w:val="008A6321"/>
     <w:rsid w:val="008A71C8"/>
     <w:rsid w:val="008A7ACD"/>
     <w:rsid w:val="008C029E"/>
     <w:rsid w:val="008C0D30"/>
     <w:rsid w:val="008C57B6"/>
+    <w:rsid w:val="008C66DC"/>
     <w:rsid w:val="008C73B5"/>
     <w:rsid w:val="008C7EFF"/>
     <w:rsid w:val="008D1F65"/>
     <w:rsid w:val="008D2C60"/>
     <w:rsid w:val="008D2E69"/>
     <w:rsid w:val="008D6F31"/>
     <w:rsid w:val="008E412D"/>
     <w:rsid w:val="008F3AB1"/>
     <w:rsid w:val="008F61C1"/>
     <w:rsid w:val="008F7401"/>
     <w:rsid w:val="00903976"/>
     <w:rsid w:val="0090768B"/>
     <w:rsid w:val="00907C1F"/>
     <w:rsid w:val="00907C83"/>
+    <w:rsid w:val="00915F8F"/>
     <w:rsid w:val="009213A1"/>
     <w:rsid w:val="009219C0"/>
     <w:rsid w:val="00923BAC"/>
     <w:rsid w:val="00934E7A"/>
     <w:rsid w:val="00936FFF"/>
     <w:rsid w:val="009407C5"/>
     <w:rsid w:val="009454DB"/>
     <w:rsid w:val="00945A85"/>
     <w:rsid w:val="00945F73"/>
     <w:rsid w:val="0094679E"/>
     <w:rsid w:val="00946AE4"/>
     <w:rsid w:val="009503F2"/>
     <w:rsid w:val="009538D2"/>
     <w:rsid w:val="0096155B"/>
     <w:rsid w:val="0096215D"/>
     <w:rsid w:val="00962678"/>
     <w:rsid w:val="009636F1"/>
     <w:rsid w:val="00966442"/>
     <w:rsid w:val="00967F89"/>
     <w:rsid w:val="009722AC"/>
     <w:rsid w:val="00975014"/>
     <w:rsid w:val="009753E4"/>
     <w:rsid w:val="00977555"/>
     <w:rsid w:val="009829F3"/>
+    <w:rsid w:val="00990C0A"/>
     <w:rsid w:val="00993E2B"/>
+    <w:rsid w:val="00996283"/>
     <w:rsid w:val="009A1151"/>
     <w:rsid w:val="009B2AF5"/>
     <w:rsid w:val="009C1E53"/>
     <w:rsid w:val="009D0070"/>
     <w:rsid w:val="009D73F8"/>
     <w:rsid w:val="009D76FC"/>
     <w:rsid w:val="009D79B3"/>
     <w:rsid w:val="009E5D26"/>
     <w:rsid w:val="009F1305"/>
     <w:rsid w:val="009F4054"/>
     <w:rsid w:val="009F6C0D"/>
     <w:rsid w:val="009F6EDA"/>
     <w:rsid w:val="009F769E"/>
     <w:rsid w:val="009F7A56"/>
     <w:rsid w:val="00A00F3A"/>
     <w:rsid w:val="00A06862"/>
     <w:rsid w:val="00A06C16"/>
     <w:rsid w:val="00A0710C"/>
     <w:rsid w:val="00A1285D"/>
     <w:rsid w:val="00A1358B"/>
     <w:rsid w:val="00A1434D"/>
     <w:rsid w:val="00A144B0"/>
     <w:rsid w:val="00A17DD6"/>
     <w:rsid w:val="00A21216"/>
     <w:rsid w:val="00A22290"/>
+    <w:rsid w:val="00A22A2A"/>
     <w:rsid w:val="00A22ECA"/>
     <w:rsid w:val="00A336AB"/>
     <w:rsid w:val="00A3391D"/>
     <w:rsid w:val="00A4357C"/>
     <w:rsid w:val="00A45AE3"/>
     <w:rsid w:val="00A5129A"/>
     <w:rsid w:val="00A52284"/>
     <w:rsid w:val="00A5342E"/>
     <w:rsid w:val="00A60E18"/>
     <w:rsid w:val="00A60F35"/>
     <w:rsid w:val="00A67E56"/>
     <w:rsid w:val="00A723D5"/>
     <w:rsid w:val="00A73DEB"/>
     <w:rsid w:val="00A83DF5"/>
     <w:rsid w:val="00A8569E"/>
     <w:rsid w:val="00AA048F"/>
     <w:rsid w:val="00AA3DE1"/>
     <w:rsid w:val="00AA6638"/>
     <w:rsid w:val="00AB23B0"/>
     <w:rsid w:val="00AC4756"/>
     <w:rsid w:val="00AC7B64"/>
     <w:rsid w:val="00AC7C54"/>
     <w:rsid w:val="00AD037A"/>
     <w:rsid w:val="00AD13A4"/>
     <w:rsid w:val="00AD2B59"/>
     <w:rsid w:val="00AD5776"/>
     <w:rsid w:val="00AE4DC4"/>
     <w:rsid w:val="00AE7CB7"/>
     <w:rsid w:val="00AF20B4"/>
     <w:rsid w:val="00AF3156"/>
+    <w:rsid w:val="00AF4848"/>
     <w:rsid w:val="00AF76CE"/>
     <w:rsid w:val="00AF780B"/>
     <w:rsid w:val="00B0453F"/>
     <w:rsid w:val="00B0717B"/>
     <w:rsid w:val="00B166F9"/>
     <w:rsid w:val="00B24E5C"/>
     <w:rsid w:val="00B266A8"/>
     <w:rsid w:val="00B27E04"/>
     <w:rsid w:val="00B30646"/>
     <w:rsid w:val="00B35355"/>
     <w:rsid w:val="00B35A17"/>
     <w:rsid w:val="00B472B5"/>
+    <w:rsid w:val="00B50841"/>
     <w:rsid w:val="00B519B4"/>
     <w:rsid w:val="00B51ACE"/>
     <w:rsid w:val="00B527CD"/>
     <w:rsid w:val="00B54984"/>
     <w:rsid w:val="00B54C76"/>
     <w:rsid w:val="00B55384"/>
     <w:rsid w:val="00B5779A"/>
     <w:rsid w:val="00B6050E"/>
     <w:rsid w:val="00B63679"/>
     <w:rsid w:val="00B6407E"/>
     <w:rsid w:val="00B6493D"/>
     <w:rsid w:val="00B64DDD"/>
     <w:rsid w:val="00B6615D"/>
     <w:rsid w:val="00B66CFF"/>
     <w:rsid w:val="00B703A0"/>
     <w:rsid w:val="00B729F1"/>
     <w:rsid w:val="00B7433E"/>
     <w:rsid w:val="00B75BDD"/>
     <w:rsid w:val="00B82AFD"/>
     <w:rsid w:val="00B94CA0"/>
     <w:rsid w:val="00BA4A35"/>
     <w:rsid w:val="00BA5476"/>
     <w:rsid w:val="00BB40E2"/>
     <w:rsid w:val="00BB4C36"/>
     <w:rsid w:val="00BB5B1E"/>
     <w:rsid w:val="00BB5B85"/>
+    <w:rsid w:val="00BC0BCF"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BC229C"/>
     <w:rsid w:val="00BD09F5"/>
     <w:rsid w:val="00BD4CDC"/>
     <w:rsid w:val="00BD508A"/>
     <w:rsid w:val="00BE08ED"/>
     <w:rsid w:val="00BE38E8"/>
+    <w:rsid w:val="00BE6335"/>
     <w:rsid w:val="00BF30BE"/>
     <w:rsid w:val="00BF6FFC"/>
     <w:rsid w:val="00BF7082"/>
     <w:rsid w:val="00BF7D7B"/>
     <w:rsid w:val="00C01012"/>
     <w:rsid w:val="00C115A9"/>
     <w:rsid w:val="00C1726E"/>
     <w:rsid w:val="00C2438C"/>
     <w:rsid w:val="00C256D7"/>
     <w:rsid w:val="00C2571D"/>
     <w:rsid w:val="00C266E7"/>
     <w:rsid w:val="00C36DCA"/>
     <w:rsid w:val="00C477A2"/>
     <w:rsid w:val="00C60821"/>
     <w:rsid w:val="00C61FBA"/>
+    <w:rsid w:val="00C6214F"/>
     <w:rsid w:val="00C66B48"/>
+    <w:rsid w:val="00C700FB"/>
     <w:rsid w:val="00C71253"/>
     <w:rsid w:val="00C73C20"/>
     <w:rsid w:val="00C74550"/>
     <w:rsid w:val="00C757EE"/>
     <w:rsid w:val="00C764C5"/>
+    <w:rsid w:val="00C76802"/>
     <w:rsid w:val="00C83050"/>
     <w:rsid w:val="00C84AC5"/>
     <w:rsid w:val="00C85042"/>
     <w:rsid w:val="00C91D58"/>
     <w:rsid w:val="00CA0DD4"/>
     <w:rsid w:val="00CA3DB3"/>
     <w:rsid w:val="00CC1F31"/>
     <w:rsid w:val="00CC2274"/>
     <w:rsid w:val="00CC3D04"/>
     <w:rsid w:val="00CC4529"/>
     <w:rsid w:val="00CD0551"/>
     <w:rsid w:val="00CD7B48"/>
     <w:rsid w:val="00CE0373"/>
     <w:rsid w:val="00CE1E8F"/>
     <w:rsid w:val="00CF03D7"/>
     <w:rsid w:val="00CF47CD"/>
+    <w:rsid w:val="00D00EF0"/>
     <w:rsid w:val="00D04DA8"/>
     <w:rsid w:val="00D04F37"/>
     <w:rsid w:val="00D05037"/>
     <w:rsid w:val="00D05A8E"/>
     <w:rsid w:val="00D12249"/>
     <w:rsid w:val="00D1661D"/>
     <w:rsid w:val="00D206E1"/>
+    <w:rsid w:val="00D216DB"/>
     <w:rsid w:val="00D21724"/>
     <w:rsid w:val="00D22BEF"/>
     <w:rsid w:val="00D237C3"/>
     <w:rsid w:val="00D2620D"/>
     <w:rsid w:val="00D32EAA"/>
     <w:rsid w:val="00D341A1"/>
     <w:rsid w:val="00D36B01"/>
     <w:rsid w:val="00D37D8B"/>
     <w:rsid w:val="00D46485"/>
     <w:rsid w:val="00D47740"/>
     <w:rsid w:val="00D54ED0"/>
     <w:rsid w:val="00D55B0D"/>
     <w:rsid w:val="00D569F4"/>
     <w:rsid w:val="00D62345"/>
     <w:rsid w:val="00D65F91"/>
     <w:rsid w:val="00D6615F"/>
     <w:rsid w:val="00D71592"/>
     <w:rsid w:val="00D73C92"/>
     <w:rsid w:val="00D83428"/>
     <w:rsid w:val="00DB22A4"/>
     <w:rsid w:val="00DC4CEE"/>
     <w:rsid w:val="00DD542D"/>
     <w:rsid w:val="00DE02E2"/>
     <w:rsid w:val="00DE2C99"/>
     <w:rsid w:val="00DE4605"/>
     <w:rsid w:val="00DF2388"/>
     <w:rsid w:val="00E02E53"/>
     <w:rsid w:val="00E06F22"/>
     <w:rsid w:val="00E109C9"/>
     <w:rsid w:val="00E127DE"/>
     <w:rsid w:val="00E1540B"/>
     <w:rsid w:val="00E17192"/>
     <w:rsid w:val="00E21231"/>
     <w:rsid w:val="00E24807"/>
     <w:rsid w:val="00E307EB"/>
     <w:rsid w:val="00E32F46"/>
     <w:rsid w:val="00E356FF"/>
     <w:rsid w:val="00E408A2"/>
     <w:rsid w:val="00E45BAC"/>
     <w:rsid w:val="00E470C2"/>
+    <w:rsid w:val="00E61454"/>
     <w:rsid w:val="00E6209A"/>
     <w:rsid w:val="00E6308E"/>
     <w:rsid w:val="00E63989"/>
     <w:rsid w:val="00E67700"/>
     <w:rsid w:val="00E7000A"/>
     <w:rsid w:val="00E703B3"/>
     <w:rsid w:val="00E72211"/>
     <w:rsid w:val="00E7688A"/>
+    <w:rsid w:val="00E805A2"/>
     <w:rsid w:val="00E834BB"/>
     <w:rsid w:val="00E844EA"/>
     <w:rsid w:val="00E920C2"/>
     <w:rsid w:val="00E96AB2"/>
     <w:rsid w:val="00E974EB"/>
     <w:rsid w:val="00EA0B52"/>
     <w:rsid w:val="00EA2BA2"/>
     <w:rsid w:val="00EA2ED0"/>
     <w:rsid w:val="00EA38F2"/>
     <w:rsid w:val="00EB648A"/>
     <w:rsid w:val="00EB78EB"/>
     <w:rsid w:val="00EC33AD"/>
     <w:rsid w:val="00EC6328"/>
     <w:rsid w:val="00EC7633"/>
     <w:rsid w:val="00ED0933"/>
     <w:rsid w:val="00ED2932"/>
     <w:rsid w:val="00EE5CEB"/>
     <w:rsid w:val="00EF25E8"/>
     <w:rsid w:val="00EF4F48"/>
     <w:rsid w:val="00F02012"/>
     <w:rsid w:val="00F11688"/>
     <w:rsid w:val="00F14211"/>
     <w:rsid w:val="00F14359"/>
+    <w:rsid w:val="00F150E5"/>
     <w:rsid w:val="00F40551"/>
     <w:rsid w:val="00F454AA"/>
     <w:rsid w:val="00F45D93"/>
     <w:rsid w:val="00F46984"/>
     <w:rsid w:val="00F46F9E"/>
     <w:rsid w:val="00F51642"/>
+    <w:rsid w:val="00F51AA4"/>
     <w:rsid w:val="00F525D1"/>
     <w:rsid w:val="00F5481C"/>
     <w:rsid w:val="00F6218C"/>
     <w:rsid w:val="00F6330C"/>
     <w:rsid w:val="00F65460"/>
     <w:rsid w:val="00F6742A"/>
     <w:rsid w:val="00F737CD"/>
     <w:rsid w:val="00F75525"/>
     <w:rsid w:val="00F75717"/>
     <w:rsid w:val="00F77121"/>
     <w:rsid w:val="00F77FD2"/>
     <w:rsid w:val="00F8146E"/>
     <w:rsid w:val="00F81731"/>
     <w:rsid w:val="00F817FA"/>
     <w:rsid w:val="00F82117"/>
     <w:rsid w:val="00F83240"/>
     <w:rsid w:val="00F851C6"/>
     <w:rsid w:val="00F857FA"/>
     <w:rsid w:val="00F86776"/>
     <w:rsid w:val="00F879DB"/>
     <w:rsid w:val="00F87C3E"/>
     <w:rsid w:val="00F963D9"/>
     <w:rsid w:val="00F9792E"/>
     <w:rsid w:val="00FA13E7"/>
     <w:rsid w:val="00FA2C8B"/>
+    <w:rsid w:val="00FA2D74"/>
     <w:rsid w:val="00FB0E07"/>
     <w:rsid w:val="00FB12D9"/>
     <w:rsid w:val="00FB13D0"/>
     <w:rsid w:val="00FB6912"/>
     <w:rsid w:val="00FC6453"/>
     <w:rsid w:val="00FC7B08"/>
     <w:rsid w:val="00FC7E5C"/>
+    <w:rsid w:val="00FD04F5"/>
     <w:rsid w:val="00FD1066"/>
     <w:rsid w:val="00FD4032"/>
     <w:rsid w:val="00FD6307"/>
     <w:rsid w:val="00FE1198"/>
     <w:rsid w:val="00FE28DC"/>
     <w:rsid w:val="00FE4BFE"/>
     <w:rsid w:val="00FE78F5"/>
     <w:rsid w:val="00FF0ECB"/>
     <w:rsid w:val="00FF16C9"/>
     <w:rsid w:val="00FF57A5"/>
     <w:rsid w:val="012199B4"/>
     <w:rsid w:val="01BB22F9"/>
     <w:rsid w:val="025E2FF9"/>
     <w:rsid w:val="046C1DA2"/>
     <w:rsid w:val="055B90F7"/>
     <w:rsid w:val="0598FF36"/>
     <w:rsid w:val="075B01EF"/>
     <w:rsid w:val="090F3DC4"/>
     <w:rsid w:val="09432CAD"/>
     <w:rsid w:val="09B18196"/>
     <w:rsid w:val="0CC6F5E8"/>
     <w:rsid w:val="0D52FF8D"/>
     <w:rsid w:val="0D85E5AD"/>
     <w:rsid w:val="0DE724FC"/>
     <w:rsid w:val="0DF71BB3"/>
@@ -17050,51 +16674,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1994134921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/subsidies-financiering/onderzoeksproject/voorwaarden/projecten-met-militair-tweeerlei-gebruik-dual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/nieuws/het-unitair-octrooi-gaat-werking-vanaf-1-juni-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/668" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/subsidies-financiering/ontwikkelingsproject/wie-komt-aanmerking-en-onder-welke-voorwaarden/projecten-met-militair-tweeerlei" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/subsidies-financiering/onderzoeksproject/voorwaarden-om-aanmerking-te-komen-voor-de-subsidie-onderzoeksproject/projecten-met" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/nieuws/het-unitair-octrooi-gaat-werking-vanaf-1-juni-2023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17390,65 +17014,74 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9788433e-09c9-45d6-b37e-647a3dcd40bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2905c737a2e6bdd9504bcd2b2b82b54" ns2:_="" ns3:_="">
     <xsd:import namespace="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -17611,127 +17244,248 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4FDF512-96D5-407A-96C2-58E0E5297B79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04387B63-E803-403A-9B55-E8DAB8489141}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27F14F90-9BAD-455B-A67B-6957C2DD83F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1317AEA-371C-4FD0-BA42-AD0031BD512D}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEBAE72A-C61B-42D5-AA27-F3581EA07AA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2570</Words>
-  <Characters>14139</Characters>
+  <Words>2391</Words>
+  <Characters>14305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>117</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>493</Lines>
+  <Paragraphs>151</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16676</CharactersWithSpaces>
+  <CharactersWithSpaces>16545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="42" baseType="variant">
+      <vt:variant>
+        <vt:i4>5374023</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vlaio.be/nl/media/668</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_1.4_Valorisatie_in</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vlaio.be/nl/subsidies-financiering/ontwikkelingsproject/wie-komt-aanmerking-en-onder-welke-voorwaarden/projecten-met-militair-tweeerlei</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917528</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vlaio.be/nl/subsidies-financiering/onderzoeksproject/voorwaarden-om-aanmerking-te-komen-voor-de-subsidie-onderzoeksproject/projecten-met</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6029383</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.vlaio.be/nl/nieuws/het-unitair-octrooi-gaat-werking-vanaf-1-juni-2023</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655395</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Tabel_ter_ondersteuning</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4259962</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Impact_voor_Vlaanderen</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sjabloon brochure</dc:title>
   <dc:subject/>
   <dc:creator>Roex, Michele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
   </property>