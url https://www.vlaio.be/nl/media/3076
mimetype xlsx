--- v0 (2026-07-04)
+++ v1 (2026-08-21)
@@ -6,60 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid.sharepoint.com/sites/VLAIO-SP-STEUN/Overlegmomenten/PB-Overleg - O&amp;O&amp;I/Documentaanpassingen 2026 - Juli/werkdocumenten/Werkdocs_gefinaliseerd_referentiebib/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid-my.sharepoint.com/personal/annelies_demaeyer_vlaio_be/Documents/Bureaublad/Docs_aanpassingen_juli2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="177" documentId="8_{37298B39-307C-4849-B848-F14DEDD202BF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{10191F09-9B10-49C7-9086-A2A9841CD07B}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B7EE9625-BF23-48E9-97EA-DCCE85E180E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="17856" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="READ THIS FIRST" sheetId="8" r:id="rId1"/>
     <sheet name="Budget application partner" sheetId="6" r:id="rId2"/>
     <sheet name="Budget application totals" sheetId="7" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="AfgetopteUrenOpJaarbasis">#REF!</definedName>
     <definedName name="mmJaar1">#REF!</definedName>
     <definedName name="mmJaar2">#REF!</definedName>
     <definedName name="mmJaar3">#REF!</definedName>
     <definedName name="mmJaar4">#REF!</definedName>
     <definedName name="mmJaar5">#REF!</definedName>
     <definedName name="mmJaar6">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Budget application partner'!$A$1:$S$182</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -362,51 +362,51 @@
   <c r="S49" i="6"/>
   <c r="S81" i="6"/>
   <c r="S58" i="6"/>
   <c r="S24" i="6"/>
   <c r="S56" i="6"/>
   <c r="S34" i="6"/>
   <c r="S74" i="6"/>
   <c r="G179" i="6"/>
   <c r="R88" i="6"/>
   <c r="C107" i="6" l="1"/>
   <c r="D107" i="6" s="1"/>
   <c r="B187" i="6"/>
   <c r="B193" i="6"/>
   <c r="S88" i="6"/>
   <c r="B189" i="6" s="1"/>
   <c r="D102" i="6" l="1"/>
   <c r="F102" i="6" s="1"/>
   <c r="B190" i="6" l="1"/>
   <c r="B194" i="6" s="1"/>
   <c r="B195" i="6" s="1"/>
   <c r="E107" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="107">
   <si>
     <t>Percentage, rounded off</t>
   </si>
   <si>
     <t>If exceeding the ceiling of EUR 25,000/AWU, the claimed operating expenses must be substantiated in the table below or in a separate tab in this Excel file.</t>
   </si>
   <si>
     <t>Subsidy percentage, rounded off</t>
   </si>
   <si>
     <t>Applied grant rate (*)</t>
   </si>
   <si>
     <t>Total PMs submitted</t>
   </si>
   <si>
     <t>Person Months for companies (“o”)</t>
   </si>
   <si>
     <t>Staffing costs</t>
   </si>
   <si>
     <t>Overhead costs</t>
   </si>
   <si>
@@ -810,67 +810,76 @@
     </r>
   </si>
   <si>
     <t>operating cost ceiling</t>
   </si>
   <si>
     <t>See www.VLAIO.be/en, Guide to the cost model - July 2026:
 2.1.1| 2.1.2 | 2.1.3 | 2.1.4 | 
 3.1 | 3.2 | 3.3 
 4.1 | 4.2 | 4.3
 Page 18: In a start-up, can I submit staffing costs as a manager/partner even though I don't pay myself a salary (yet) for financial reasons?</t>
   </si>
   <si>
     <t>See www.VLAIO.be/en, Guide to the cost model - July 2026:
 2.4.1 | 2.4.2 | 2.4.3 
 3.1 | 3.2 | 3.3 
 4.1 | 4.2 | 4.3
 Page 18: In a start-up, can I submit staffing costs as a manager/partner even though I don't pay myself a salary (yet) for financial reasons?</t>
   </si>
   <si>
     <t>See www.VLAIO.be/en, Guide to the cost model - July 2026:
 2.5.1 | 2.5.2 | 2.5.3 
 3.1 | 3.2 | 3.3 
 4.1 | 4.2 | 4.3</t>
   </si>
+  <si>
+    <t>Useful links:</t>
+  </si>
+  <si>
+    <t>Guide to the VLAIO costmodel</t>
+  </si>
+  <si>
+    <t>verificatie@vlaio.be</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_ &quot;€&quot;\ * #,##0.00_ ;_ &quot;€&quot;\ * \-#,##0.00_ ;_ &quot;€&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0\ &quot;€&quot;;\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="167" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="170" formatCode="#,##0.0"/>
     <numFmt numFmtId="171" formatCode="\+0;\-0;0"/>
     <numFmt numFmtId="172" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -961,50 +970,58 @@
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1922,63 +1939,64 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="10">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="340">
+  <cellXfs count="343">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -2635,260 +2653,198 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...55 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2915,130 +2871,195 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...27 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="169" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -3065,91 +3086,96 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="169" fontId="9" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="169" fontId="9" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="10" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="10"/>
   </cellXfs>
-  <cellStyles count="10">
+  <cellStyles count="11">
     <cellStyle name="Comma 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency" xfId="8" builtinId="4"/>
     <cellStyle name="Currency 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Hyperlink" xfId="10" builtinId="8"/>
     <cellStyle name="Komma 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Per cent" xfId="9" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Procent 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Valuta 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0" tint="-0.14996795556505021"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
@@ -3439,67 +3465,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:verificatie@vlaio.be" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/3079" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:O29"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+      <selection activeCell="E36" sqref="E36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="15" max="15" width="10.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A1" s="305" t="s">
         <v>99</v>
       </c>
       <c r="B1" s="306"/>
       <c r="C1" s="306"/>
       <c r="D1" s="306"/>
       <c r="E1" s="306"/>
       <c r="F1" s="306"/>
       <c r="G1" s="306"/>
       <c r="H1" s="306"/>
       <c r="I1" s="306"/>
       <c r="J1" s="306"/>
       <c r="K1" s="306"/>
       <c r="L1" s="306"/>
       <c r="M1" s="306"/>
       <c r="N1" s="306"/>
       <c r="O1" s="306"/>
@@ -3958,87 +3984,103 @@
       <c r="I28" s="306"/>
       <c r="J28" s="306"/>
       <c r="K28" s="306"/>
       <c r="L28" s="306"/>
       <c r="M28" s="306"/>
       <c r="N28" s="306"/>
       <c r="O28" s="306"/>
     </row>
     <row r="29" spans="1:15" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="306"/>
       <c r="B29" s="306"/>
       <c r="C29" s="306"/>
       <c r="D29" s="306"/>
       <c r="E29" s="306"/>
       <c r="F29" s="306"/>
       <c r="G29" s="306"/>
       <c r="H29" s="306"/>
       <c r="I29" s="306"/>
       <c r="J29" s="306"/>
       <c r="K29" s="306"/>
       <c r="L29" s="306"/>
       <c r="M29" s="306"/>
       <c r="N29" s="306"/>
       <c r="O29" s="306"/>
     </row>
+    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="B31" s="340" t="s">
+        <v>104</v>
+      </c>
+      <c r="D31" s="341" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="D32" s="342" t="s">
+        <v>106</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="JGjkTJVGQMi+6RUNhtoIO42nFZ22J0Fuaz+EQZhrLWop4b8zSePHvIA/A0sxFff3Pa5nbtDqsy2JXPUAbjgQVA==" saltValue="7Kbugsc0Xphk8G01UETYxg==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="7ghpU8GI5YfQAXh6juTyjhjFXbBHYbO4QcIeJ71ZFMcON4EltBis1zuatUYpuHKLrhrqqfE5Zm9BTOl9o1tUDA==" saltValue="38vU0RUEFqx3/xBjd3xpfQ==" spinCount="100000" sheet="1" formatRows="0"/>
   <mergeCells count="1">
     <mergeCell ref="A1:O29"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="D31" r:id="rId1" xr:uid="{50EBA90B-4D73-47F3-A032-D5B1FAA3BEA7}"/>
+    <hyperlink ref="D32" r:id="rId2" xr:uid="{25DC6CF6-90BF-47E0-AA0D-04F74F5F9042}"/>
+  </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AK880"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="H172" sqref="H172"/>
+    <sheetView tabSelected="1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
+      <selection activeCell="X25" sqref="X25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.109375" style="8" customWidth="1"/>
     <col min="2" max="2" width="20.109375" style="8" customWidth="1"/>
     <col min="3" max="4" width="13.44140625" style="8" customWidth="1"/>
     <col min="5" max="5" width="19.33203125" style="8" customWidth="1"/>
     <col min="6" max="7" width="13.44140625" style="8" customWidth="1"/>
     <col min="8" max="8" width="13.6640625" style="11" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="13.44140625" style="8" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="13.44140625" style="8" customWidth="1"/>
-    <col min="11" max="11" width="13.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="10" max="11" width="13.44140625" style="8" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="4.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.33203125" style="8" customWidth="1"/>
     <col min="14" max="14" width="4.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="4.6640625" style="11" bestFit="1" customWidth="1"/>
-    <col min="16" max="17" width="7.33203125" style="11" customWidth="1"/>
+    <col min="16" max="17" width="7.33203125" style="11" hidden="1" customWidth="1"/>
     <col min="18" max="18" width="5.6640625" style="8" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.6640625" style="8" customWidth="1"/>
-    <col min="20" max="20" width="2.6640625" style="8" customWidth="1"/>
+    <col min="20" max="20" width="2.6640625" style="8" hidden="1" customWidth="1"/>
     <col min="21" max="246" width="9.33203125" style="8"/>
     <col min="247" max="247" width="30.6640625" style="8" customWidth="1"/>
     <col min="248" max="248" width="20.6640625" style="8" customWidth="1"/>
     <col min="249" max="249" width="13.6640625" style="8" customWidth="1"/>
     <col min="250" max="250" width="11.6640625" style="8" customWidth="1"/>
     <col min="251" max="251" width="13.44140625" style="8" customWidth="1"/>
     <col min="252" max="252" width="11.44140625" style="8" customWidth="1"/>
     <col min="253" max="254" width="9.5546875" style="8" customWidth="1"/>
     <col min="255" max="257" width="9.33203125" style="8"/>
     <col min="258" max="262" width="5.5546875" style="8" customWidth="1"/>
     <col min="263" max="263" width="7.33203125" style="8" customWidth="1"/>
     <col min="264" max="264" width="5.6640625" style="8" customWidth="1"/>
     <col min="265" max="265" width="6" style="8" customWidth="1"/>
     <col min="266" max="266" width="5.6640625" style="8" customWidth="1"/>
     <col min="267" max="269" width="9.33203125" style="8"/>
     <col min="270" max="270" width="5.6640625" style="8" customWidth="1"/>
     <col min="271" max="271" width="14" style="8" customWidth="1"/>
     <col min="272" max="272" width="10.44140625" style="8" customWidth="1"/>
     <col min="273" max="273" width="8.6640625" style="8" customWidth="1"/>
     <col min="274" max="502" width="9.33203125" style="8"/>
     <col min="503" max="503" width="30.6640625" style="8" customWidth="1"/>
     <col min="504" max="504" width="20.6640625" style="8" customWidth="1"/>
     <col min="505" max="505" width="13.6640625" style="8" customWidth="1"/>
     <col min="506" max="506" width="11.6640625" style="8" customWidth="1"/>
     <col min="507" max="507" width="13.44140625" style="8" customWidth="1"/>
@@ -5196,446 +5238,446 @@
     <col min="15888" max="15888" width="10.44140625" style="8" customWidth="1"/>
     <col min="15889" max="15889" width="8.6640625" style="8" customWidth="1"/>
     <col min="15890" max="16118" width="9.33203125" style="8"/>
     <col min="16119" max="16119" width="30.6640625" style="8" customWidth="1"/>
     <col min="16120" max="16120" width="20.6640625" style="8" customWidth="1"/>
     <col min="16121" max="16121" width="13.6640625" style="8" customWidth="1"/>
     <col min="16122" max="16122" width="11.6640625" style="8" customWidth="1"/>
     <col min="16123" max="16123" width="13.44140625" style="8" customWidth="1"/>
     <col min="16124" max="16124" width="11.44140625" style="8" customWidth="1"/>
     <col min="16125" max="16126" width="9.5546875" style="8" customWidth="1"/>
     <col min="16127" max="16129" width="9.33203125" style="8"/>
     <col min="16130" max="16134" width="5.5546875" style="8" customWidth="1"/>
     <col min="16135" max="16135" width="7.33203125" style="8" customWidth="1"/>
     <col min="16136" max="16136" width="5.6640625" style="8" customWidth="1"/>
     <col min="16137" max="16137" width="6" style="8" customWidth="1"/>
     <col min="16138" max="16138" width="5.6640625" style="8" customWidth="1"/>
     <col min="16139" max="16141" width="9.33203125" style="8"/>
     <col min="16142" max="16142" width="5.6640625" style="8" customWidth="1"/>
     <col min="16143" max="16143" width="14" style="8" customWidth="1"/>
     <col min="16144" max="16144" width="10.44140625" style="8" customWidth="1"/>
     <col min="16145" max="16145" width="8.6640625" style="8" customWidth="1"/>
     <col min="16146" max="16384" width="9.33203125" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" s="2" customFormat="1" ht="24" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="243" t="str">
+      <c r="A1" s="283" t="str">
         <f>"Confidential - Budget application: " &amp; C6</f>
         <v xml:space="preserve">Confidential - Budget application: </v>
       </c>
-      <c r="B1" s="244"/>
-[...16 lines deleted...]
-      <c r="S1" s="245"/>
+      <c r="B1" s="284"/>
+      <c r="C1" s="284"/>
+      <c r="D1" s="284"/>
+      <c r="E1" s="284"/>
+      <c r="F1" s="284"/>
+      <c r="G1" s="284"/>
+      <c r="H1" s="284"/>
+      <c r="I1" s="284"/>
+      <c r="J1" s="284"/>
+      <c r="K1" s="284"/>
+      <c r="L1" s="284"/>
+      <c r="M1" s="284"/>
+      <c r="N1" s="284"/>
+      <c r="O1" s="284"/>
+      <c r="P1" s="284"/>
+      <c r="Q1" s="284"/>
+      <c r="R1" s="284"/>
+      <c r="S1" s="285"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
     </row>
     <row r="2" spans="1:33" s="4" customFormat="1" ht="30.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B2" s="206"/>
       <c r="H2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="6"/>
       <c r="Y2" s="6"/>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
       <c r="AE2" s="6"/>
       <c r="AF2" s="6"/>
       <c r="AG2" s="6"/>
     </row>
     <row r="3" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A3" s="246" t="s">
+      <c r="A3" s="286" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="247"/>
-[...16 lines deleted...]
-      <c r="S3" s="220"/>
+      <c r="B3" s="287"/>
+      <c r="C3" s="288"/>
+      <c r="D3" s="288"/>
+      <c r="E3" s="288"/>
+      <c r="F3" s="288"/>
+      <c r="G3" s="288"/>
+      <c r="H3" s="288"/>
+      <c r="I3" s="288"/>
+      <c r="J3" s="288"/>
+      <c r="K3" s="288"/>
+      <c r="L3" s="288"/>
+      <c r="M3" s="288"/>
+      <c r="N3" s="288"/>
+      <c r="O3" s="288"/>
+      <c r="P3" s="288"/>
+      <c r="Q3" s="288"/>
+      <c r="R3" s="288"/>
+      <c r="S3" s="289"/>
       <c r="T3" s="7"/>
       <c r="U3" s="7"/>
       <c r="V3" s="7"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="7"/>
       <c r="Z3" s="7"/>
       <c r="AA3" s="7"/>
       <c r="AB3" s="7"/>
       <c r="AC3" s="7"/>
       <c r="AD3" s="7"/>
       <c r="AE3" s="7"/>
       <c r="AF3" s="7"/>
       <c r="AG3" s="7"/>
     </row>
     <row r="4" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A4" s="236" t="s">
+      <c r="A4" s="276" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="237"/>
-[...16 lines deleted...]
-      <c r="S4" s="235"/>
+      <c r="B4" s="277"/>
+      <c r="C4" s="273"/>
+      <c r="D4" s="274"/>
+      <c r="E4" s="274"/>
+      <c r="F4" s="274"/>
+      <c r="G4" s="274"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="274"/>
+      <c r="J4" s="274"/>
+      <c r="K4" s="274"/>
+      <c r="L4" s="274"/>
+      <c r="M4" s="274"/>
+      <c r="N4" s="274"/>
+      <c r="O4" s="274"/>
+      <c r="P4" s="274"/>
+      <c r="Q4" s="274"/>
+      <c r="R4" s="274"/>
+      <c r="S4" s="275"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
       <c r="AE4" s="7"/>
       <c r="AF4" s="7"/>
       <c r="AG4" s="7"/>
     </row>
     <row r="5" spans="1:33" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="10"/>
-      <c r="C5" s="233"/>
-[...15 lines deleted...]
-      <c r="S5" s="235"/>
+      <c r="C5" s="273"/>
+      <c r="D5" s="274"/>
+      <c r="E5" s="274"/>
+      <c r="F5" s="274"/>
+      <c r="G5" s="274"/>
+      <c r="H5" s="274"/>
+      <c r="I5" s="274"/>
+      <c r="J5" s="274"/>
+      <c r="K5" s="274"/>
+      <c r="L5" s="274"/>
+      <c r="M5" s="274"/>
+      <c r="N5" s="274"/>
+      <c r="O5" s="274"/>
+      <c r="P5" s="274"/>
+      <c r="Q5" s="274"/>
+      <c r="R5" s="274"/>
+      <c r="S5" s="275"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
       <c r="AE5" s="7"/>
       <c r="AF5" s="7"/>
       <c r="AG5" s="7"/>
     </row>
     <row r="6" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A6" s="236" t="s">
+      <c r="A6" s="276" t="s">
         <v>57</v>
       </c>
-      <c r="B6" s="237"/>
-[...16 lines deleted...]
-      <c r="S6" s="235"/>
+      <c r="B6" s="277"/>
+      <c r="C6" s="273"/>
+      <c r="D6" s="274"/>
+      <c r="E6" s="274"/>
+      <c r="F6" s="274"/>
+      <c r="G6" s="274"/>
+      <c r="H6" s="274"/>
+      <c r="I6" s="274"/>
+      <c r="J6" s="274"/>
+      <c r="K6" s="274"/>
+      <c r="L6" s="274"/>
+      <c r="M6" s="274"/>
+      <c r="N6" s="274"/>
+      <c r="O6" s="274"/>
+      <c r="P6" s="274"/>
+      <c r="Q6" s="274"/>
+      <c r="R6" s="274"/>
+      <c r="S6" s="275"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
       <c r="AE6" s="7"/>
       <c r="AF6" s="7"/>
       <c r="AG6" s="7"/>
     </row>
     <row r="7" spans="1:33" ht="44.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="238" t="s">
+      <c r="A7" s="278" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="239"/>
-[...16 lines deleted...]
-      <c r="S7" s="242"/>
+      <c r="B7" s="279"/>
+      <c r="C7" s="280"/>
+      <c r="D7" s="281"/>
+      <c r="E7" s="281"/>
+      <c r="F7" s="281"/>
+      <c r="G7" s="281"/>
+      <c r="H7" s="281"/>
+      <c r="I7" s="281"/>
+      <c r="J7" s="281"/>
+      <c r="K7" s="281"/>
+      <c r="L7" s="281"/>
+      <c r="M7" s="281"/>
+      <c r="N7" s="281"/>
+      <c r="O7" s="281"/>
+      <c r="P7" s="281"/>
+      <c r="Q7" s="281"/>
+      <c r="R7" s="281"/>
+      <c r="S7" s="282"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
       <c r="AE7" s="7"/>
       <c r="AF7" s="7"/>
       <c r="AG7" s="7"/>
     </row>
     <row r="8" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
       <c r="AE8" s="7"/>
       <c r="AF8" s="7"/>
       <c r="AG8" s="7"/>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A9" s="218" t="s">
+    <row r="9" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="296" t="s">
         <v>98</v>
       </c>
-      <c r="B9" s="219"/>
-[...16 lines deleted...]
-      <c r="S9" s="220"/>
+      <c r="B9" s="288"/>
+      <c r="C9" s="288"/>
+      <c r="D9" s="288"/>
+      <c r="E9" s="288"/>
+      <c r="F9" s="288"/>
+      <c r="G9" s="288"/>
+      <c r="H9" s="288"/>
+      <c r="I9" s="288"/>
+      <c r="J9" s="288"/>
+      <c r="K9" s="288"/>
+      <c r="L9" s="288"/>
+      <c r="M9" s="288"/>
+      <c r="N9" s="288"/>
+      <c r="O9" s="288"/>
+      <c r="P9" s="288"/>
+      <c r="Q9" s="288"/>
+      <c r="R9" s="288"/>
+      <c r="S9" s="289"/>
       <c r="T9" s="7"/>
       <c r="U9" s="12"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
       <c r="AE9" s="7"/>
       <c r="AF9" s="7"/>
       <c r="AG9" s="7"/>
     </row>
-    <row r="10" spans="1:33" ht="31.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:33" ht="31.8" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="13"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="15" t="s">
         <v>59</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>18</v>
       </c>
       <c r="K10" s="15" t="s">
         <v>19</v>
       </c>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
       <c r="S10" s="17"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
       <c r="AE10" s="7"/>
       <c r="AF10" s="7"/>
       <c r="AG10" s="7"/>
     </row>
-    <row r="11" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="221" t="s">
+    <row r="11" spans="1:33" ht="16.2" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="297" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="222"/>
-[...2 lines deleted...]
-      <c r="E11" s="223"/>
+      <c r="B11" s="298"/>
+      <c r="C11" s="298"/>
+      <c r="D11" s="298"/>
+      <c r="E11" s="299"/>
       <c r="F11" s="18">
         <v>1596</v>
       </c>
       <c r="G11" s="18">
         <v>1596</v>
       </c>
       <c r="H11" s="18">
         <v>1596</v>
       </c>
       <c r="I11" s="19">
         <v>1596</v>
       </c>
       <c r="J11" s="19">
         <v>1596</v>
       </c>
       <c r="K11" s="19">
         <v>1596</v>
       </c>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="20"/>
       <c r="O11" s="20"/>
       <c r="P11" s="20"/>
       <c r="Q11" s="20"/>
       <c r="R11" s="20"/>
       <c r="S11" s="21"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
       <c r="AE11" s="7"/>
       <c r="AF11" s="7"/>
       <c r="AG11" s="7"/>
     </row>
-    <row r="12" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:33" ht="16.2" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="22"/>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="24"/>
       <c r="F12" s="25">
         <f>IF(F11&gt;1720,1720,F11)</f>
         <v>1596</v>
       </c>
       <c r="G12" s="25">
         <f t="shared" ref="G12:K12" si="0">IF(G11&gt;1720,1720,G11)</f>
         <v>1596</v>
       </c>
       <c r="H12" s="25">
         <f t="shared" si="0"/>
         <v>1596</v>
       </c>
       <c r="I12" s="25">
         <f t="shared" si="0"/>
         <v>1596</v>
       </c>
       <c r="J12" s="25">
         <f t="shared" si="0"/>
         <v>1596</v>
       </c>
@@ -5645,135 +5687,135 @@
       </c>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26"/>
       <c r="O12" s="26"/>
       <c r="P12" s="26"/>
       <c r="Q12" s="26"/>
       <c r="R12" s="26"/>
       <c r="S12" s="27"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
       <c r="W12" s="7"/>
       <c r="X12" s="7"/>
       <c r="Y12" s="7"/>
       <c r="Z12" s="7"/>
       <c r="AA12" s="7"/>
       <c r="AB12" s="7"/>
       <c r="AC12" s="7"/>
       <c r="AD12" s="7"/>
       <c r="AE12" s="7"/>
       <c r="AF12" s="7"/>
       <c r="AG12" s="7"/>
     </row>
     <row r="13" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="224" t="s">
+      <c r="A13" s="300" t="s">
         <v>20</v>
       </c>
-      <c r="B13" s="225"/>
-[...2 lines deleted...]
-      <c r="E13" s="225"/>
+      <c r="B13" s="301"/>
+      <c r="C13" s="301"/>
+      <c r="D13" s="301"/>
+      <c r="E13" s="301"/>
       <c r="F13" s="28"/>
       <c r="G13" s="28"/>
       <c r="H13" s="28"/>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="28"/>
       <c r="O13" s="28"/>
       <c r="P13" s="28"/>
       <c r="Q13" s="28"/>
       <c r="R13" s="28"/>
       <c r="S13" s="29"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7"/>
       <c r="W13" s="7"/>
       <c r="X13" s="7"/>
       <c r="Y13" s="7"/>
       <c r="Z13" s="7"/>
       <c r="AA13" s="7"/>
       <c r="AB13" s="7"/>
       <c r="AC13" s="7"/>
       <c r="AD13" s="7"/>
       <c r="AE13" s="7"/>
       <c r="AF13" s="7"/>
       <c r="AG13" s="7"/>
     </row>
     <row r="14" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="226" t="s">
+      <c r="A14" s="221" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="227"/>
-[...3 lines deleted...]
-      <c r="F14" s="228" t="str">
+      <c r="B14" s="222"/>
+      <c r="C14" s="222"/>
+      <c r="D14" s="222"/>
+      <c r="E14" s="222"/>
+      <c r="F14" s="302" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary","Monthly salary")</f>
         <v>Monthly salary</v>
       </c>
-      <c r="G14" s="229"/>
-[...4 lines deleted...]
-      <c r="L14" s="228" t="s">
+      <c r="G14" s="303"/>
+      <c r="H14" s="303"/>
+      <c r="I14" s="303"/>
+      <c r="J14" s="303"/>
+      <c r="K14" s="304"/>
+      <c r="L14" s="302" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="229"/>
-[...4 lines deleted...]
-      <c r="R14" s="230"/>
+      <c r="M14" s="303"/>
+      <c r="N14" s="303"/>
+      <c r="O14" s="303"/>
+      <c r="P14" s="303"/>
+      <c r="Q14" s="303"/>
+      <c r="R14" s="304"/>
       <c r="S14" s="30"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
       <c r="AE14" s="7"/>
       <c r="AF14" s="7"/>
       <c r="AG14" s="7"/>
     </row>
     <row r="15" spans="1:33" ht="117.6" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="209" t="s">
+      <c r="A15" s="293" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="210"/>
-[...1 lines deleted...]
-      <c r="D15" s="211"/>
+      <c r="B15" s="294"/>
+      <c r="C15" s="294"/>
+      <c r="D15" s="295"/>
       <c r="E15" s="31" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="32" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary year 1","Monthly salary year 1")</f>
         <v>Monthly salary year 1</v>
       </c>
       <c r="G15" s="32" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary year 2","Monthly salary year 2")</f>
         <v>Monthly salary year 2</v>
       </c>
       <c r="H15" s="32" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary year 3","Monthly salary year 3")</f>
         <v>Monthly salary year 3</v>
       </c>
       <c r="I15" s="32" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary year 4","Monthly salary year 4")</f>
         <v>Monthly salary year 4</v>
       </c>
       <c r="J15" s="32" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary year 5","Monthly salary year 5")</f>
         <v>Monthly salary year 5</v>
       </c>
       <c r="K15" s="33" t="str">
         <f>IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,"Annual salary year 6","Monthly salary year 6")</f>
@@ -5797,3225 +5839,3225 @@
       <c r="Q15" s="36" t="s">
         <v>30</v>
       </c>
       <c r="R15" s="37" t="s">
         <v>31</v>
       </c>
       <c r="S15" s="38" t="s">
         <v>32</v>
       </c>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
       <c r="AE15" s="7"/>
       <c r="AF15" s="7"/>
       <c r="AG15" s="7"/>
     </row>
     <row r="16" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="212"/>
-[...2 lines deleted...]
-      <c r="D16" s="214"/>
+      <c r="A16" s="290"/>
+      <c r="B16" s="291"/>
+      <c r="C16" s="292"/>
+      <c r="D16" s="292"/>
       <c r="E16" s="39"/>
       <c r="F16" s="40"/>
       <c r="G16" s="41"/>
       <c r="H16" s="41"/>
       <c r="I16" s="42"/>
       <c r="J16" s="43"/>
       <c r="K16" s="44"/>
       <c r="L16" s="45"/>
       <c r="M16" s="46"/>
       <c r="N16" s="46"/>
       <c r="O16" s="46"/>
       <c r="P16" s="47"/>
       <c r="Q16" s="48"/>
       <c r="R16" s="49">
         <f>SUM(L16:Q16)</f>
         <v>0</v>
       </c>
       <c r="S16" s="50">
         <f>IF(E16="o",0,IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,IF(E16="b",(F16/12*L16)+(G16/12*M16)+(H16/12*N16)+(I16/12*O16)+(J16/12*P16)+(K16/12*Q16),0),(F16*1.2%*$F$12/12*L16)+(G16*1.2%*$G$12/12*M16)+(H16*1.2%*$H$12/12*N16)+(I16*1.2%*$I$12/12*O16)+(J16*1.2%*$J$12/12*P16)+(K16*1.2%*$K$12/12*Q16)))</f>
         <v>0</v>
       </c>
       <c r="T16" s="7">
         <f>IF(E16="o",0,SUM(L16:Q16))</f>
         <v>0</v>
       </c>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
       <c r="AE16" s="7"/>
       <c r="AF16" s="7"/>
       <c r="AG16" s="7"/>
     </row>
     <row r="17" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="215"/>
-[...2 lines deleted...]
-      <c r="D17" s="217"/>
+      <c r="A17" s="271"/>
+      <c r="B17" s="250"/>
+      <c r="C17" s="272"/>
+      <c r="D17" s="272"/>
       <c r="E17" s="39"/>
       <c r="F17" s="51"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="53"/>
       <c r="J17" s="54"/>
       <c r="K17" s="55"/>
       <c r="L17" s="56"/>
       <c r="M17" s="57"/>
       <c r="N17" s="57"/>
       <c r="O17" s="57"/>
       <c r="P17" s="58"/>
       <c r="Q17" s="59"/>
       <c r="R17" s="49">
         <f t="shared" ref="R17:R80" si="1">SUM(L17:Q17)</f>
         <v>0</v>
       </c>
       <c r="S17" s="50">
         <f t="shared" ref="S17:S80" si="2">IF(E17="o",0,IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,IF(E17="b",(F17/12*L17)+(G17/12*M17)+(H17/12*N17)+(I17/12*O17)+(J17/12*P17)+(K17/12*Q17),0),(F17*1.2%*$F$12/12*L17)+(G17*1.2%*$G$12/12*M17)+(H17*1.2%*$H$12/12*N17)+(I17*1.2%*$I$12/12*O17)+(J17*1.2%*$J$12/12*P17)+(K17*1.2%*$K$12/12*Q17)))</f>
         <v>0</v>
       </c>
       <c r="T17" s="7">
         <f t="shared" ref="T17:T44" si="3">IF(E17="o",0,SUM(L17:Q17))</f>
         <v>0</v>
       </c>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
       <c r="AE17" s="7"/>
       <c r="AF17" s="7"/>
       <c r="AG17" s="7"/>
     </row>
     <row r="18" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="215"/>
-[...2 lines deleted...]
-      <c r="D18" s="217"/>
+      <c r="A18" s="271"/>
+      <c r="B18" s="250"/>
+      <c r="C18" s="272"/>
+      <c r="D18" s="272"/>
       <c r="E18" s="39"/>
       <c r="F18" s="60"/>
       <c r="G18" s="61"/>
       <c r="H18" s="61"/>
       <c r="I18" s="62"/>
       <c r="J18" s="63"/>
       <c r="K18" s="64"/>
       <c r="L18" s="65"/>
       <c r="M18" s="66"/>
       <c r="N18" s="66"/>
       <c r="O18" s="57"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="59"/>
       <c r="R18" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S18" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T18" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
       <c r="AF18" s="7"/>
       <c r="AG18" s="7"/>
     </row>
     <row r="19" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="215"/>
-[...2 lines deleted...]
-      <c r="D19" s="217"/>
+      <c r="A19" s="271"/>
+      <c r="B19" s="250"/>
+      <c r="C19" s="272"/>
+      <c r="D19" s="272"/>
       <c r="E19" s="39"/>
       <c r="F19" s="67"/>
       <c r="G19" s="68"/>
       <c r="H19" s="68"/>
       <c r="I19" s="69"/>
       <c r="J19" s="70"/>
       <c r="K19" s="71"/>
       <c r="L19" s="72"/>
       <c r="M19" s="73"/>
       <c r="N19" s="73"/>
       <c r="O19" s="74"/>
       <c r="P19" s="75"/>
       <c r="Q19" s="76"/>
       <c r="R19" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S19" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T19" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U19" s="77"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
       <c r="AF19" s="7"/>
       <c r="AG19" s="7"/>
     </row>
     <row r="20" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="215"/>
-[...2 lines deleted...]
-      <c r="D20" s="217"/>
+      <c r="A20" s="271"/>
+      <c r="B20" s="250"/>
+      <c r="C20" s="272"/>
+      <c r="D20" s="272"/>
       <c r="E20" s="39"/>
       <c r="F20" s="67"/>
       <c r="G20" s="68"/>
       <c r="H20" s="68"/>
       <c r="I20" s="69"/>
       <c r="J20" s="70"/>
       <c r="K20" s="71"/>
       <c r="L20" s="72"/>
       <c r="M20" s="73"/>
       <c r="N20" s="73"/>
       <c r="O20" s="74"/>
       <c r="P20" s="75"/>
       <c r="Q20" s="76"/>
       <c r="R20" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S20" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T20" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
       <c r="AF20" s="7"/>
       <c r="AG20" s="7"/>
     </row>
     <row r="21" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="215"/>
-[...2 lines deleted...]
-      <c r="D21" s="217"/>
+      <c r="A21" s="271"/>
+      <c r="B21" s="250"/>
+      <c r="C21" s="272"/>
+      <c r="D21" s="272"/>
       <c r="E21" s="39"/>
       <c r="F21" s="67"/>
       <c r="G21" s="68"/>
       <c r="H21" s="68"/>
       <c r="I21" s="69"/>
       <c r="J21" s="70"/>
       <c r="K21" s="71"/>
       <c r="L21" s="72"/>
       <c r="M21" s="73"/>
       <c r="N21" s="73"/>
       <c r="O21" s="74"/>
       <c r="P21" s="75"/>
       <c r="Q21" s="76"/>
       <c r="R21" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S21" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T21" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
       <c r="AF21" s="7"/>
       <c r="AG21" s="7"/>
     </row>
     <row r="22" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="215"/>
-[...2 lines deleted...]
-      <c r="D22" s="217"/>
+      <c r="A22" s="271"/>
+      <c r="B22" s="250"/>
+      <c r="C22" s="272"/>
+      <c r="D22" s="272"/>
       <c r="E22" s="39"/>
       <c r="F22" s="67"/>
       <c r="G22" s="68"/>
       <c r="H22" s="68"/>
       <c r="I22" s="69"/>
       <c r="J22" s="70"/>
       <c r="K22" s="71"/>
       <c r="L22" s="72"/>
       <c r="M22" s="73"/>
       <c r="N22" s="73"/>
       <c r="O22" s="74"/>
       <c r="P22" s="75"/>
       <c r="Q22" s="76"/>
       <c r="R22" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S22" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T22" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
       <c r="AF22" s="7"/>
       <c r="AG22" s="7"/>
     </row>
     <row r="23" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="215"/>
-[...2 lines deleted...]
-      <c r="D23" s="217"/>
+      <c r="A23" s="271"/>
+      <c r="B23" s="250"/>
+      <c r="C23" s="272"/>
+      <c r="D23" s="272"/>
       <c r="E23" s="39"/>
       <c r="F23" s="67"/>
       <c r="G23" s="68"/>
       <c r="H23" s="68"/>
       <c r="I23" s="69"/>
       <c r="J23" s="70"/>
       <c r="K23" s="71"/>
       <c r="L23" s="72"/>
       <c r="M23" s="73"/>
       <c r="N23" s="73"/>
       <c r="O23" s="74"/>
       <c r="P23" s="75"/>
       <c r="Q23" s="76"/>
       <c r="R23" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S23" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T23" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
       <c r="AF23" s="7"/>
       <c r="AG23" s="7"/>
     </row>
     <row r="24" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="231"/>
-[...2 lines deleted...]
-      <c r="D24" s="216"/>
+      <c r="A24" s="248"/>
+      <c r="B24" s="249"/>
+      <c r="C24" s="249"/>
+      <c r="D24" s="250"/>
       <c r="E24" s="39"/>
       <c r="F24" s="67"/>
       <c r="G24" s="68"/>
       <c r="H24" s="68"/>
       <c r="I24" s="69"/>
       <c r="J24" s="70"/>
       <c r="K24" s="71"/>
       <c r="L24" s="72"/>
       <c r="M24" s="73"/>
       <c r="N24" s="73"/>
       <c r="O24" s="74"/>
       <c r="P24" s="75"/>
       <c r="Q24" s="76"/>
       <c r="R24" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S24" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T24" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
       <c r="AF24" s="7"/>
       <c r="AG24" s="7"/>
     </row>
     <row r="25" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="231"/>
-[...2 lines deleted...]
-      <c r="D25" s="216"/>
+      <c r="A25" s="248"/>
+      <c r="B25" s="249"/>
+      <c r="C25" s="249"/>
+      <c r="D25" s="250"/>
       <c r="E25" s="39"/>
       <c r="F25" s="67"/>
       <c r="G25" s="68"/>
       <c r="H25" s="68"/>
       <c r="I25" s="69"/>
       <c r="J25" s="70"/>
       <c r="K25" s="71"/>
       <c r="L25" s="72"/>
       <c r="M25" s="73"/>
       <c r="N25" s="73"/>
       <c r="O25" s="74"/>
       <c r="P25" s="75"/>
       <c r="Q25" s="76"/>
       <c r="R25" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S25" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T25" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
       <c r="AF25" s="7"/>
       <c r="AG25" s="7"/>
     </row>
     <row r="26" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="231"/>
-[...2 lines deleted...]
-      <c r="D26" s="216"/>
+      <c r="A26" s="248"/>
+      <c r="B26" s="249"/>
+      <c r="C26" s="249"/>
+      <c r="D26" s="250"/>
       <c r="E26" s="39"/>
       <c r="F26" s="67"/>
       <c r="G26" s="68"/>
       <c r="H26" s="68"/>
       <c r="I26" s="69"/>
       <c r="J26" s="70"/>
       <c r="K26" s="71"/>
       <c r="L26" s="72"/>
       <c r="M26" s="73"/>
       <c r="N26" s="73"/>
       <c r="O26" s="74"/>
       <c r="P26" s="75"/>
       <c r="Q26" s="76"/>
       <c r="R26" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S26" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T26" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
       <c r="AF26" s="7"/>
       <c r="AG26" s="7"/>
     </row>
     <row r="27" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="231"/>
-[...2 lines deleted...]
-      <c r="D27" s="216"/>
+      <c r="A27" s="248"/>
+      <c r="B27" s="249"/>
+      <c r="C27" s="249"/>
+      <c r="D27" s="250"/>
       <c r="E27" s="39"/>
       <c r="F27" s="67"/>
       <c r="G27" s="68"/>
       <c r="H27" s="68"/>
       <c r="I27" s="69"/>
       <c r="J27" s="70"/>
       <c r="K27" s="71"/>
       <c r="L27" s="72"/>
       <c r="M27" s="73"/>
       <c r="N27" s="73"/>
       <c r="O27" s="74"/>
       <c r="P27" s="75"/>
       <c r="Q27" s="76"/>
       <c r="R27" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S27" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T27" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
       <c r="AC27" s="7"/>
       <c r="AD27" s="7"/>
       <c r="AE27" s="7"/>
       <c r="AF27" s="7"/>
       <c r="AG27" s="7"/>
     </row>
     <row r="28" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="231"/>
-[...2 lines deleted...]
-      <c r="D28" s="216"/>
+      <c r="A28" s="248"/>
+      <c r="B28" s="249"/>
+      <c r="C28" s="249"/>
+      <c r="D28" s="250"/>
       <c r="E28" s="39"/>
       <c r="F28" s="67"/>
       <c r="G28" s="68"/>
       <c r="H28" s="68"/>
       <c r="I28" s="69"/>
       <c r="J28" s="70"/>
       <c r="K28" s="71"/>
       <c r="L28" s="72"/>
       <c r="M28" s="73"/>
       <c r="N28" s="73"/>
       <c r="O28" s="74"/>
       <c r="P28" s="75"/>
       <c r="Q28" s="76"/>
       <c r="R28" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S28" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T28" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
       <c r="AF28" s="7"/>
       <c r="AG28" s="7"/>
     </row>
     <row r="29" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="231"/>
-[...2 lines deleted...]
-      <c r="D29" s="216"/>
+      <c r="A29" s="248"/>
+      <c r="B29" s="249"/>
+      <c r="C29" s="249"/>
+      <c r="D29" s="250"/>
       <c r="E29" s="39"/>
       <c r="F29" s="67"/>
       <c r="G29" s="68"/>
       <c r="H29" s="68"/>
       <c r="I29" s="69"/>
       <c r="J29" s="70"/>
       <c r="K29" s="71"/>
       <c r="L29" s="72"/>
       <c r="M29" s="73"/>
       <c r="N29" s="73"/>
       <c r="O29" s="74"/>
       <c r="P29" s="75"/>
       <c r="Q29" s="76"/>
       <c r="R29" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S29" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T29" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
       <c r="AF29" s="7"/>
       <c r="AG29" s="7"/>
     </row>
     <row r="30" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="231"/>
-[...2 lines deleted...]
-      <c r="D30" s="216"/>
+      <c r="A30" s="248"/>
+      <c r="B30" s="249"/>
+      <c r="C30" s="249"/>
+      <c r="D30" s="250"/>
       <c r="E30" s="39"/>
       <c r="F30" s="67"/>
       <c r="G30" s="68"/>
       <c r="H30" s="68"/>
       <c r="I30" s="69"/>
       <c r="J30" s="70"/>
       <c r="K30" s="71"/>
       <c r="L30" s="72"/>
       <c r="M30" s="73"/>
       <c r="N30" s="73"/>
       <c r="O30" s="74"/>
       <c r="P30" s="75"/>
       <c r="Q30" s="76"/>
       <c r="R30" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S30" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T30" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
       <c r="AC30" s="7"/>
       <c r="AD30" s="7"/>
       <c r="AE30" s="7"/>
       <c r="AF30" s="7"/>
       <c r="AG30" s="7"/>
     </row>
     <row r="31" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="231"/>
-[...2 lines deleted...]
-      <c r="D31" s="216"/>
+      <c r="A31" s="248"/>
+      <c r="B31" s="249"/>
+      <c r="C31" s="249"/>
+      <c r="D31" s="250"/>
       <c r="E31" s="39"/>
       <c r="F31" s="67"/>
       <c r="G31" s="68"/>
       <c r="H31" s="68"/>
       <c r="I31" s="69"/>
       <c r="J31" s="70"/>
       <c r="K31" s="71"/>
       <c r="L31" s="72"/>
       <c r="M31" s="73"/>
       <c r="N31" s="73"/>
       <c r="O31" s="74"/>
       <c r="P31" s="75"/>
       <c r="Q31" s="76"/>
       <c r="R31" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S31" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T31" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
       <c r="Z31" s="7"/>
       <c r="AA31" s="7"/>
       <c r="AB31" s="7"/>
       <c r="AC31" s="7"/>
       <c r="AD31" s="7"/>
       <c r="AE31" s="7"/>
       <c r="AF31" s="7"/>
       <c r="AG31" s="7"/>
     </row>
     <row r="32" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="212"/>
-[...2 lines deleted...]
-      <c r="D32" s="214"/>
+      <c r="A32" s="290"/>
+      <c r="B32" s="291"/>
+      <c r="C32" s="292"/>
+      <c r="D32" s="292"/>
       <c r="E32" s="39"/>
       <c r="F32" s="67"/>
       <c r="G32" s="68"/>
       <c r="H32" s="68"/>
       <c r="I32" s="69"/>
       <c r="J32" s="70"/>
       <c r="K32" s="71"/>
       <c r="L32" s="72"/>
       <c r="M32" s="73"/>
       <c r="N32" s="73"/>
       <c r="O32" s="74"/>
       <c r="P32" s="75"/>
       <c r="Q32" s="76"/>
       <c r="R32" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S32" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T32" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
       <c r="AD32" s="7"/>
       <c r="AE32" s="7"/>
       <c r="AF32" s="7"/>
       <c r="AG32" s="7"/>
     </row>
     <row r="33" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="215"/>
-[...2 lines deleted...]
-      <c r="D33" s="217"/>
+      <c r="A33" s="271"/>
+      <c r="B33" s="250"/>
+      <c r="C33" s="272"/>
+      <c r="D33" s="272"/>
       <c r="E33" s="39"/>
       <c r="F33" s="67"/>
       <c r="G33" s="68"/>
       <c r="H33" s="68"/>
       <c r="I33" s="69"/>
       <c r="J33" s="70"/>
       <c r="K33" s="71"/>
       <c r="L33" s="72"/>
       <c r="M33" s="73"/>
       <c r="N33" s="73"/>
       <c r="O33" s="74"/>
       <c r="P33" s="75"/>
       <c r="Q33" s="76"/>
       <c r="R33" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S33" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T33" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U33" s="7"/>
       <c r="V33" s="7"/>
       <c r="W33" s="7"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="7"/>
       <c r="Z33" s="7"/>
       <c r="AA33" s="7"/>
       <c r="AB33" s="7"/>
       <c r="AC33" s="7"/>
       <c r="AD33" s="7"/>
       <c r="AE33" s="7"/>
       <c r="AF33" s="7"/>
       <c r="AG33" s="7"/>
     </row>
     <row r="34" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="215"/>
-[...2 lines deleted...]
-      <c r="D34" s="217"/>
+      <c r="A34" s="271"/>
+      <c r="B34" s="250"/>
+      <c r="C34" s="272"/>
+      <c r="D34" s="272"/>
       <c r="E34" s="39"/>
       <c r="F34" s="67"/>
       <c r="G34" s="68"/>
       <c r="H34" s="68"/>
       <c r="I34" s="69"/>
       <c r="J34" s="70"/>
       <c r="K34" s="71"/>
       <c r="L34" s="72"/>
       <c r="M34" s="73"/>
       <c r="N34" s="73"/>
       <c r="O34" s="74"/>
       <c r="P34" s="75"/>
       <c r="Q34" s="76"/>
       <c r="R34" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S34" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T34" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U34" s="7"/>
       <c r="V34" s="7"/>
       <c r="W34" s="7"/>
       <c r="X34" s="7"/>
       <c r="Y34" s="7"/>
       <c r="Z34" s="7"/>
       <c r="AA34" s="7"/>
       <c r="AB34" s="7"/>
       <c r="AC34" s="7"/>
       <c r="AD34" s="7"/>
       <c r="AE34" s="7"/>
       <c r="AF34" s="7"/>
       <c r="AG34" s="7"/>
     </row>
     <row r="35" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="215"/>
-[...2 lines deleted...]
-      <c r="D35" s="217"/>
+      <c r="A35" s="271"/>
+      <c r="B35" s="250"/>
+      <c r="C35" s="272"/>
+      <c r="D35" s="272"/>
       <c r="E35" s="39"/>
       <c r="F35" s="67"/>
       <c r="G35" s="68"/>
       <c r="H35" s="68"/>
       <c r="I35" s="69"/>
       <c r="J35" s="70"/>
       <c r="K35" s="71"/>
       <c r="L35" s="72"/>
       <c r="M35" s="73"/>
       <c r="N35" s="73"/>
       <c r="O35" s="74"/>
       <c r="P35" s="75"/>
       <c r="Q35" s="76"/>
       <c r="R35" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S35" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T35" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U35" s="7"/>
       <c r="V35" s="7"/>
       <c r="W35" s="7"/>
       <c r="X35" s="7"/>
       <c r="Y35" s="7"/>
       <c r="Z35" s="7"/>
       <c r="AA35" s="7"/>
       <c r="AB35" s="7"/>
       <c r="AC35" s="7"/>
       <c r="AD35" s="7"/>
       <c r="AE35" s="7"/>
       <c r="AF35" s="7"/>
       <c r="AG35" s="7"/>
     </row>
     <row r="36" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="215"/>
-[...2 lines deleted...]
-      <c r="D36" s="217"/>
+      <c r="A36" s="271"/>
+      <c r="B36" s="250"/>
+      <c r="C36" s="272"/>
+      <c r="D36" s="272"/>
       <c r="E36" s="39"/>
       <c r="F36" s="67"/>
       <c r="G36" s="68"/>
       <c r="H36" s="68"/>
       <c r="I36" s="69"/>
       <c r="J36" s="70"/>
       <c r="K36" s="71"/>
       <c r="L36" s="72"/>
       <c r="M36" s="73"/>
       <c r="N36" s="73"/>
       <c r="O36" s="74"/>
       <c r="P36" s="75"/>
       <c r="Q36" s="76"/>
       <c r="R36" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S36" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T36" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U36" s="7"/>
       <c r="V36" s="7"/>
       <c r="W36" s="7"/>
       <c r="X36" s="7"/>
       <c r="Y36" s="7"/>
       <c r="Z36" s="7"/>
       <c r="AA36" s="7"/>
       <c r="AB36" s="7"/>
       <c r="AC36" s="7"/>
       <c r="AD36" s="7"/>
       <c r="AE36" s="7"/>
       <c r="AF36" s="7"/>
       <c r="AG36" s="7"/>
     </row>
     <row r="37" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="215"/>
-[...2 lines deleted...]
-      <c r="D37" s="217"/>
+      <c r="A37" s="271"/>
+      <c r="B37" s="250"/>
+      <c r="C37" s="272"/>
+      <c r="D37" s="272"/>
       <c r="E37" s="39"/>
       <c r="F37" s="67"/>
       <c r="G37" s="68"/>
       <c r="H37" s="68"/>
       <c r="I37" s="69"/>
       <c r="J37" s="70"/>
       <c r="K37" s="71"/>
       <c r="L37" s="72"/>
       <c r="M37" s="73"/>
       <c r="N37" s="73"/>
       <c r="O37" s="74"/>
       <c r="P37" s="75"/>
       <c r="Q37" s="76"/>
       <c r="R37" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S37" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T37" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="W37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
       <c r="Z37" s="7"/>
       <c r="AA37" s="7"/>
       <c r="AB37" s="7"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
       <c r="AE37" s="7"/>
       <c r="AF37" s="7"/>
       <c r="AG37" s="7"/>
     </row>
     <row r="38" spans="1:33" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="215"/>
-[...2 lines deleted...]
-      <c r="D38" s="217"/>
+      <c r="A38" s="271"/>
+      <c r="B38" s="250"/>
+      <c r="C38" s="272"/>
+      <c r="D38" s="272"/>
       <c r="E38" s="39"/>
       <c r="F38" s="67"/>
       <c r="G38" s="68"/>
       <c r="H38" s="68"/>
       <c r="I38" s="69"/>
       <c r="J38" s="70"/>
       <c r="K38" s="71"/>
       <c r="L38" s="72"/>
       <c r="M38" s="73"/>
       <c r="N38" s="73"/>
       <c r="O38" s="74"/>
       <c r="P38" s="75"/>
       <c r="Q38" s="76"/>
       <c r="R38" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S38" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T38" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U38" s="7"/>
       <c r="V38" s="7"/>
       <c r="W38" s="7"/>
       <c r="X38" s="7"/>
       <c r="Y38" s="7"/>
       <c r="Z38" s="7"/>
       <c r="AA38" s="7"/>
       <c r="AB38" s="7"/>
       <c r="AC38" s="7"/>
       <c r="AD38" s="7"/>
       <c r="AE38" s="7"/>
       <c r="AF38" s="7"/>
       <c r="AG38" s="7"/>
     </row>
     <row r="39" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="215"/>
-[...2 lines deleted...]
-      <c r="D39" s="217"/>
+      <c r="A39" s="271"/>
+      <c r="B39" s="250"/>
+      <c r="C39" s="272"/>
+      <c r="D39" s="272"/>
       <c r="E39" s="39"/>
       <c r="F39" s="67"/>
       <c r="G39" s="68"/>
       <c r="H39" s="68"/>
       <c r="I39" s="69"/>
       <c r="J39" s="70"/>
       <c r="K39" s="71"/>
       <c r="L39" s="72"/>
       <c r="M39" s="73"/>
       <c r="N39" s="73"/>
       <c r="O39" s="74"/>
       <c r="P39" s="75"/>
       <c r="Q39" s="76"/>
       <c r="R39" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S39" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T39" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="7"/>
       <c r="AA39" s="7"/>
       <c r="AB39" s="7"/>
       <c r="AC39" s="7"/>
       <c r="AD39" s="7"/>
       <c r="AE39" s="7"/>
       <c r="AF39" s="7"/>
       <c r="AG39" s="7"/>
     </row>
     <row r="40" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="215"/>
-[...2 lines deleted...]
-      <c r="D40" s="217"/>
+      <c r="A40" s="271"/>
+      <c r="B40" s="250"/>
+      <c r="C40" s="272"/>
+      <c r="D40" s="272"/>
       <c r="E40" s="39"/>
       <c r="F40" s="67"/>
       <c r="G40" s="68"/>
       <c r="H40" s="68"/>
       <c r="I40" s="69"/>
       <c r="J40" s="70"/>
       <c r="K40" s="71"/>
       <c r="L40" s="72"/>
       <c r="M40" s="73"/>
       <c r="N40" s="73"/>
       <c r="O40" s="74"/>
       <c r="P40" s="75"/>
       <c r="Q40" s="76"/>
       <c r="R40" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S40" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T40" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U40" s="7"/>
       <c r="V40" s="7"/>
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
       <c r="AC40" s="7"/>
       <c r="AD40" s="7"/>
       <c r="AE40" s="7"/>
       <c r="AF40" s="7"/>
       <c r="AG40" s="7"/>
     </row>
     <row r="41" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="215"/>
-[...2 lines deleted...]
-      <c r="D41" s="217"/>
+      <c r="A41" s="271"/>
+      <c r="B41" s="250"/>
+      <c r="C41" s="272"/>
+      <c r="D41" s="272"/>
       <c r="E41" s="39"/>
       <c r="F41" s="67"/>
       <c r="G41" s="68"/>
       <c r="H41" s="68"/>
       <c r="I41" s="69"/>
       <c r="J41" s="70"/>
       <c r="K41" s="71"/>
       <c r="L41" s="72"/>
       <c r="M41" s="73"/>
       <c r="N41" s="73"/>
       <c r="O41" s="74"/>
       <c r="P41" s="75"/>
       <c r="Q41" s="76"/>
       <c r="R41" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S41" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T41" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
       <c r="Z41" s="7"/>
       <c r="AA41" s="7"/>
       <c r="AB41" s="7"/>
       <c r="AC41" s="7"/>
       <c r="AD41" s="7"/>
       <c r="AE41" s="7"/>
       <c r="AF41" s="7"/>
       <c r="AG41" s="7"/>
     </row>
     <row r="42" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="215"/>
-[...2 lines deleted...]
-      <c r="D42" s="217"/>
+      <c r="A42" s="271"/>
+      <c r="B42" s="250"/>
+      <c r="C42" s="272"/>
+      <c r="D42" s="272"/>
       <c r="E42" s="39"/>
       <c r="F42" s="60"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="69"/>
       <c r="J42" s="70"/>
       <c r="K42" s="71"/>
       <c r="L42" s="72"/>
       <c r="M42" s="73"/>
       <c r="N42" s="73"/>
       <c r="O42" s="74"/>
       <c r="P42" s="75"/>
       <c r="Q42" s="76"/>
       <c r="R42" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S42" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T42" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U42" s="7"/>
       <c r="V42" s="7"/>
       <c r="W42" s="7"/>
       <c r="X42" s="7"/>
       <c r="Y42" s="7"/>
       <c r="Z42" s="7"/>
       <c r="AA42" s="7"/>
       <c r="AB42" s="7"/>
       <c r="AC42" s="7"/>
       <c r="AD42" s="7"/>
       <c r="AE42" s="7"/>
       <c r="AF42" s="7"/>
       <c r="AG42" s="7"/>
     </row>
     <row r="43" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="215"/>
-[...2 lines deleted...]
-      <c r="D43" s="217"/>
+      <c r="A43" s="271"/>
+      <c r="B43" s="250"/>
+      <c r="C43" s="272"/>
+      <c r="D43" s="272"/>
       <c r="E43" s="39"/>
       <c r="F43" s="78"/>
       <c r="G43" s="79"/>
       <c r="H43" s="79"/>
       <c r="I43" s="69"/>
       <c r="J43" s="70"/>
       <c r="K43" s="71"/>
       <c r="L43" s="72"/>
       <c r="M43" s="73"/>
       <c r="N43" s="73"/>
       <c r="O43" s="74"/>
       <c r="P43" s="75"/>
       <c r="Q43" s="76"/>
       <c r="R43" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S43" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T43" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U43" s="7"/>
       <c r="V43" s="7"/>
       <c r="W43" s="7"/>
       <c r="X43" s="7"/>
       <c r="Y43" s="7"/>
       <c r="Z43" s="7"/>
       <c r="AA43" s="7"/>
       <c r="AB43" s="7"/>
       <c r="AC43" s="7"/>
       <c r="AD43" s="7"/>
       <c r="AE43" s="7"/>
       <c r="AF43" s="7"/>
       <c r="AG43" s="7"/>
     </row>
     <row r="44" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="231"/>
-[...2 lines deleted...]
-      <c r="D44" s="216"/>
+      <c r="A44" s="248"/>
+      <c r="B44" s="249"/>
+      <c r="C44" s="249"/>
+      <c r="D44" s="250"/>
       <c r="E44" s="39"/>
       <c r="F44" s="80"/>
       <c r="G44" s="81"/>
       <c r="H44" s="81"/>
       <c r="I44" s="69"/>
       <c r="J44" s="70"/>
       <c r="K44" s="71"/>
       <c r="L44" s="72"/>
       <c r="M44" s="73"/>
       <c r="N44" s="73"/>
       <c r="O44" s="74"/>
       <c r="P44" s="75"/>
       <c r="Q44" s="76"/>
       <c r="R44" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S44" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T44" s="7">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U44" s="7"/>
       <c r="V44" s="7"/>
       <c r="W44" s="7"/>
       <c r="X44" s="7"/>
       <c r="Y44" s="7"/>
       <c r="Z44" s="7"/>
       <c r="AA44" s="7"/>
       <c r="AB44" s="7"/>
       <c r="AC44" s="7"/>
       <c r="AD44" s="7"/>
       <c r="AE44" s="7"/>
       <c r="AF44" s="7"/>
       <c r="AG44" s="7"/>
     </row>
     <row r="45" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="231"/>
-[...2 lines deleted...]
-      <c r="D45" s="216"/>
+      <c r="A45" s="248"/>
+      <c r="B45" s="249"/>
+      <c r="C45" s="249"/>
+      <c r="D45" s="250"/>
       <c r="E45" s="39"/>
       <c r="F45" s="80"/>
       <c r="G45" s="81"/>
       <c r="H45" s="81"/>
       <c r="I45" s="69"/>
       <c r="J45" s="70"/>
       <c r="K45" s="71"/>
       <c r="L45" s="72"/>
       <c r="M45" s="73"/>
       <c r="N45" s="73"/>
       <c r="O45" s="74"/>
       <c r="P45" s="75"/>
       <c r="Q45" s="76"/>
       <c r="R45" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S45" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T45" s="7">
         <f t="shared" ref="T45:T80" si="4">IF(E45="w",0,SUM(L45:Q45))</f>
         <v>0</v>
       </c>
       <c r="U45" s="7"/>
       <c r="V45" s="7"/>
       <c r="W45" s="7"/>
       <c r="X45" s="7"/>
       <c r="Y45" s="7"/>
       <c r="Z45" s="7"/>
       <c r="AA45" s="7"/>
       <c r="AB45" s="7"/>
       <c r="AC45" s="7"/>
       <c r="AD45" s="7"/>
       <c r="AE45" s="7"/>
       <c r="AF45" s="7"/>
       <c r="AG45" s="7"/>
     </row>
     <row r="46" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="231"/>
-[...2 lines deleted...]
-      <c r="D46" s="216"/>
+      <c r="A46" s="248"/>
+      <c r="B46" s="249"/>
+      <c r="C46" s="249"/>
+      <c r="D46" s="250"/>
       <c r="E46" s="39"/>
       <c r="F46" s="78"/>
       <c r="G46" s="79"/>
       <c r="H46" s="79"/>
       <c r="I46" s="62"/>
       <c r="J46" s="62"/>
       <c r="K46" s="82"/>
       <c r="L46" s="65"/>
       <c r="M46" s="73"/>
       <c r="N46" s="73"/>
       <c r="O46" s="74"/>
       <c r="P46" s="75"/>
       <c r="Q46" s="76"/>
       <c r="R46" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S46" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T46" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U46" s="7"/>
       <c r="V46" s="7"/>
       <c r="W46" s="7"/>
       <c r="X46" s="7"/>
       <c r="Y46" s="7"/>
       <c r="Z46" s="7"/>
       <c r="AA46" s="7"/>
       <c r="AB46" s="7"/>
       <c r="AC46" s="7"/>
       <c r="AD46" s="7"/>
       <c r="AE46" s="7"/>
       <c r="AF46" s="7"/>
       <c r="AG46" s="7"/>
     </row>
     <row r="47" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="231"/>
-[...2 lines deleted...]
-      <c r="D47" s="216"/>
+      <c r="A47" s="248"/>
+      <c r="B47" s="249"/>
+      <c r="C47" s="249"/>
+      <c r="D47" s="250"/>
       <c r="E47" s="39"/>
       <c r="F47" s="83"/>
       <c r="G47" s="84"/>
       <c r="H47" s="79"/>
       <c r="I47" s="62"/>
       <c r="J47" s="62"/>
       <c r="K47" s="82"/>
       <c r="L47" s="65"/>
       <c r="M47" s="73"/>
       <c r="N47" s="73"/>
       <c r="O47" s="74"/>
       <c r="P47" s="75"/>
       <c r="Q47" s="76"/>
       <c r="R47" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S47" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T47" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U47" s="7"/>
       <c r="V47" s="7"/>
       <c r="W47" s="7"/>
       <c r="X47" s="7"/>
       <c r="Y47" s="7"/>
       <c r="Z47" s="7"/>
       <c r="AA47" s="7"/>
       <c r="AB47" s="7"/>
       <c r="AC47" s="7"/>
       <c r="AD47" s="7"/>
       <c r="AE47" s="7"/>
       <c r="AF47" s="7"/>
       <c r="AG47" s="7"/>
     </row>
     <row r="48" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="231"/>
-[...2 lines deleted...]
-      <c r="D48" s="216"/>
+      <c r="A48" s="248"/>
+      <c r="B48" s="249"/>
+      <c r="C48" s="249"/>
+      <c r="D48" s="250"/>
       <c r="E48" s="39"/>
       <c r="F48" s="80"/>
       <c r="G48" s="81"/>
       <c r="H48" s="81"/>
       <c r="I48" s="69"/>
       <c r="J48" s="70"/>
       <c r="K48" s="70"/>
       <c r="L48" s="72"/>
       <c r="M48" s="73"/>
       <c r="N48" s="73"/>
       <c r="O48" s="74"/>
       <c r="P48" s="75"/>
       <c r="Q48" s="76"/>
       <c r="R48" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S48" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T48" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U48" s="7"/>
       <c r="V48" s="7"/>
       <c r="W48" s="7"/>
       <c r="X48" s="7"/>
       <c r="Y48" s="7"/>
       <c r="Z48" s="7"/>
       <c r="AA48" s="7"/>
       <c r="AB48" s="7"/>
       <c r="AC48" s="7"/>
       <c r="AD48" s="7"/>
       <c r="AE48" s="7"/>
       <c r="AF48" s="7"/>
       <c r="AG48" s="7"/>
     </row>
     <row r="49" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="231"/>
-[...2 lines deleted...]
-      <c r="D49" s="216"/>
+      <c r="A49" s="248"/>
+      <c r="B49" s="249"/>
+      <c r="C49" s="249"/>
+      <c r="D49" s="250"/>
       <c r="E49" s="39"/>
       <c r="F49" s="80"/>
       <c r="G49" s="81"/>
       <c r="H49" s="81"/>
       <c r="I49" s="69"/>
       <c r="J49" s="70"/>
       <c r="K49" s="70"/>
       <c r="L49" s="72"/>
       <c r="M49" s="73"/>
       <c r="N49" s="73"/>
       <c r="O49" s="74"/>
       <c r="P49" s="75"/>
       <c r="Q49" s="76"/>
       <c r="R49" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S49" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T49" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U49" s="7"/>
       <c r="V49" s="7"/>
       <c r="W49" s="7"/>
       <c r="X49" s="7"/>
       <c r="Y49" s="7"/>
       <c r="Z49" s="7"/>
       <c r="AA49" s="7"/>
       <c r="AB49" s="7"/>
       <c r="AC49" s="7"/>
       <c r="AD49" s="7"/>
       <c r="AE49" s="7"/>
       <c r="AF49" s="7"/>
       <c r="AG49" s="7"/>
     </row>
     <row r="50" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="231"/>
-[...2 lines deleted...]
-      <c r="D50" s="216"/>
+      <c r="A50" s="248"/>
+      <c r="B50" s="249"/>
+      <c r="C50" s="249"/>
+      <c r="D50" s="250"/>
       <c r="E50" s="39"/>
       <c r="F50" s="80"/>
       <c r="G50" s="81"/>
       <c r="H50" s="81"/>
       <c r="I50" s="69"/>
       <c r="J50" s="70"/>
       <c r="K50" s="70"/>
       <c r="L50" s="72"/>
       <c r="M50" s="73"/>
       <c r="N50" s="73"/>
       <c r="O50" s="74"/>
       <c r="P50" s="75"/>
       <c r="Q50" s="76"/>
       <c r="R50" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S50" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T50" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U50" s="7"/>
       <c r="V50" s="7"/>
       <c r="W50" s="7"/>
       <c r="X50" s="7"/>
       <c r="Y50" s="7"/>
       <c r="Z50" s="7"/>
       <c r="AA50" s="7"/>
       <c r="AB50" s="7"/>
       <c r="AC50" s="7"/>
       <c r="AD50" s="7"/>
       <c r="AE50" s="7"/>
       <c r="AF50" s="7"/>
       <c r="AG50" s="7"/>
     </row>
     <row r="51" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="231"/>
-[...2 lines deleted...]
-      <c r="D51" s="216"/>
+      <c r="A51" s="248"/>
+      <c r="B51" s="249"/>
+      <c r="C51" s="249"/>
+      <c r="D51" s="250"/>
       <c r="E51" s="39"/>
       <c r="F51" s="80"/>
       <c r="G51" s="81"/>
       <c r="H51" s="81"/>
       <c r="I51" s="69"/>
       <c r="J51" s="70"/>
       <c r="K51" s="70"/>
       <c r="L51" s="72"/>
       <c r="M51" s="73"/>
       <c r="N51" s="73"/>
       <c r="O51" s="74"/>
       <c r="P51" s="75"/>
       <c r="Q51" s="76"/>
       <c r="R51" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S51" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T51" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U51" s="7"/>
       <c r="V51" s="7"/>
       <c r="W51" s="7"/>
       <c r="X51" s="7"/>
       <c r="Y51" s="7"/>
       <c r="Z51" s="7"/>
       <c r="AA51" s="7"/>
       <c r="AB51" s="7"/>
       <c r="AC51" s="7"/>
       <c r="AD51" s="7"/>
       <c r="AE51" s="7"/>
       <c r="AF51" s="7"/>
       <c r="AG51" s="7"/>
     </row>
     <row r="52" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="231"/>
-[...2 lines deleted...]
-      <c r="D52" s="216"/>
+      <c r="A52" s="248"/>
+      <c r="B52" s="249"/>
+      <c r="C52" s="249"/>
+      <c r="D52" s="250"/>
       <c r="E52" s="39"/>
       <c r="F52" s="80"/>
       <c r="G52" s="81"/>
       <c r="H52" s="81"/>
       <c r="I52" s="69"/>
       <c r="J52" s="70"/>
       <c r="K52" s="70"/>
       <c r="L52" s="72"/>
       <c r="M52" s="73"/>
       <c r="N52" s="73"/>
       <c r="O52" s="74"/>
       <c r="P52" s="75"/>
       <c r="Q52" s="76"/>
       <c r="R52" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S52" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T52" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U52" s="7"/>
       <c r="V52" s="7"/>
       <c r="W52" s="7"/>
       <c r="X52" s="7"/>
       <c r="Y52" s="7"/>
       <c r="Z52" s="7"/>
       <c r="AA52" s="7"/>
       <c r="AB52" s="7"/>
       <c r="AC52" s="7"/>
       <c r="AD52" s="7"/>
       <c r="AE52" s="7"/>
       <c r="AF52" s="7"/>
       <c r="AG52" s="7"/>
     </row>
     <row r="53" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="231"/>
-[...2 lines deleted...]
-      <c r="D53" s="216"/>
+      <c r="A53" s="248"/>
+      <c r="B53" s="249"/>
+      <c r="C53" s="249"/>
+      <c r="D53" s="250"/>
       <c r="E53" s="39"/>
       <c r="F53" s="80"/>
       <c r="G53" s="81"/>
       <c r="H53" s="81"/>
       <c r="I53" s="69"/>
       <c r="J53" s="70"/>
       <c r="K53" s="70"/>
       <c r="L53" s="72"/>
       <c r="M53" s="73"/>
       <c r="N53" s="73"/>
       <c r="O53" s="74"/>
       <c r="P53" s="75"/>
       <c r="Q53" s="76"/>
       <c r="R53" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S53" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T53" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U53" s="7"/>
       <c r="V53" s="7"/>
       <c r="W53" s="7"/>
       <c r="X53" s="7"/>
       <c r="Y53" s="7"/>
       <c r="Z53" s="7"/>
       <c r="AA53" s="7"/>
       <c r="AB53" s="7"/>
       <c r="AC53" s="7"/>
       <c r="AD53" s="7"/>
       <c r="AE53" s="7"/>
       <c r="AF53" s="7"/>
       <c r="AG53" s="7"/>
     </row>
     <row r="54" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="231"/>
-[...2 lines deleted...]
-      <c r="D54" s="216"/>
+      <c r="A54" s="248"/>
+      <c r="B54" s="249"/>
+      <c r="C54" s="249"/>
+      <c r="D54" s="250"/>
       <c r="E54" s="39"/>
       <c r="F54" s="80"/>
       <c r="G54" s="81"/>
       <c r="H54" s="81"/>
       <c r="I54" s="69"/>
       <c r="J54" s="70"/>
       <c r="K54" s="70"/>
       <c r="L54" s="72"/>
       <c r="M54" s="73"/>
       <c r="N54" s="73"/>
       <c r="O54" s="74"/>
       <c r="P54" s="75"/>
       <c r="Q54" s="76"/>
       <c r="R54" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S54" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T54" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U54" s="7"/>
       <c r="V54" s="7"/>
       <c r="W54" s="7"/>
       <c r="X54" s="7"/>
       <c r="Y54" s="7"/>
       <c r="Z54" s="7"/>
       <c r="AA54" s="7"/>
       <c r="AB54" s="7"/>
       <c r="AC54" s="7"/>
       <c r="AD54" s="7"/>
       <c r="AE54" s="7"/>
       <c r="AF54" s="7"/>
       <c r="AG54" s="7"/>
     </row>
     <row r="55" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="231"/>
-[...2 lines deleted...]
-      <c r="D55" s="216"/>
+      <c r="A55" s="248"/>
+      <c r="B55" s="249"/>
+      <c r="C55" s="249"/>
+      <c r="D55" s="250"/>
       <c r="E55" s="39"/>
       <c r="F55" s="80"/>
       <c r="G55" s="81"/>
       <c r="H55" s="81"/>
       <c r="I55" s="69"/>
       <c r="J55" s="70"/>
       <c r="K55" s="70"/>
       <c r="L55" s="72"/>
       <c r="M55" s="73"/>
       <c r="N55" s="73"/>
       <c r="O55" s="74"/>
       <c r="P55" s="75"/>
       <c r="Q55" s="76"/>
       <c r="R55" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S55" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T55" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U55" s="7"/>
       <c r="V55" s="7"/>
       <c r="W55" s="7"/>
       <c r="X55" s="7"/>
       <c r="Y55" s="7"/>
       <c r="Z55" s="7"/>
       <c r="AA55" s="7"/>
       <c r="AB55" s="7"/>
       <c r="AC55" s="7"/>
       <c r="AD55" s="7"/>
       <c r="AE55" s="7"/>
       <c r="AF55" s="7"/>
       <c r="AG55" s="7"/>
     </row>
     <row r="56" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="231"/>
-[...2 lines deleted...]
-      <c r="D56" s="216"/>
+      <c r="A56" s="248"/>
+      <c r="B56" s="249"/>
+      <c r="C56" s="249"/>
+      <c r="D56" s="250"/>
       <c r="E56" s="39"/>
       <c r="F56" s="80"/>
       <c r="G56" s="81"/>
       <c r="H56" s="81"/>
       <c r="I56" s="69"/>
       <c r="J56" s="70"/>
       <c r="K56" s="70"/>
       <c r="L56" s="72"/>
       <c r="M56" s="73"/>
       <c r="N56" s="73"/>
       <c r="O56" s="74"/>
       <c r="P56" s="75"/>
       <c r="Q56" s="76"/>
       <c r="R56" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S56" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T56" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U56" s="7"/>
       <c r="V56" s="7"/>
       <c r="W56" s="7"/>
       <c r="X56" s="7"/>
       <c r="Y56" s="7"/>
       <c r="Z56" s="7"/>
       <c r="AA56" s="7"/>
       <c r="AB56" s="7"/>
       <c r="AC56" s="7"/>
       <c r="AD56" s="7"/>
       <c r="AE56" s="7"/>
       <c r="AF56" s="7"/>
       <c r="AG56" s="7"/>
     </row>
     <row r="57" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="231"/>
-[...2 lines deleted...]
-      <c r="D57" s="216"/>
+      <c r="A57" s="248"/>
+      <c r="B57" s="249"/>
+      <c r="C57" s="249"/>
+      <c r="D57" s="250"/>
       <c r="E57" s="39"/>
       <c r="F57" s="80"/>
       <c r="G57" s="81"/>
       <c r="H57" s="81"/>
       <c r="I57" s="69"/>
       <c r="J57" s="70"/>
       <c r="K57" s="70"/>
       <c r="L57" s="72"/>
       <c r="M57" s="73"/>
       <c r="N57" s="73"/>
       <c r="O57" s="74"/>
       <c r="P57" s="75"/>
       <c r="Q57" s="76"/>
       <c r="R57" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S57" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T57" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U57" s="7"/>
       <c r="V57" s="7"/>
       <c r="W57" s="7"/>
       <c r="X57" s="7"/>
       <c r="Y57" s="7"/>
       <c r="Z57" s="7"/>
       <c r="AA57" s="7"/>
       <c r="AB57" s="7"/>
       <c r="AC57" s="7"/>
       <c r="AD57" s="7"/>
       <c r="AE57" s="7"/>
       <c r="AF57" s="7"/>
       <c r="AG57" s="7"/>
     </row>
     <row r="58" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="231"/>
-[...2 lines deleted...]
-      <c r="D58" s="216"/>
+      <c r="A58" s="248"/>
+      <c r="B58" s="249"/>
+      <c r="C58" s="249"/>
+      <c r="D58" s="250"/>
       <c r="E58" s="39"/>
       <c r="F58" s="80"/>
       <c r="G58" s="81"/>
       <c r="H58" s="81"/>
       <c r="I58" s="69"/>
       <c r="J58" s="70"/>
       <c r="K58" s="70"/>
       <c r="L58" s="72"/>
       <c r="M58" s="73"/>
       <c r="N58" s="73"/>
       <c r="O58" s="74"/>
       <c r="P58" s="75"/>
       <c r="Q58" s="76"/>
       <c r="R58" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S58" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T58" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U58" s="7"/>
       <c r="V58" s="7"/>
       <c r="W58" s="7"/>
       <c r="X58" s="7"/>
       <c r="Y58" s="7"/>
       <c r="Z58" s="7"/>
       <c r="AA58" s="7"/>
       <c r="AB58" s="7"/>
       <c r="AC58" s="7"/>
       <c r="AD58" s="7"/>
       <c r="AE58" s="7"/>
       <c r="AF58" s="7"/>
       <c r="AG58" s="7"/>
     </row>
     <row r="59" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="231"/>
-[...2 lines deleted...]
-      <c r="D59" s="216"/>
+      <c r="A59" s="248"/>
+      <c r="B59" s="249"/>
+      <c r="C59" s="249"/>
+      <c r="D59" s="250"/>
       <c r="E59" s="39"/>
       <c r="F59" s="80"/>
       <c r="G59" s="81"/>
       <c r="H59" s="81"/>
       <c r="I59" s="69"/>
       <c r="J59" s="70"/>
       <c r="K59" s="70"/>
       <c r="L59" s="72"/>
       <c r="M59" s="73"/>
       <c r="N59" s="73"/>
       <c r="O59" s="74"/>
       <c r="P59" s="75"/>
       <c r="Q59" s="76"/>
       <c r="R59" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S59" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T59" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U59" s="7"/>
       <c r="V59" s="7"/>
       <c r="W59" s="7"/>
       <c r="X59" s="7"/>
       <c r="Y59" s="7"/>
       <c r="Z59" s="7"/>
       <c r="AA59" s="7"/>
       <c r="AB59" s="7"/>
       <c r="AC59" s="7"/>
       <c r="AD59" s="7"/>
       <c r="AE59" s="7"/>
       <c r="AF59" s="7"/>
       <c r="AG59" s="7"/>
     </row>
     <row r="60" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A60" s="231"/>
-[...2 lines deleted...]
-      <c r="D60" s="216"/>
+      <c r="A60" s="248"/>
+      <c r="B60" s="249"/>
+      <c r="C60" s="249"/>
+      <c r="D60" s="250"/>
       <c r="E60" s="39"/>
       <c r="F60" s="80"/>
       <c r="G60" s="81"/>
       <c r="H60" s="81"/>
       <c r="I60" s="69"/>
       <c r="J60" s="70"/>
       <c r="K60" s="70"/>
       <c r="L60" s="72"/>
       <c r="M60" s="73"/>
       <c r="N60" s="73"/>
       <c r="O60" s="74"/>
       <c r="P60" s="75"/>
       <c r="Q60" s="76"/>
       <c r="R60" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S60" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T60" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U60" s="7"/>
       <c r="V60" s="7"/>
       <c r="W60" s="7"/>
       <c r="X60" s="7"/>
       <c r="Y60" s="7"/>
       <c r="Z60" s="7"/>
       <c r="AA60" s="7"/>
       <c r="AB60" s="7"/>
       <c r="AC60" s="7"/>
       <c r="AD60" s="7"/>
       <c r="AE60" s="7"/>
       <c r="AF60" s="7"/>
       <c r="AG60" s="7"/>
     </row>
     <row r="61" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="231"/>
-[...2 lines deleted...]
-      <c r="D61" s="216"/>
+      <c r="A61" s="248"/>
+      <c r="B61" s="249"/>
+      <c r="C61" s="249"/>
+      <c r="D61" s="250"/>
       <c r="E61" s="39"/>
       <c r="F61" s="80"/>
       <c r="G61" s="81"/>
       <c r="H61" s="81"/>
       <c r="I61" s="69"/>
       <c r="J61" s="70"/>
       <c r="K61" s="70"/>
       <c r="L61" s="72"/>
       <c r="M61" s="73"/>
       <c r="N61" s="73"/>
       <c r="O61" s="74"/>
       <c r="P61" s="75"/>
       <c r="Q61" s="76"/>
       <c r="R61" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S61" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T61" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U61" s="7"/>
       <c r="V61" s="7"/>
       <c r="W61" s="7"/>
       <c r="X61" s="7"/>
       <c r="Y61" s="7"/>
       <c r="Z61" s="7"/>
       <c r="AA61" s="7"/>
       <c r="AB61" s="7"/>
       <c r="AC61" s="7"/>
       <c r="AD61" s="7"/>
       <c r="AE61" s="7"/>
       <c r="AF61" s="7"/>
       <c r="AG61" s="7"/>
     </row>
     <row r="62" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A62" s="231"/>
-[...2 lines deleted...]
-      <c r="D62" s="216"/>
+      <c r="A62" s="248"/>
+      <c r="B62" s="249"/>
+      <c r="C62" s="249"/>
+      <c r="D62" s="250"/>
       <c r="E62" s="39"/>
       <c r="F62" s="80"/>
       <c r="G62" s="81"/>
       <c r="H62" s="81"/>
       <c r="I62" s="69"/>
       <c r="J62" s="70"/>
       <c r="K62" s="70"/>
       <c r="L62" s="72"/>
       <c r="M62" s="73"/>
       <c r="N62" s="73"/>
       <c r="O62" s="74"/>
       <c r="P62" s="75"/>
       <c r="Q62" s="76"/>
       <c r="R62" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S62" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T62" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U62" s="7"/>
       <c r="V62" s="7"/>
       <c r="W62" s="7"/>
       <c r="X62" s="7"/>
       <c r="Y62" s="7"/>
       <c r="Z62" s="7"/>
       <c r="AA62" s="7"/>
       <c r="AB62" s="7"/>
       <c r="AC62" s="7"/>
       <c r="AD62" s="7"/>
       <c r="AE62" s="7"/>
       <c r="AF62" s="7"/>
       <c r="AG62" s="7"/>
     </row>
     <row r="63" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="231"/>
-[...2 lines deleted...]
-      <c r="D63" s="216"/>
+      <c r="A63" s="248"/>
+      <c r="B63" s="249"/>
+      <c r="C63" s="249"/>
+      <c r="D63" s="250"/>
       <c r="E63" s="39"/>
       <c r="F63" s="80"/>
       <c r="G63" s="81"/>
       <c r="H63" s="81"/>
       <c r="I63" s="69"/>
       <c r="J63" s="70"/>
       <c r="K63" s="70"/>
       <c r="L63" s="72"/>
       <c r="M63" s="73"/>
       <c r="N63" s="73"/>
       <c r="O63" s="74"/>
       <c r="P63" s="75"/>
       <c r="Q63" s="76"/>
       <c r="R63" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S63" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T63" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U63" s="7"/>
       <c r="V63" s="7"/>
       <c r="W63" s="7"/>
       <c r="X63" s="7"/>
       <c r="Y63" s="7"/>
       <c r="Z63" s="7"/>
       <c r="AA63" s="7"/>
       <c r="AB63" s="7"/>
       <c r="AC63" s="7"/>
       <c r="AD63" s="7"/>
       <c r="AE63" s="7"/>
       <c r="AF63" s="7"/>
       <c r="AG63" s="7"/>
     </row>
     <row r="64" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="231"/>
-[...2 lines deleted...]
-      <c r="D64" s="216"/>
+      <c r="A64" s="248"/>
+      <c r="B64" s="249"/>
+      <c r="C64" s="249"/>
+      <c r="D64" s="250"/>
       <c r="E64" s="39"/>
       <c r="F64" s="80"/>
       <c r="G64" s="81"/>
       <c r="H64" s="81"/>
       <c r="I64" s="69"/>
       <c r="J64" s="70"/>
       <c r="K64" s="70"/>
       <c r="L64" s="72"/>
       <c r="M64" s="73"/>
       <c r="N64" s="73"/>
       <c r="O64" s="74"/>
       <c r="P64" s="75"/>
       <c r="Q64" s="76"/>
       <c r="R64" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S64" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T64" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U64" s="7"/>
       <c r="V64" s="7"/>
       <c r="W64" s="7"/>
       <c r="X64" s="7"/>
       <c r="Y64" s="7"/>
       <c r="Z64" s="7"/>
       <c r="AA64" s="7"/>
       <c r="AB64" s="7"/>
       <c r="AC64" s="7"/>
       <c r="AD64" s="7"/>
       <c r="AE64" s="7"/>
       <c r="AF64" s="7"/>
       <c r="AG64" s="7"/>
     </row>
     <row r="65" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="231"/>
-[...2 lines deleted...]
-      <c r="D65" s="216"/>
+      <c r="A65" s="248"/>
+      <c r="B65" s="249"/>
+      <c r="C65" s="249"/>
+      <c r="D65" s="250"/>
       <c r="E65" s="39"/>
       <c r="F65" s="80"/>
       <c r="G65" s="81"/>
       <c r="H65" s="81"/>
       <c r="I65" s="69"/>
       <c r="J65" s="70"/>
       <c r="K65" s="70"/>
       <c r="L65" s="72"/>
       <c r="M65" s="73"/>
       <c r="N65" s="73"/>
       <c r="O65" s="74"/>
       <c r="P65" s="75"/>
       <c r="Q65" s="76"/>
       <c r="R65" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S65" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T65" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U65" s="7"/>
       <c r="V65" s="7"/>
       <c r="W65" s="7"/>
       <c r="X65" s="7"/>
       <c r="Y65" s="7"/>
       <c r="Z65" s="7"/>
       <c r="AA65" s="7"/>
       <c r="AB65" s="7"/>
       <c r="AC65" s="7"/>
       <c r="AD65" s="7"/>
       <c r="AE65" s="7"/>
       <c r="AF65" s="7"/>
       <c r="AG65" s="7"/>
     </row>
     <row r="66" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="231"/>
-[...2 lines deleted...]
-      <c r="D66" s="216"/>
+      <c r="A66" s="248"/>
+      <c r="B66" s="249"/>
+      <c r="C66" s="249"/>
+      <c r="D66" s="250"/>
       <c r="E66" s="39"/>
       <c r="F66" s="80"/>
       <c r="G66" s="81"/>
       <c r="H66" s="81"/>
       <c r="I66" s="69"/>
       <c r="J66" s="70"/>
       <c r="K66" s="70"/>
       <c r="L66" s="72"/>
       <c r="M66" s="73"/>
       <c r="N66" s="73"/>
       <c r="O66" s="74"/>
       <c r="P66" s="75"/>
       <c r="Q66" s="76"/>
       <c r="R66" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S66" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T66" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U66" s="7"/>
       <c r="V66" s="7"/>
       <c r="W66" s="7"/>
       <c r="X66" s="7"/>
       <c r="Y66" s="7"/>
       <c r="Z66" s="7"/>
       <c r="AA66" s="7"/>
       <c r="AB66" s="7"/>
       <c r="AC66" s="7"/>
       <c r="AD66" s="7"/>
       <c r="AE66" s="7"/>
       <c r="AF66" s="7"/>
       <c r="AG66" s="7"/>
     </row>
     <row r="67" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="231"/>
-[...2 lines deleted...]
-      <c r="D67" s="216"/>
+      <c r="A67" s="248"/>
+      <c r="B67" s="249"/>
+      <c r="C67" s="249"/>
+      <c r="D67" s="250"/>
       <c r="E67" s="39"/>
       <c r="F67" s="80"/>
       <c r="G67" s="81"/>
       <c r="H67" s="81"/>
       <c r="I67" s="69"/>
       <c r="J67" s="70"/>
       <c r="K67" s="70"/>
       <c r="L67" s="72"/>
       <c r="M67" s="73"/>
       <c r="N67" s="73"/>
       <c r="O67" s="74"/>
       <c r="P67" s="75"/>
       <c r="Q67" s="76"/>
       <c r="R67" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S67" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T67" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U67" s="7"/>
       <c r="V67" s="7"/>
       <c r="W67" s="7"/>
       <c r="X67" s="7"/>
       <c r="Y67" s="7"/>
       <c r="Z67" s="7"/>
       <c r="AA67" s="7"/>
       <c r="AB67" s="7"/>
       <c r="AC67" s="7"/>
       <c r="AD67" s="7"/>
       <c r="AE67" s="7"/>
       <c r="AF67" s="7"/>
       <c r="AG67" s="7"/>
     </row>
     <row r="68" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="231"/>
-[...2 lines deleted...]
-      <c r="D68" s="216"/>
+      <c r="A68" s="248"/>
+      <c r="B68" s="249"/>
+      <c r="C68" s="249"/>
+      <c r="D68" s="250"/>
       <c r="E68" s="39"/>
       <c r="F68" s="80"/>
       <c r="G68" s="81"/>
       <c r="H68" s="81"/>
       <c r="I68" s="69"/>
       <c r="J68" s="70"/>
       <c r="K68" s="70"/>
       <c r="L68" s="72"/>
       <c r="M68" s="73"/>
       <c r="N68" s="73"/>
       <c r="O68" s="74"/>
       <c r="P68" s="75"/>
       <c r="Q68" s="76"/>
       <c r="R68" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S68" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T68" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U68" s="7"/>
       <c r="V68" s="7"/>
       <c r="W68" s="7"/>
       <c r="X68" s="7"/>
       <c r="Y68" s="7"/>
       <c r="Z68" s="7"/>
       <c r="AA68" s="7"/>
       <c r="AB68" s="7"/>
       <c r="AC68" s="7"/>
       <c r="AD68" s="7"/>
       <c r="AE68" s="7"/>
       <c r="AF68" s="7"/>
       <c r="AG68" s="7"/>
     </row>
     <row r="69" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="231"/>
-[...2 lines deleted...]
-      <c r="D69" s="216"/>
+      <c r="A69" s="248"/>
+      <c r="B69" s="249"/>
+      <c r="C69" s="249"/>
+      <c r="D69" s="250"/>
       <c r="E69" s="39"/>
       <c r="F69" s="80"/>
       <c r="G69" s="81"/>
       <c r="H69" s="81"/>
       <c r="I69" s="69"/>
       <c r="J69" s="70"/>
       <c r="K69" s="70"/>
       <c r="L69" s="72"/>
       <c r="M69" s="73"/>
       <c r="N69" s="73"/>
       <c r="O69" s="74"/>
       <c r="P69" s="75"/>
       <c r="Q69" s="76"/>
       <c r="R69" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S69" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T69" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U69" s="7"/>
       <c r="V69" s="7"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>
       <c r="Y69" s="7"/>
       <c r="Z69" s="7"/>
       <c r="AA69" s="7"/>
       <c r="AB69" s="7"/>
       <c r="AC69" s="7"/>
       <c r="AD69" s="7"/>
       <c r="AE69" s="7"/>
       <c r="AF69" s="7"/>
       <c r="AG69" s="7"/>
     </row>
     <row r="70" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="231"/>
-[...2 lines deleted...]
-      <c r="D70" s="216"/>
+      <c r="A70" s="248"/>
+      <c r="B70" s="249"/>
+      <c r="C70" s="249"/>
+      <c r="D70" s="250"/>
       <c r="E70" s="39"/>
       <c r="F70" s="80"/>
       <c r="G70" s="81"/>
       <c r="H70" s="81"/>
       <c r="I70" s="69"/>
       <c r="J70" s="70"/>
       <c r="K70" s="70"/>
       <c r="L70" s="72"/>
       <c r="M70" s="73"/>
       <c r="N70" s="73"/>
       <c r="O70" s="74"/>
       <c r="P70" s="75"/>
       <c r="Q70" s="76"/>
       <c r="R70" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S70" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T70" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U70" s="7"/>
       <c r="V70" s="7"/>
       <c r="W70" s="7"/>
       <c r="X70" s="7"/>
       <c r="Y70" s="7"/>
       <c r="Z70" s="7"/>
       <c r="AA70" s="7"/>
       <c r="AB70" s="7"/>
       <c r="AC70" s="7"/>
       <c r="AD70" s="7"/>
       <c r="AE70" s="7"/>
       <c r="AF70" s="7"/>
       <c r="AG70" s="7"/>
     </row>
     <row r="71" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A71" s="231"/>
-[...2 lines deleted...]
-      <c r="D71" s="216"/>
+      <c r="A71" s="248"/>
+      <c r="B71" s="249"/>
+      <c r="C71" s="249"/>
+      <c r="D71" s="250"/>
       <c r="E71" s="39"/>
       <c r="F71" s="80"/>
       <c r="G71" s="81"/>
       <c r="H71" s="81"/>
       <c r="I71" s="69"/>
       <c r="J71" s="70"/>
       <c r="K71" s="70"/>
       <c r="L71" s="72"/>
       <c r="M71" s="73"/>
       <c r="N71" s="73"/>
       <c r="O71" s="74"/>
       <c r="P71" s="75"/>
       <c r="Q71" s="76"/>
       <c r="R71" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S71" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T71" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U71" s="7"/>
       <c r="V71" s="7"/>
       <c r="W71" s="7"/>
       <c r="X71" s="7"/>
       <c r="Y71" s="7"/>
       <c r="Z71" s="7"/>
       <c r="AA71" s="7"/>
       <c r="AB71" s="7"/>
       <c r="AC71" s="7"/>
       <c r="AD71" s="7"/>
       <c r="AE71" s="7"/>
       <c r="AF71" s="7"/>
       <c r="AG71" s="7"/>
     </row>
     <row r="72" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A72" s="231"/>
-[...2 lines deleted...]
-      <c r="D72" s="216"/>
+      <c r="A72" s="248"/>
+      <c r="B72" s="249"/>
+      <c r="C72" s="249"/>
+      <c r="D72" s="250"/>
       <c r="E72" s="39"/>
       <c r="F72" s="80"/>
       <c r="G72" s="81"/>
       <c r="H72" s="81"/>
       <c r="I72" s="69"/>
       <c r="J72" s="70"/>
       <c r="K72" s="70"/>
       <c r="L72" s="72"/>
       <c r="M72" s="73"/>
       <c r="N72" s="73"/>
       <c r="O72" s="74"/>
       <c r="P72" s="75"/>
       <c r="Q72" s="76"/>
       <c r="R72" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S72" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T72" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U72" s="7"/>
       <c r="V72" s="7"/>
       <c r="W72" s="7"/>
       <c r="X72" s="7"/>
       <c r="Y72" s="7"/>
       <c r="Z72" s="7"/>
       <c r="AA72" s="7"/>
       <c r="AB72" s="7"/>
       <c r="AC72" s="7"/>
       <c r="AD72" s="7"/>
       <c r="AE72" s="7"/>
       <c r="AF72" s="7"/>
       <c r="AG72" s="7"/>
     </row>
     <row r="73" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="231"/>
-[...2 lines deleted...]
-      <c r="D73" s="216"/>
+      <c r="A73" s="248"/>
+      <c r="B73" s="249"/>
+      <c r="C73" s="249"/>
+      <c r="D73" s="250"/>
       <c r="E73" s="39"/>
       <c r="F73" s="80"/>
       <c r="G73" s="81"/>
       <c r="H73" s="81"/>
       <c r="I73" s="69"/>
       <c r="J73" s="70"/>
       <c r="K73" s="70"/>
       <c r="L73" s="72"/>
       <c r="M73" s="73"/>
       <c r="N73" s="73"/>
       <c r="O73" s="74"/>
       <c r="P73" s="75"/>
       <c r="Q73" s="76"/>
       <c r="R73" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S73" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T73" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U73" s="7"/>
       <c r="V73" s="7"/>
       <c r="W73" s="7"/>
       <c r="X73" s="7"/>
       <c r="Y73" s="7"/>
       <c r="Z73" s="7"/>
       <c r="AA73" s="7"/>
       <c r="AB73" s="7"/>
       <c r="AC73" s="7"/>
       <c r="AD73" s="7"/>
       <c r="AE73" s="7"/>
       <c r="AF73" s="7"/>
       <c r="AG73" s="7"/>
     </row>
     <row r="74" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="231"/>
-[...2 lines deleted...]
-      <c r="D74" s="216"/>
+      <c r="A74" s="248"/>
+      <c r="B74" s="249"/>
+      <c r="C74" s="249"/>
+      <c r="D74" s="250"/>
       <c r="E74" s="39"/>
       <c r="F74" s="80"/>
       <c r="G74" s="81"/>
       <c r="H74" s="81"/>
       <c r="I74" s="69"/>
       <c r="J74" s="70"/>
       <c r="K74" s="70"/>
       <c r="L74" s="72"/>
       <c r="M74" s="73"/>
       <c r="N74" s="73"/>
       <c r="O74" s="74"/>
       <c r="P74" s="75"/>
       <c r="Q74" s="76"/>
       <c r="R74" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S74" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T74" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U74" s="7"/>
       <c r="V74" s="7"/>
       <c r="W74" s="7"/>
       <c r="X74" s="7"/>
       <c r="Y74" s="7"/>
       <c r="Z74" s="7"/>
       <c r="AA74" s="7"/>
       <c r="AB74" s="7"/>
       <c r="AC74" s="7"/>
       <c r="AD74" s="7"/>
       <c r="AE74" s="7"/>
       <c r="AF74" s="7"/>
       <c r="AG74" s="7"/>
     </row>
     <row r="75" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="231"/>
-[...2 lines deleted...]
-      <c r="D75" s="216"/>
+      <c r="A75" s="248"/>
+      <c r="B75" s="249"/>
+      <c r="C75" s="249"/>
+      <c r="D75" s="250"/>
       <c r="E75" s="39"/>
       <c r="F75" s="80"/>
       <c r="G75" s="81"/>
       <c r="H75" s="81"/>
       <c r="I75" s="69"/>
       <c r="J75" s="70"/>
       <c r="K75" s="70"/>
       <c r="L75" s="72"/>
       <c r="M75" s="73"/>
       <c r="N75" s="73"/>
       <c r="O75" s="74"/>
       <c r="P75" s="75"/>
       <c r="Q75" s="76"/>
       <c r="R75" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S75" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T75" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U75" s="7"/>
       <c r="V75" s="7"/>
       <c r="W75" s="7"/>
       <c r="X75" s="7"/>
       <c r="Y75" s="7"/>
       <c r="Z75" s="7"/>
       <c r="AA75" s="7"/>
       <c r="AB75" s="7"/>
       <c r="AC75" s="7"/>
       <c r="AD75" s="7"/>
       <c r="AE75" s="7"/>
       <c r="AF75" s="7"/>
       <c r="AG75" s="7"/>
     </row>
     <row r="76" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A76" s="231"/>
-[...2 lines deleted...]
-      <c r="D76" s="216"/>
+      <c r="A76" s="248"/>
+      <c r="B76" s="249"/>
+      <c r="C76" s="249"/>
+      <c r="D76" s="250"/>
       <c r="E76" s="39"/>
       <c r="F76" s="80"/>
       <c r="G76" s="81"/>
       <c r="H76" s="81"/>
       <c r="I76" s="69"/>
       <c r="J76" s="70"/>
       <c r="K76" s="70"/>
       <c r="L76" s="72"/>
       <c r="M76" s="73"/>
       <c r="N76" s="73"/>
       <c r="O76" s="74"/>
       <c r="P76" s="75"/>
       <c r="Q76" s="76"/>
       <c r="R76" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S76" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T76" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U76" s="7"/>
       <c r="V76" s="7"/>
       <c r="W76" s="7"/>
       <c r="X76" s="7"/>
       <c r="Y76" s="7"/>
       <c r="Z76" s="7"/>
       <c r="AA76" s="7"/>
       <c r="AB76" s="7"/>
       <c r="AC76" s="7"/>
       <c r="AD76" s="7"/>
       <c r="AE76" s="7"/>
       <c r="AF76" s="7"/>
       <c r="AG76" s="7"/>
     </row>
     <row r="77" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="231"/>
-[...2 lines deleted...]
-      <c r="D77" s="216"/>
+      <c r="A77" s="248"/>
+      <c r="B77" s="249"/>
+      <c r="C77" s="249"/>
+      <c r="D77" s="250"/>
       <c r="E77" s="39"/>
       <c r="F77" s="80"/>
       <c r="G77" s="81"/>
       <c r="H77" s="81"/>
       <c r="I77" s="69"/>
       <c r="J77" s="70"/>
       <c r="K77" s="70"/>
       <c r="L77" s="72"/>
       <c r="M77" s="73"/>
       <c r="N77" s="73"/>
       <c r="O77" s="74"/>
       <c r="P77" s="75"/>
       <c r="Q77" s="76"/>
       <c r="R77" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S77" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T77" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U77" s="7"/>
       <c r="V77" s="7"/>
       <c r="W77" s="7"/>
       <c r="X77" s="7"/>
       <c r="Y77" s="7"/>
       <c r="Z77" s="7"/>
       <c r="AA77" s="7"/>
       <c r="AB77" s="7"/>
       <c r="AC77" s="7"/>
       <c r="AD77" s="7"/>
       <c r="AE77" s="7"/>
       <c r="AF77" s="7"/>
       <c r="AG77" s="7"/>
     </row>
     <row r="78" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="231"/>
-[...2 lines deleted...]
-      <c r="D78" s="216"/>
+      <c r="A78" s="248"/>
+      <c r="B78" s="249"/>
+      <c r="C78" s="249"/>
+      <c r="D78" s="250"/>
       <c r="E78" s="39"/>
       <c r="F78" s="80"/>
       <c r="G78" s="81"/>
       <c r="H78" s="81"/>
       <c r="I78" s="69"/>
       <c r="J78" s="70"/>
       <c r="K78" s="70"/>
       <c r="L78" s="72"/>
       <c r="M78" s="73"/>
       <c r="N78" s="73"/>
       <c r="O78" s="74"/>
       <c r="P78" s="75"/>
       <c r="Q78" s="76"/>
       <c r="R78" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S78" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T78" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U78" s="7"/>
       <c r="V78" s="7"/>
       <c r="W78" s="7"/>
       <c r="X78" s="7"/>
       <c r="Y78" s="7"/>
       <c r="Z78" s="7"/>
       <c r="AA78" s="7"/>
       <c r="AB78" s="7"/>
       <c r="AC78" s="7"/>
       <c r="AD78" s="7"/>
       <c r="AE78" s="7"/>
       <c r="AF78" s="7"/>
       <c r="AG78" s="7"/>
     </row>
     <row r="79" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="231"/>
-[...2 lines deleted...]
-      <c r="D79" s="216"/>
+      <c r="A79" s="248"/>
+      <c r="B79" s="249"/>
+      <c r="C79" s="249"/>
+      <c r="D79" s="250"/>
       <c r="E79" s="39"/>
       <c r="F79" s="80"/>
       <c r="G79" s="81"/>
       <c r="H79" s="81"/>
       <c r="I79" s="69"/>
       <c r="J79" s="70"/>
       <c r="K79" s="70"/>
       <c r="L79" s="72"/>
       <c r="M79" s="73"/>
       <c r="N79" s="73"/>
       <c r="O79" s="74"/>
       <c r="P79" s="75"/>
       <c r="Q79" s="76"/>
       <c r="R79" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S79" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T79" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U79" s="7"/>
       <c r="V79" s="7"/>
       <c r="W79" s="7"/>
       <c r="X79" s="7"/>
       <c r="Y79" s="7"/>
       <c r="Z79" s="7"/>
       <c r="AA79" s="7"/>
       <c r="AB79" s="7"/>
       <c r="AC79" s="7"/>
       <c r="AD79" s="7"/>
       <c r="AE79" s="7"/>
       <c r="AF79" s="7"/>
       <c r="AG79" s="7"/>
     </row>
     <row r="80" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="231"/>
-[...2 lines deleted...]
-      <c r="D80" s="216"/>
+      <c r="A80" s="248"/>
+      <c r="B80" s="249"/>
+      <c r="C80" s="249"/>
+      <c r="D80" s="250"/>
       <c r="E80" s="39"/>
       <c r="F80" s="80"/>
       <c r="G80" s="81"/>
       <c r="H80" s="81"/>
       <c r="I80" s="69"/>
       <c r="J80" s="70"/>
       <c r="K80" s="70"/>
       <c r="L80" s="72"/>
       <c r="M80" s="73"/>
       <c r="N80" s="73"/>
       <c r="O80" s="74"/>
       <c r="P80" s="75"/>
       <c r="Q80" s="76"/>
       <c r="R80" s="49">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="S80" s="50">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="T80" s="7">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="U80" s="7"/>
       <c r="V80" s="7"/>
       <c r="W80" s="7"/>
       <c r="X80" s="7"/>
       <c r="Y80" s="7"/>
       <c r="Z80" s="7"/>
       <c r="AA80" s="7"/>
       <c r="AB80" s="7"/>
       <c r="AC80" s="7"/>
       <c r="AD80" s="7"/>
       <c r="AE80" s="7"/>
       <c r="AF80" s="7"/>
       <c r="AG80" s="7"/>
     </row>
     <row r="81" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="231"/>
-[...2 lines deleted...]
-      <c r="D81" s="216"/>
+      <c r="A81" s="248"/>
+      <c r="B81" s="249"/>
+      <c r="C81" s="249"/>
+      <c r="D81" s="250"/>
       <c r="E81" s="39"/>
       <c r="F81" s="80"/>
       <c r="G81" s="81"/>
       <c r="H81" s="81"/>
       <c r="I81" s="69"/>
       <c r="J81" s="70"/>
       <c r="K81" s="70"/>
       <c r="L81" s="72"/>
       <c r="M81" s="73"/>
       <c r="N81" s="73"/>
       <c r="O81" s="74"/>
       <c r="P81" s="75"/>
       <c r="Q81" s="76"/>
       <c r="R81" s="49">
         <f t="shared" ref="R81:R87" si="5">SUM(L81:Q81)</f>
         <v>0</v>
       </c>
       <c r="S81" s="50">
         <f t="shared" ref="S81:S87" si="6">IF(E81="o",0,IF(COUNTIFS($E$16:$E$87,"=b")&gt;0,IF(E81="b",(F81/12*L81)+(G81/12*M81)+(H81/12*N81)+(I81/12*O81)+(J81/12*P81)+(K81/12*Q81),0),(F81*1.2%*$F$12/12*L81)+(G81*1.2%*$G$12/12*M81)+(H81*1.2%*$H$12/12*N81)+(I81*1.2%*$I$12/12*O81)+(J81*1.2%*$J$12/12*P81)+(K81*1.2%*$K$12/12*Q81)))</f>
         <v>0</v>
       </c>
       <c r="T81" s="7">
         <f t="shared" ref="T81:T87" si="7">IF(E81="w",0,SUM(L81:Q81))</f>
         <v>0</v>
       </c>
       <c r="U81" s="7"/>
       <c r="V81" s="7"/>
       <c r="W81" s="7"/>
       <c r="X81" s="7"/>
       <c r="Y81" s="7"/>
       <c r="Z81" s="7"/>
       <c r="AA81" s="7"/>
       <c r="AB81" s="7"/>
       <c r="AC81" s="7"/>
       <c r="AD81" s="7"/>
       <c r="AE81" s="7"/>
       <c r="AF81" s="7"/>
       <c r="AG81" s="7"/>
     </row>
     <row r="82" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="231"/>
-[...2 lines deleted...]
-      <c r="D82" s="216"/>
+      <c r="A82" s="248"/>
+      <c r="B82" s="249"/>
+      <c r="C82" s="249"/>
+      <c r="D82" s="250"/>
       <c r="E82" s="39"/>
       <c r="F82" s="80"/>
       <c r="G82" s="81"/>
       <c r="H82" s="81"/>
       <c r="I82" s="69"/>
       <c r="J82" s="70"/>
       <c r="K82" s="70"/>
       <c r="L82" s="72"/>
       <c r="M82" s="73"/>
       <c r="N82" s="73"/>
       <c r="O82" s="74"/>
       <c r="P82" s="75"/>
       <c r="Q82" s="76"/>
       <c r="R82" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S82" s="50">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T82" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="U82" s="7"/>
       <c r="V82" s="7"/>
       <c r="W82" s="7"/>
       <c r="X82" s="7"/>
       <c r="Y82" s="7"/>
       <c r="Z82" s="7"/>
       <c r="AA82" s="7"/>
       <c r="AB82" s="7"/>
       <c r="AC82" s="7"/>
       <c r="AD82" s="7"/>
       <c r="AE82" s="7"/>
       <c r="AF82" s="7"/>
       <c r="AG82" s="7"/>
     </row>
     <row r="83" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="231"/>
-[...2 lines deleted...]
-      <c r="D83" s="216"/>
+      <c r="A83" s="248"/>
+      <c r="B83" s="249"/>
+      <c r="C83" s="249"/>
+      <c r="D83" s="250"/>
       <c r="E83" s="39"/>
       <c r="F83" s="80"/>
       <c r="G83" s="81"/>
       <c r="H83" s="81"/>
       <c r="I83" s="69"/>
       <c r="J83" s="70"/>
       <c r="K83" s="70"/>
       <c r="L83" s="72"/>
       <c r="M83" s="73"/>
       <c r="N83" s="73"/>
       <c r="O83" s="74"/>
       <c r="P83" s="75"/>
       <c r="Q83" s="76"/>
       <c r="R83" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S83" s="50">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T83" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="U83" s="7"/>
       <c r="V83" s="7"/>
       <c r="W83" s="7"/>
       <c r="X83" s="7"/>
       <c r="Y83" s="7"/>
       <c r="Z83" s="7"/>
       <c r="AA83" s="7"/>
       <c r="AB83" s="7"/>
       <c r="AC83" s="7"/>
       <c r="AD83" s="7"/>
       <c r="AE83" s="7"/>
       <c r="AF83" s="7"/>
       <c r="AG83" s="7"/>
     </row>
     <row r="84" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="231"/>
-[...2 lines deleted...]
-      <c r="D84" s="216"/>
+      <c r="A84" s="248"/>
+      <c r="B84" s="249"/>
+      <c r="C84" s="249"/>
+      <c r="D84" s="250"/>
       <c r="E84" s="39"/>
       <c r="F84" s="80"/>
       <c r="G84" s="81"/>
       <c r="H84" s="81"/>
       <c r="I84" s="69"/>
       <c r="J84" s="70"/>
       <c r="K84" s="70"/>
       <c r="L84" s="72"/>
       <c r="M84" s="73"/>
       <c r="N84" s="73"/>
       <c r="O84" s="74"/>
       <c r="P84" s="75"/>
       <c r="Q84" s="76"/>
       <c r="R84" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S84" s="50">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T84" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="U84" s="7"/>
       <c r="V84" s="7"/>
       <c r="W84" s="7"/>
       <c r="X84" s="7"/>
       <c r="Y84" s="7"/>
       <c r="Z84" s="7"/>
       <c r="AA84" s="7"/>
       <c r="AB84" s="7"/>
       <c r="AC84" s="7"/>
       <c r="AD84" s="7"/>
       <c r="AE84" s="7"/>
       <c r="AF84" s="7"/>
       <c r="AG84" s="7"/>
     </row>
     <row r="85" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A85" s="231"/>
-[...2 lines deleted...]
-      <c r="D85" s="216"/>
+      <c r="A85" s="248"/>
+      <c r="B85" s="249"/>
+      <c r="C85" s="249"/>
+      <c r="D85" s="250"/>
       <c r="E85" s="39"/>
       <c r="F85" s="80"/>
       <c r="G85" s="81"/>
       <c r="H85" s="81"/>
       <c r="I85" s="69"/>
       <c r="J85" s="70"/>
       <c r="K85" s="70"/>
       <c r="L85" s="72"/>
       <c r="M85" s="73"/>
       <c r="N85" s="73"/>
       <c r="O85" s="74"/>
       <c r="P85" s="75"/>
       <c r="Q85" s="76"/>
       <c r="R85" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S85" s="50">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T85" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="U85" s="7"/>
       <c r="V85" s="7"/>
       <c r="W85" s="7"/>
       <c r="X85" s="7"/>
       <c r="Y85" s="7"/>
       <c r="Z85" s="7"/>
       <c r="AA85" s="7"/>
       <c r="AB85" s="7"/>
       <c r="AC85" s="7"/>
       <c r="AD85" s="7"/>
       <c r="AE85" s="7"/>
       <c r="AF85" s="7"/>
       <c r="AG85" s="7"/>
     </row>
     <row r="86" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="231"/>
-[...2 lines deleted...]
-      <c r="D86" s="216"/>
+      <c r="A86" s="248"/>
+      <c r="B86" s="249"/>
+      <c r="C86" s="249"/>
+      <c r="D86" s="250"/>
       <c r="E86" s="39"/>
       <c r="F86" s="80"/>
       <c r="G86" s="81"/>
       <c r="H86" s="81"/>
       <c r="I86" s="69"/>
       <c r="J86" s="70"/>
       <c r="K86" s="70"/>
       <c r="L86" s="72"/>
       <c r="M86" s="73"/>
       <c r="N86" s="73"/>
       <c r="O86" s="74"/>
       <c r="P86" s="75"/>
       <c r="Q86" s="76"/>
       <c r="R86" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S86" s="50">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T86" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="U86" s="7"/>
       <c r="V86" s="7"/>
       <c r="W86" s="7"/>
       <c r="X86" s="7"/>
       <c r="Y86" s="7"/>
       <c r="Z86" s="7"/>
       <c r="AA86" s="7"/>
       <c r="AB86" s="7"/>
       <c r="AC86" s="7"/>
       <c r="AD86" s="7"/>
       <c r="AE86" s="7"/>
       <c r="AF86" s="7"/>
       <c r="AG86" s="7"/>
     </row>
     <row r="87" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A87" s="231"/>
-[...2 lines deleted...]
-      <c r="D87" s="216"/>
+      <c r="A87" s="248"/>
+      <c r="B87" s="249"/>
+      <c r="C87" s="249"/>
+      <c r="D87" s="250"/>
       <c r="E87" s="39"/>
       <c r="F87" s="85"/>
       <c r="G87" s="86"/>
       <c r="H87" s="86"/>
       <c r="I87" s="87"/>
       <c r="J87" s="88"/>
       <c r="K87" s="88"/>
       <c r="L87" s="89"/>
       <c r="M87" s="74"/>
       <c r="N87" s="74"/>
       <c r="O87" s="74"/>
       <c r="P87" s="75"/>
       <c r="Q87" s="76"/>
       <c r="R87" s="49">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S87" s="50">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="T87" s="7">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="U87" s="7"/>
       <c r="V87" s="7"/>
       <c r="W87" s="7"/>
       <c r="X87" s="7"/>
       <c r="Y87" s="7"/>
       <c r="Z87" s="7"/>
       <c r="AA87" s="7"/>
       <c r="AB87" s="7"/>
       <c r="AC87" s="7"/>
       <c r="AD87" s="7"/>
       <c r="AE87" s="7"/>
       <c r="AF87" s="7"/>
       <c r="AG87" s="7"/>
     </row>
     <row r="88" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A88" s="269" t="s">
+      <c r="A88" s="251" t="s">
         <v>33</v>
       </c>
-      <c r="B88" s="270"/>
-[...2 lines deleted...]
-      <c r="E88" s="270"/>
+      <c r="B88" s="252"/>
+      <c r="C88" s="252"/>
+      <c r="D88" s="252"/>
+      <c r="E88" s="252"/>
       <c r="F88" s="90"/>
       <c r="G88" s="90"/>
       <c r="H88" s="90"/>
       <c r="I88" s="91"/>
       <c r="J88" s="91"/>
       <c r="K88" s="91"/>
       <c r="L88" s="92">
         <f t="shared" ref="L88:Q88" si="8">SUM(L16:L87)</f>
         <v>0</v>
       </c>
       <c r="M88" s="92">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="N88" s="92">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="O88" s="92">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="P88" s="92">
         <f t="shared" si="8"/>
         <v>0</v>
@@ -9029,71 +9071,71 @@
         <v>0</v>
       </c>
       <c r="S88" s="93">
         <f>SUM(S16:S87)</f>
         <v>0</v>
       </c>
       <c r="T88" s="7">
         <f>SUM(T16:T87)</f>
         <v>0</v>
       </c>
       <c r="U88" s="7"/>
       <c r="V88" s="7"/>
       <c r="W88" s="7"/>
       <c r="X88" s="7"/>
       <c r="Y88" s="7"/>
       <c r="Z88" s="7"/>
       <c r="AA88" s="7"/>
       <c r="AB88" s="7"/>
       <c r="AC88" s="7"/>
       <c r="AD88" s="7"/>
       <c r="AE88" s="7"/>
       <c r="AF88" s="7"/>
       <c r="AG88" s="7"/>
     </row>
     <row r="89" spans="1:33" s="95" customFormat="1" ht="87" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A89" s="271" t="s">
+      <c r="A89" s="253" t="s">
         <v>101</v>
       </c>
-      <c r="B89" s="272"/>
-[...16 lines deleted...]
-      <c r="S89" s="273"/>
+      <c r="B89" s="254"/>
+      <c r="C89" s="254"/>
+      <c r="D89" s="254"/>
+      <c r="E89" s="254"/>
+      <c r="F89" s="254"/>
+      <c r="G89" s="254"/>
+      <c r="H89" s="254"/>
+      <c r="I89" s="254"/>
+      <c r="J89" s="254"/>
+      <c r="K89" s="254"/>
+      <c r="L89" s="254"/>
+      <c r="M89" s="254"/>
+      <c r="N89" s="254"/>
+      <c r="O89" s="254"/>
+      <c r="P89" s="254"/>
+      <c r="Q89" s="254"/>
+      <c r="R89" s="254"/>
+      <c r="S89" s="255"/>
       <c r="T89" s="94"/>
       <c r="U89" s="94"/>
       <c r="V89" s="94"/>
       <c r="W89" s="94"/>
       <c r="X89" s="94"/>
       <c r="Y89" s="94"/>
       <c r="Z89" s="94"/>
       <c r="AA89" s="94"/>
       <c r="AB89" s="94"/>
       <c r="AC89" s="94"/>
       <c r="AD89" s="94"/>
       <c r="AE89" s="94"/>
       <c r="AF89" s="94"/>
       <c r="AG89" s="94"/>
     </row>
     <row r="90" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A90" s="96"/>
       <c r="B90" s="96"/>
       <c r="C90" s="96"/>
       <c r="D90" s="96"/>
       <c r="E90" s="96"/>
       <c r="F90" s="96"/>
       <c r="G90" s="96"/>
       <c r="H90" s="96"/>
       <c r="I90" s="96"/>
@@ -9101,356 +9143,356 @@
       <c r="K90" s="96"/>
       <c r="L90" s="96"/>
       <c r="M90" s="96"/>
       <c r="N90" s="96"/>
       <c r="O90" s="96"/>
       <c r="P90" s="96"/>
       <c r="Q90" s="96"/>
       <c r="R90" s="96"/>
       <c r="S90" s="96"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
       <c r="V90" s="7"/>
       <c r="W90" s="7"/>
       <c r="X90" s="7"/>
       <c r="Y90" s="7"/>
       <c r="Z90" s="7"/>
       <c r="AA90" s="7"/>
       <c r="AB90" s="7"/>
       <c r="AC90" s="7"/>
       <c r="AD90" s="7"/>
       <c r="AE90" s="7"/>
       <c r="AF90" s="7"/>
       <c r="AG90" s="7"/>
     </row>
     <row r="91" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A91" s="274" t="s">
+      <c r="A91" s="256" t="s">
         <v>34</v>
       </c>
-      <c r="B91" s="275"/>
-[...16 lines deleted...]
-      <c r="S91" s="276"/>
+      <c r="B91" s="257"/>
+      <c r="C91" s="257"/>
+      <c r="D91" s="257"/>
+      <c r="E91" s="257"/>
+      <c r="F91" s="257"/>
+      <c r="G91" s="257"/>
+      <c r="H91" s="257"/>
+      <c r="I91" s="257"/>
+      <c r="J91" s="257"/>
+      <c r="K91" s="257"/>
+      <c r="L91" s="257"/>
+      <c r="M91" s="257"/>
+      <c r="N91" s="257"/>
+      <c r="O91" s="257"/>
+      <c r="P91" s="257"/>
+      <c r="Q91" s="257"/>
+      <c r="R91" s="257"/>
+      <c r="S91" s="258"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
       <c r="V91" s="7"/>
       <c r="W91" s="7"/>
       <c r="X91" s="7"/>
       <c r="Y91" s="7"/>
       <c r="Z91" s="7"/>
       <c r="AA91" s="7"/>
       <c r="AB91" s="7"/>
       <c r="AC91" s="7"/>
       <c r="AD91" s="7"/>
       <c r="AE91" s="7"/>
       <c r="AF91" s="7"/>
       <c r="AG91" s="7"/>
     </row>
     <row r="92" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A92" s="277"/>
-[...17 lines deleted...]
-      <c r="S92" s="279"/>
+      <c r="A92" s="259"/>
+      <c r="B92" s="260"/>
+      <c r="C92" s="260"/>
+      <c r="D92" s="260"/>
+      <c r="E92" s="260"/>
+      <c r="F92" s="260"/>
+      <c r="G92" s="260"/>
+      <c r="H92" s="260"/>
+      <c r="I92" s="260"/>
+      <c r="J92" s="260"/>
+      <c r="K92" s="260"/>
+      <c r="L92" s="260"/>
+      <c r="M92" s="260"/>
+      <c r="N92" s="260"/>
+      <c r="O92" s="260"/>
+      <c r="P92" s="260"/>
+      <c r="Q92" s="260"/>
+      <c r="R92" s="260"/>
+      <c r="S92" s="261"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
       <c r="V92" s="7"/>
       <c r="W92" s="7"/>
       <c r="X92" s="7"/>
       <c r="Y92" s="7"/>
       <c r="Z92" s="7"/>
       <c r="AA92" s="7"/>
       <c r="AB92" s="7"/>
       <c r="AC92" s="7"/>
       <c r="AD92" s="7"/>
       <c r="AE92" s="7"/>
       <c r="AF92" s="7"/>
       <c r="AG92" s="7"/>
     </row>
     <row r="93" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A93" s="280"/>
-[...17 lines deleted...]
-      <c r="S93" s="282"/>
+      <c r="A93" s="262"/>
+      <c r="B93" s="263"/>
+      <c r="C93" s="263"/>
+      <c r="D93" s="263"/>
+      <c r="E93" s="263"/>
+      <c r="F93" s="263"/>
+      <c r="G93" s="263"/>
+      <c r="H93" s="263"/>
+      <c r="I93" s="263"/>
+      <c r="J93" s="263"/>
+      <c r="K93" s="263"/>
+      <c r="L93" s="263"/>
+      <c r="M93" s="263"/>
+      <c r="N93" s="263"/>
+      <c r="O93" s="263"/>
+      <c r="P93" s="263"/>
+      <c r="Q93" s="263"/>
+      <c r="R93" s="263"/>
+      <c r="S93" s="264"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
       <c r="V93" s="7"/>
       <c r="W93" s="7"/>
       <c r="X93" s="7"/>
       <c r="Y93" s="7"/>
       <c r="Z93" s="7"/>
       <c r="AA93" s="7"/>
       <c r="AB93" s="7"/>
       <c r="AC93" s="7"/>
       <c r="AD93" s="7"/>
       <c r="AE93" s="7"/>
       <c r="AF93" s="7"/>
       <c r="AG93" s="7"/>
     </row>
     <row r="94" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A94" s="280"/>
-[...17 lines deleted...]
-      <c r="S94" s="282"/>
+      <c r="A94" s="262"/>
+      <c r="B94" s="263"/>
+      <c r="C94" s="263"/>
+      <c r="D94" s="263"/>
+      <c r="E94" s="263"/>
+      <c r="F94" s="263"/>
+      <c r="G94" s="263"/>
+      <c r="H94" s="263"/>
+      <c r="I94" s="263"/>
+      <c r="J94" s="263"/>
+      <c r="K94" s="263"/>
+      <c r="L94" s="263"/>
+      <c r="M94" s="263"/>
+      <c r="N94" s="263"/>
+      <c r="O94" s="263"/>
+      <c r="P94" s="263"/>
+      <c r="Q94" s="263"/>
+      <c r="R94" s="263"/>
+      <c r="S94" s="264"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
       <c r="V94" s="7"/>
       <c r="W94" s="7"/>
       <c r="X94" s="7"/>
       <c r="Y94" s="7"/>
       <c r="Z94" s="7"/>
       <c r="AA94" s="7"/>
       <c r="AB94" s="7"/>
       <c r="AC94" s="7"/>
       <c r="AD94" s="7"/>
       <c r="AE94" s="7"/>
       <c r="AF94" s="7"/>
       <c r="AG94" s="7"/>
     </row>
     <row r="95" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="280"/>
-[...17 lines deleted...]
-      <c r="S95" s="282"/>
+      <c r="A95" s="262"/>
+      <c r="B95" s="263"/>
+      <c r="C95" s="263"/>
+      <c r="D95" s="263"/>
+      <c r="E95" s="263"/>
+      <c r="F95" s="263"/>
+      <c r="G95" s="263"/>
+      <c r="H95" s="263"/>
+      <c r="I95" s="263"/>
+      <c r="J95" s="263"/>
+      <c r="K95" s="263"/>
+      <c r="L95" s="263"/>
+      <c r="M95" s="263"/>
+      <c r="N95" s="263"/>
+      <c r="O95" s="263"/>
+      <c r="P95" s="263"/>
+      <c r="Q95" s="263"/>
+      <c r="R95" s="263"/>
+      <c r="S95" s="264"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
       <c r="V95" s="7"/>
       <c r="W95" s="7"/>
       <c r="X95" s="7"/>
       <c r="Y95" s="7"/>
       <c r="Z95" s="7"/>
       <c r="AA95" s="7"/>
       <c r="AB95" s="7"/>
       <c r="AC95" s="7"/>
       <c r="AD95" s="7"/>
       <c r="AE95" s="7"/>
       <c r="AF95" s="7"/>
       <c r="AG95" s="7"/>
     </row>
     <row r="96" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="280"/>
-[...17 lines deleted...]
-      <c r="S96" s="282"/>
+      <c r="A96" s="262"/>
+      <c r="B96" s="263"/>
+      <c r="C96" s="263"/>
+      <c r="D96" s="263"/>
+      <c r="E96" s="263"/>
+      <c r="F96" s="263"/>
+      <c r="G96" s="263"/>
+      <c r="H96" s="263"/>
+      <c r="I96" s="263"/>
+      <c r="J96" s="263"/>
+      <c r="K96" s="263"/>
+      <c r="L96" s="263"/>
+      <c r="M96" s="263"/>
+      <c r="N96" s="263"/>
+      <c r="O96" s="263"/>
+      <c r="P96" s="263"/>
+      <c r="Q96" s="263"/>
+      <c r="R96" s="263"/>
+      <c r="S96" s="264"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
       <c r="V96" s="7"/>
       <c r="W96" s="7"/>
       <c r="X96" s="7"/>
       <c r="Y96" s="7"/>
       <c r="Z96" s="7"/>
       <c r="AA96" s="7"/>
       <c r="AB96" s="7"/>
       <c r="AC96" s="7"/>
       <c r="AD96" s="7"/>
       <c r="AE96" s="7"/>
       <c r="AF96" s="7"/>
       <c r="AG96" s="7"/>
     </row>
     <row r="97" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="280"/>
-[...17 lines deleted...]
-      <c r="S97" s="282"/>
+      <c r="A97" s="262"/>
+      <c r="B97" s="263"/>
+      <c r="C97" s="263"/>
+      <c r="D97" s="263"/>
+      <c r="E97" s="263"/>
+      <c r="F97" s="263"/>
+      <c r="G97" s="263"/>
+      <c r="H97" s="263"/>
+      <c r="I97" s="263"/>
+      <c r="J97" s="263"/>
+      <c r="K97" s="263"/>
+      <c r="L97" s="263"/>
+      <c r="M97" s="263"/>
+      <c r="N97" s="263"/>
+      <c r="O97" s="263"/>
+      <c r="P97" s="263"/>
+      <c r="Q97" s="263"/>
+      <c r="R97" s="263"/>
+      <c r="S97" s="264"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
       <c r="V97" s="7"/>
       <c r="W97" s="7"/>
       <c r="X97" s="7"/>
       <c r="Y97" s="7"/>
       <c r="Z97" s="7"/>
       <c r="AA97" s="7"/>
       <c r="AB97" s="7"/>
       <c r="AC97" s="7"/>
       <c r="AD97" s="7"/>
       <c r="AE97" s="7"/>
       <c r="AF97" s="7"/>
       <c r="AG97" s="7"/>
     </row>
     <row r="98" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A98" s="283"/>
-[...17 lines deleted...]
-      <c r="S98" s="285"/>
+      <c r="A98" s="265"/>
+      <c r="B98" s="266"/>
+      <c r="C98" s="266"/>
+      <c r="D98" s="266"/>
+      <c r="E98" s="266"/>
+      <c r="F98" s="266"/>
+      <c r="G98" s="266"/>
+      <c r="H98" s="266"/>
+      <c r="I98" s="266"/>
+      <c r="J98" s="266"/>
+      <c r="K98" s="266"/>
+      <c r="L98" s="266"/>
+      <c r="M98" s="266"/>
+      <c r="N98" s="266"/>
+      <c r="O98" s="266"/>
+      <c r="P98" s="266"/>
+      <c r="Q98" s="266"/>
+      <c r="R98" s="266"/>
+      <c r="S98" s="267"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
       <c r="V98" s="7"/>
       <c r="W98" s="7"/>
       <c r="X98" s="7"/>
       <c r="Y98" s="7"/>
       <c r="Z98" s="7"/>
       <c r="AA98" s="7"/>
       <c r="AB98" s="7"/>
       <c r="AC98" s="7"/>
       <c r="AD98" s="7"/>
       <c r="AE98" s="7"/>
       <c r="AF98" s="7"/>
       <c r="AG98" s="7"/>
     </row>
     <row r="99" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
       <c r="V99" s="7"/>
       <c r="W99" s="7"/>
       <c r="X99" s="7"/>
       <c r="Y99" s="7"/>
       <c r="Z99" s="7"/>
       <c r="AA99" s="7"/>
       <c r="AB99" s="7"/>
       <c r="AC99" s="7"/>
       <c r="AD99" s="7"/>
       <c r="AE99" s="7"/>
       <c r="AF99" s="7"/>
       <c r="AG99" s="7"/>
     </row>
     <row r="100" spans="1:33" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A100" s="248" t="s">
+      <c r="A100" s="239" t="s">
         <v>35</v>
       </c>
-      <c r="B100" s="249"/>
-[...3 lines deleted...]
-      <c r="F100" s="250"/>
+      <c r="B100" s="240"/>
+      <c r="C100" s="240"/>
+      <c r="D100" s="240"/>
+      <c r="E100" s="240"/>
+      <c r="F100" s="241"/>
       <c r="G100" s="97"/>
       <c r="H100" s="97"/>
       <c r="I100" s="97"/>
       <c r="J100" s="97"/>
       <c r="K100" s="97"/>
       <c r="L100" s="97"/>
       <c r="M100" s="97"/>
       <c r="N100" s="97"/>
       <c r="O100" s="8"/>
       <c r="P100" s="8"/>
       <c r="Q100" s="8"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
       <c r="V100" s="7"/>
       <c r="W100" s="7"/>
       <c r="X100" s="7"/>
       <c r="Y100" s="7"/>
       <c r="Z100" s="7"/>
       <c r="AA100" s="7"/>
       <c r="AB100" s="7"/>
       <c r="AC100" s="7"/>
       <c r="AD100" s="7"/>
       <c r="AE100" s="7"/>
       <c r="AF100" s="7"/>
       <c r="AG100" s="7"/>
@@ -9505,58 +9547,58 @@
       </c>
       <c r="F102" s="107">
         <f>$E$102*$D$102</f>
         <v>0</v>
       </c>
       <c r="H102" s="8"/>
       <c r="O102" s="8"/>
       <c r="P102" s="8"/>
       <c r="Q102" s="8"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
       <c r="V102" s="7"/>
       <c r="W102" s="7"/>
       <c r="X102" s="7"/>
       <c r="Y102" s="7"/>
       <c r="Z102" s="7"/>
       <c r="AA102" s="7"/>
       <c r="AB102" s="7"/>
       <c r="AC102" s="7"/>
       <c r="AD102" s="7"/>
       <c r="AE102" s="7"/>
       <c r="AF102" s="7"/>
       <c r="AG102" s="7"/>
     </row>
     <row r="103" spans="1:33" ht="69.900000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A103" s="251" t="s">
+      <c r="A103" s="213" t="s">
         <v>71</v>
       </c>
-      <c r="B103" s="252"/>
-[...3 lines deleted...]
-      <c r="F103" s="253"/>
+      <c r="B103" s="230"/>
+      <c r="C103" s="230"/>
+      <c r="D103" s="230"/>
+      <c r="E103" s="230"/>
+      <c r="F103" s="231"/>
       <c r="G103" s="108"/>
       <c r="H103" s="109"/>
       <c r="I103" s="109"/>
       <c r="J103" s="109"/>
       <c r="K103" s="109"/>
       <c r="L103" s="109"/>
       <c r="M103" s="109"/>
       <c r="N103" s="109"/>
       <c r="O103" s="8"/>
       <c r="P103" s="8"/>
       <c r="Q103" s="8"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
       <c r="V103" s="7"/>
       <c r="W103" s="7"/>
       <c r="X103" s="7"/>
       <c r="Y103" s="7"/>
       <c r="Z103" s="7"/>
       <c r="AA103" s="7"/>
       <c r="AB103" s="7"/>
       <c r="AC103" s="7"/>
       <c r="AD103" s="7"/>
       <c r="AE103" s="7"/>
       <c r="AF103" s="7"/>
       <c r="AG103" s="7"/>
@@ -9567,58 +9609,58 @@
       <c r="I104" s="110"/>
       <c r="J104" s="110"/>
       <c r="K104" s="110"/>
       <c r="L104" s="110"/>
       <c r="M104" s="110"/>
       <c r="N104" s="110"/>
       <c r="O104" s="8"/>
       <c r="P104" s="8"/>
       <c r="Q104" s="8"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
       <c r="V104" s="7"/>
       <c r="W104" s="7"/>
       <c r="X104" s="7"/>
       <c r="Y104" s="7"/>
       <c r="Z104" s="7"/>
       <c r="AA104" s="7"/>
       <c r="AB104" s="7"/>
       <c r="AC104" s="7"/>
       <c r="AD104" s="7"/>
       <c r="AE104" s="7"/>
       <c r="AF104" s="7"/>
       <c r="AG104" s="7"/>
     </row>
     <row r="105" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A105" s="286" t="s">
+      <c r="A105" s="268" t="s">
         <v>39</v>
       </c>
-      <c r="B105" s="287"/>
-[...3 lines deleted...]
-      <c r="F105" s="288"/>
+      <c r="B105" s="269"/>
+      <c r="C105" s="269"/>
+      <c r="D105" s="269"/>
+      <c r="E105" s="269"/>
+      <c r="F105" s="270"/>
       <c r="G105" s="110"/>
       <c r="H105" s="110"/>
       <c r="I105" s="110"/>
       <c r="J105" s="110"/>
       <c r="K105" s="110"/>
       <c r="L105" s="110"/>
       <c r="M105" s="110"/>
       <c r="N105" s="110"/>
       <c r="O105" s="8"/>
       <c r="P105" s="8"/>
       <c r="Q105" s="8"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="V105" s="7"/>
       <c r="W105" s="7"/>
       <c r="X105" s="7"/>
       <c r="Y105" s="7"/>
       <c r="Z105" s="7"/>
       <c r="AA105" s="7"/>
       <c r="AB105" s="7"/>
       <c r="AC105" s="7"/>
       <c r="AD105" s="7"/>
       <c r="AE105" s="7"/>
       <c r="AF105" s="7"/>
       <c r="AG105" s="7"/>
@@ -9689,58 +9731,58 @@
       <c r="K107" s="120"/>
       <c r="L107" s="120"/>
       <c r="M107" s="120"/>
       <c r="N107" s="120"/>
       <c r="O107" s="4"/>
       <c r="P107" s="4"/>
       <c r="Q107" s="4"/>
       <c r="R107" s="4"/>
       <c r="S107" s="4"/>
       <c r="T107" s="7"/>
       <c r="U107" s="7"/>
       <c r="V107" s="7"/>
       <c r="W107" s="7"/>
       <c r="X107" s="7"/>
       <c r="Y107" s="7"/>
       <c r="Z107" s="7"/>
       <c r="AA107" s="7"/>
       <c r="AB107" s="7"/>
       <c r="AC107" s="7"/>
       <c r="AD107" s="7"/>
       <c r="AE107" s="7"/>
       <c r="AF107" s="7"/>
       <c r="AG107" s="7"/>
     </row>
     <row r="108" spans="1:33" ht="69.900000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A108" s="251" t="s">
+      <c r="A108" s="213" t="s">
         <v>97</v>
       </c>
-      <c r="B108" s="252"/>
-[...3 lines deleted...]
-      <c r="F108" s="253"/>
+      <c r="B108" s="230"/>
+      <c r="C108" s="230"/>
+      <c r="D108" s="230"/>
+      <c r="E108" s="230"/>
+      <c r="F108" s="231"/>
       <c r="G108" s="121"/>
       <c r="H108" s="121"/>
       <c r="I108" s="121"/>
       <c r="J108" s="121"/>
       <c r="K108" s="121"/>
       <c r="L108" s="121"/>
       <c r="M108" s="121"/>
       <c r="N108" s="121"/>
       <c r="O108" s="8"/>
       <c r="P108" s="8"/>
       <c r="Q108" s="8"/>
       <c r="T108" s="7"/>
       <c r="U108" s="7"/>
       <c r="V108" s="7"/>
       <c r="W108" s="7"/>
       <c r="X108" s="7"/>
       <c r="Y108" s="7"/>
       <c r="Z108" s="7"/>
       <c r="AA108" s="7"/>
       <c r="AB108" s="7"/>
       <c r="AC108" s="7"/>
       <c r="AD108" s="7"/>
       <c r="AE108" s="7"/>
       <c r="AF108" s="7"/>
       <c r="AG108" s="7"/>
@@ -9748,2445 +9790,2445 @@
     <row r="109" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A109" s="122"/>
       <c r="B109" s="122"/>
       <c r="C109" s="123"/>
       <c r="D109" s="123"/>
       <c r="E109" s="123"/>
       <c r="F109" s="123"/>
       <c r="G109" s="124"/>
       <c r="H109" s="8"/>
       <c r="T109" s="7"/>
       <c r="U109" s="7"/>
       <c r="V109" s="7"/>
       <c r="W109" s="7"/>
       <c r="X109" s="7"/>
       <c r="Y109" s="7"/>
       <c r="Z109" s="7"/>
       <c r="AA109" s="7"/>
       <c r="AB109" s="7"/>
       <c r="AC109" s="7"/>
       <c r="AD109" s="7"/>
       <c r="AE109" s="7"/>
       <c r="AF109" s="7"/>
       <c r="AG109" s="7"/>
     </row>
     <row r="110" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A110" s="226" t="s">
+      <c r="A110" s="221" t="s">
         <v>1</v>
       </c>
-      <c r="B110" s="227"/>
-[...16 lines deleted...]
-      <c r="S110" s="254"/>
+      <c r="B110" s="222"/>
+      <c r="C110" s="222"/>
+      <c r="D110" s="222"/>
+      <c r="E110" s="222"/>
+      <c r="F110" s="222"/>
+      <c r="G110" s="222"/>
+      <c r="H110" s="222"/>
+      <c r="I110" s="222"/>
+      <c r="J110" s="222"/>
+      <c r="K110" s="222"/>
+      <c r="L110" s="222"/>
+      <c r="M110" s="222"/>
+      <c r="N110" s="222"/>
+      <c r="O110" s="222"/>
+      <c r="P110" s="222"/>
+      <c r="Q110" s="222"/>
+      <c r="R110" s="222"/>
+      <c r="S110" s="223"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="V110" s="7"/>
       <c r="W110" s="7"/>
       <c r="X110" s="7"/>
       <c r="Y110" s="7"/>
       <c r="Z110" s="7"/>
       <c r="AA110" s="7"/>
       <c r="AB110" s="7"/>
       <c r="AC110" s="7"/>
       <c r="AD110" s="7"/>
       <c r="AE110" s="7"/>
       <c r="AF110" s="7"/>
       <c r="AG110" s="7"/>
     </row>
     <row r="111" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A111" s="255"/>
-[...17 lines deleted...]
-      <c r="S111" s="257"/>
+      <c r="A111" s="242"/>
+      <c r="B111" s="243"/>
+      <c r="C111" s="243"/>
+      <c r="D111" s="243"/>
+      <c r="E111" s="243"/>
+      <c r="F111" s="243"/>
+      <c r="G111" s="243"/>
+      <c r="H111" s="243"/>
+      <c r="I111" s="243"/>
+      <c r="J111" s="243"/>
+      <c r="K111" s="243"/>
+      <c r="L111" s="243"/>
+      <c r="M111" s="243"/>
+      <c r="N111" s="243"/>
+      <c r="O111" s="243"/>
+      <c r="P111" s="243"/>
+      <c r="Q111" s="243"/>
+      <c r="R111" s="243"/>
+      <c r="S111" s="244"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="V111" s="7"/>
       <c r="W111" s="7"/>
       <c r="X111" s="7"/>
       <c r="Y111" s="7"/>
       <c r="Z111" s="7"/>
       <c r="AA111" s="7"/>
       <c r="AB111" s="7"/>
       <c r="AC111" s="7"/>
       <c r="AD111" s="7"/>
       <c r="AE111" s="7"/>
       <c r="AF111" s="7"/>
       <c r="AG111" s="7"/>
     </row>
     <row r="112" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A112" s="258"/>
-[...17 lines deleted...]
-      <c r="S112" s="260"/>
+      <c r="A112" s="226"/>
+      <c r="B112" s="227"/>
+      <c r="C112" s="227"/>
+      <c r="D112" s="227"/>
+      <c r="E112" s="227"/>
+      <c r="F112" s="227"/>
+      <c r="G112" s="227"/>
+      <c r="H112" s="227"/>
+      <c r="I112" s="227"/>
+      <c r="J112" s="227"/>
+      <c r="K112" s="227"/>
+      <c r="L112" s="227"/>
+      <c r="M112" s="227"/>
+      <c r="N112" s="227"/>
+      <c r="O112" s="227"/>
+      <c r="P112" s="227"/>
+      <c r="Q112" s="227"/>
+      <c r="R112" s="227"/>
+      <c r="S112" s="228"/>
       <c r="T112" s="125"/>
       <c r="U112" s="125"/>
       <c r="V112" s="125"/>
       <c r="W112" s="125"/>
       <c r="X112" s="125"/>
       <c r="Y112" s="125"/>
       <c r="Z112" s="125"/>
       <c r="AA112" s="125"/>
       <c r="AB112" s="125"/>
       <c r="AC112" s="125"/>
       <c r="AD112" s="125"/>
       <c r="AE112" s="125"/>
       <c r="AF112" s="125"/>
       <c r="AG112" s="125"/>
     </row>
     <row r="113" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A113" s="258"/>
-[...17 lines deleted...]
-      <c r="S113" s="260"/>
+      <c r="A113" s="226"/>
+      <c r="B113" s="227"/>
+      <c r="C113" s="227"/>
+      <c r="D113" s="227"/>
+      <c r="E113" s="227"/>
+      <c r="F113" s="227"/>
+      <c r="G113" s="227"/>
+      <c r="H113" s="227"/>
+      <c r="I113" s="227"/>
+      <c r="J113" s="227"/>
+      <c r="K113" s="227"/>
+      <c r="L113" s="227"/>
+      <c r="M113" s="227"/>
+      <c r="N113" s="227"/>
+      <c r="O113" s="227"/>
+      <c r="P113" s="227"/>
+      <c r="Q113" s="227"/>
+      <c r="R113" s="227"/>
+      <c r="S113" s="228"/>
       <c r="T113" s="125"/>
       <c r="U113" s="125"/>
       <c r="V113" s="125"/>
       <c r="W113" s="125"/>
       <c r="X113" s="125"/>
       <c r="Y113" s="125"/>
       <c r="Z113" s="125"/>
       <c r="AA113" s="125"/>
       <c r="AB113" s="125"/>
       <c r="AC113" s="125"/>
       <c r="AD113" s="125"/>
       <c r="AE113" s="125"/>
       <c r="AF113" s="125"/>
       <c r="AG113" s="125"/>
     </row>
     <row r="114" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A114" s="258"/>
-[...17 lines deleted...]
-      <c r="S114" s="260"/>
+      <c r="A114" s="226"/>
+      <c r="B114" s="227"/>
+      <c r="C114" s="227"/>
+      <c r="D114" s="227"/>
+      <c r="E114" s="227"/>
+      <c r="F114" s="227"/>
+      <c r="G114" s="227"/>
+      <c r="H114" s="227"/>
+      <c r="I114" s="227"/>
+      <c r="J114" s="227"/>
+      <c r="K114" s="227"/>
+      <c r="L114" s="227"/>
+      <c r="M114" s="227"/>
+      <c r="N114" s="227"/>
+      <c r="O114" s="227"/>
+      <c r="P114" s="227"/>
+      <c r="Q114" s="227"/>
+      <c r="R114" s="227"/>
+      <c r="S114" s="228"/>
       <c r="T114" s="125"/>
       <c r="U114" s="125"/>
       <c r="V114" s="125"/>
       <c r="W114" s="125"/>
       <c r="X114" s="125"/>
       <c r="Y114" s="125"/>
       <c r="Z114" s="125"/>
       <c r="AA114" s="125"/>
       <c r="AB114" s="125"/>
       <c r="AC114" s="125"/>
       <c r="AD114" s="125"/>
       <c r="AE114" s="125"/>
       <c r="AF114" s="125"/>
       <c r="AG114" s="125"/>
     </row>
     <row r="115" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="258"/>
-[...17 lines deleted...]
-      <c r="S115" s="260"/>
+      <c r="A115" s="226"/>
+      <c r="B115" s="227"/>
+      <c r="C115" s="227"/>
+      <c r="D115" s="227"/>
+      <c r="E115" s="227"/>
+      <c r="F115" s="227"/>
+      <c r="G115" s="227"/>
+      <c r="H115" s="227"/>
+      <c r="I115" s="227"/>
+      <c r="J115" s="227"/>
+      <c r="K115" s="227"/>
+      <c r="L115" s="227"/>
+      <c r="M115" s="227"/>
+      <c r="N115" s="227"/>
+      <c r="O115" s="227"/>
+      <c r="P115" s="227"/>
+      <c r="Q115" s="227"/>
+      <c r="R115" s="227"/>
+      <c r="S115" s="228"/>
       <c r="T115" s="125"/>
       <c r="U115" s="125"/>
       <c r="V115" s="125"/>
       <c r="W115" s="125"/>
       <c r="X115" s="125"/>
       <c r="Y115" s="125"/>
       <c r="Z115" s="125"/>
       <c r="AA115" s="125"/>
       <c r="AB115" s="125"/>
       <c r="AC115" s="125"/>
       <c r="AD115" s="125"/>
       <c r="AE115" s="125"/>
       <c r="AF115" s="125"/>
       <c r="AG115" s="125"/>
     </row>
     <row r="116" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="258"/>
-[...17 lines deleted...]
-      <c r="S116" s="260"/>
+      <c r="A116" s="226"/>
+      <c r="B116" s="227"/>
+      <c r="C116" s="227"/>
+      <c r="D116" s="227"/>
+      <c r="E116" s="227"/>
+      <c r="F116" s="227"/>
+      <c r="G116" s="227"/>
+      <c r="H116" s="227"/>
+      <c r="I116" s="227"/>
+      <c r="J116" s="227"/>
+      <c r="K116" s="227"/>
+      <c r="L116" s="227"/>
+      <c r="M116" s="227"/>
+      <c r="N116" s="227"/>
+      <c r="O116" s="227"/>
+      <c r="P116" s="227"/>
+      <c r="Q116" s="227"/>
+      <c r="R116" s="227"/>
+      <c r="S116" s="228"/>
       <c r="T116" s="125"/>
       <c r="U116" s="125"/>
       <c r="V116" s="125"/>
       <c r="W116" s="125"/>
       <c r="X116" s="125"/>
       <c r="Y116" s="125"/>
       <c r="Z116" s="125"/>
       <c r="AA116" s="125"/>
       <c r="AB116" s="125"/>
       <c r="AC116" s="125"/>
       <c r="AD116" s="125"/>
       <c r="AE116" s="125"/>
       <c r="AF116" s="125"/>
       <c r="AG116" s="125"/>
     </row>
     <row r="117" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="258"/>
-[...17 lines deleted...]
-      <c r="S117" s="260"/>
+      <c r="A117" s="226"/>
+      <c r="B117" s="227"/>
+      <c r="C117" s="227"/>
+      <c r="D117" s="227"/>
+      <c r="E117" s="227"/>
+      <c r="F117" s="227"/>
+      <c r="G117" s="227"/>
+      <c r="H117" s="227"/>
+      <c r="I117" s="227"/>
+      <c r="J117" s="227"/>
+      <c r="K117" s="227"/>
+      <c r="L117" s="227"/>
+      <c r="M117" s="227"/>
+      <c r="N117" s="227"/>
+      <c r="O117" s="227"/>
+      <c r="P117" s="227"/>
+      <c r="Q117" s="227"/>
+      <c r="R117" s="227"/>
+      <c r="S117" s="228"/>
       <c r="T117" s="125"/>
       <c r="U117" s="125"/>
       <c r="V117" s="125"/>
       <c r="W117" s="125"/>
       <c r="X117" s="125"/>
       <c r="Y117" s="125"/>
       <c r="Z117" s="125"/>
       <c r="AA117" s="125"/>
       <c r="AB117" s="125"/>
       <c r="AC117" s="125"/>
       <c r="AD117" s="125"/>
       <c r="AE117" s="125"/>
       <c r="AF117" s="125"/>
       <c r="AG117" s="125"/>
     </row>
     <row r="118" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="258"/>
-[...17 lines deleted...]
-      <c r="S118" s="260"/>
+      <c r="A118" s="226"/>
+      <c r="B118" s="227"/>
+      <c r="C118" s="227"/>
+      <c r="D118" s="227"/>
+      <c r="E118" s="227"/>
+      <c r="F118" s="227"/>
+      <c r="G118" s="227"/>
+      <c r="H118" s="227"/>
+      <c r="I118" s="227"/>
+      <c r="J118" s="227"/>
+      <c r="K118" s="227"/>
+      <c r="L118" s="227"/>
+      <c r="M118" s="227"/>
+      <c r="N118" s="227"/>
+      <c r="O118" s="227"/>
+      <c r="P118" s="227"/>
+      <c r="Q118" s="227"/>
+      <c r="R118" s="227"/>
+      <c r="S118" s="228"/>
       <c r="T118" s="125"/>
       <c r="U118" s="125"/>
       <c r="V118" s="125"/>
       <c r="W118" s="125"/>
       <c r="X118" s="125"/>
       <c r="Y118" s="125"/>
       <c r="Z118" s="125"/>
       <c r="AA118" s="125"/>
       <c r="AB118" s="125"/>
       <c r="AC118" s="125"/>
       <c r="AD118" s="125"/>
       <c r="AE118" s="125"/>
       <c r="AF118" s="125"/>
       <c r="AG118" s="125"/>
     </row>
     <row r="119" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A119" s="258"/>
-[...17 lines deleted...]
-      <c r="S119" s="260"/>
+      <c r="A119" s="226"/>
+      <c r="B119" s="227"/>
+      <c r="C119" s="227"/>
+      <c r="D119" s="227"/>
+      <c r="E119" s="227"/>
+      <c r="F119" s="227"/>
+      <c r="G119" s="227"/>
+      <c r="H119" s="227"/>
+      <c r="I119" s="227"/>
+      <c r="J119" s="227"/>
+      <c r="K119" s="227"/>
+      <c r="L119" s="227"/>
+      <c r="M119" s="227"/>
+      <c r="N119" s="227"/>
+      <c r="O119" s="227"/>
+      <c r="P119" s="227"/>
+      <c r="Q119" s="227"/>
+      <c r="R119" s="227"/>
+      <c r="S119" s="228"/>
       <c r="T119" s="125"/>
       <c r="U119" s="125"/>
       <c r="V119" s="125"/>
       <c r="W119" s="125"/>
       <c r="X119" s="125"/>
       <c r="Y119" s="125"/>
       <c r="Z119" s="125"/>
       <c r="AA119" s="125"/>
       <c r="AB119" s="125"/>
       <c r="AC119" s="125"/>
       <c r="AD119" s="125"/>
       <c r="AE119" s="125"/>
       <c r="AF119" s="125"/>
       <c r="AG119" s="125"/>
     </row>
     <row r="120" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="258"/>
-[...17 lines deleted...]
-      <c r="S120" s="260"/>
+      <c r="A120" s="226"/>
+      <c r="B120" s="227"/>
+      <c r="C120" s="227"/>
+      <c r="D120" s="227"/>
+      <c r="E120" s="227"/>
+      <c r="F120" s="227"/>
+      <c r="G120" s="227"/>
+      <c r="H120" s="227"/>
+      <c r="I120" s="227"/>
+      <c r="J120" s="227"/>
+      <c r="K120" s="227"/>
+      <c r="L120" s="227"/>
+      <c r="M120" s="227"/>
+      <c r="N120" s="227"/>
+      <c r="O120" s="227"/>
+      <c r="P120" s="227"/>
+      <c r="Q120" s="227"/>
+      <c r="R120" s="227"/>
+      <c r="S120" s="228"/>
       <c r="T120" s="125"/>
       <c r="U120" s="125"/>
       <c r="V120" s="125"/>
       <c r="W120" s="125"/>
       <c r="X120" s="125"/>
       <c r="Y120" s="125"/>
       <c r="Z120" s="125"/>
       <c r="AA120" s="125"/>
       <c r="AB120" s="125"/>
       <c r="AC120" s="125"/>
       <c r="AD120" s="125"/>
       <c r="AE120" s="125"/>
       <c r="AF120" s="125"/>
       <c r="AG120" s="125"/>
     </row>
     <row r="121" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A121" s="258"/>
-[...17 lines deleted...]
-      <c r="S121" s="260"/>
+      <c r="A121" s="226"/>
+      <c r="B121" s="227"/>
+      <c r="C121" s="227"/>
+      <c r="D121" s="227"/>
+      <c r="E121" s="227"/>
+      <c r="F121" s="227"/>
+      <c r="G121" s="227"/>
+      <c r="H121" s="227"/>
+      <c r="I121" s="227"/>
+      <c r="J121" s="227"/>
+      <c r="K121" s="227"/>
+      <c r="L121" s="227"/>
+      <c r="M121" s="227"/>
+      <c r="N121" s="227"/>
+      <c r="O121" s="227"/>
+      <c r="P121" s="227"/>
+      <c r="Q121" s="227"/>
+      <c r="R121" s="227"/>
+      <c r="S121" s="228"/>
       <c r="T121" s="125"/>
       <c r="U121" s="125"/>
       <c r="V121" s="125"/>
       <c r="W121" s="125"/>
       <c r="X121" s="125"/>
       <c r="Y121" s="125"/>
       <c r="Z121" s="125"/>
       <c r="AA121" s="125"/>
       <c r="AB121" s="125"/>
       <c r="AC121" s="125"/>
       <c r="AD121" s="125"/>
       <c r="AE121" s="125"/>
       <c r="AF121" s="125"/>
       <c r="AG121" s="125"/>
     </row>
     <row r="122" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A122" s="258"/>
-[...17 lines deleted...]
-      <c r="S122" s="260"/>
+      <c r="A122" s="226"/>
+      <c r="B122" s="227"/>
+      <c r="C122" s="227"/>
+      <c r="D122" s="227"/>
+      <c r="E122" s="227"/>
+      <c r="F122" s="227"/>
+      <c r="G122" s="227"/>
+      <c r="H122" s="227"/>
+      <c r="I122" s="227"/>
+      <c r="J122" s="227"/>
+      <c r="K122" s="227"/>
+      <c r="L122" s="227"/>
+      <c r="M122" s="227"/>
+      <c r="N122" s="227"/>
+      <c r="O122" s="227"/>
+      <c r="P122" s="227"/>
+      <c r="Q122" s="227"/>
+      <c r="R122" s="227"/>
+      <c r="S122" s="228"/>
       <c r="T122" s="125"/>
       <c r="U122" s="125"/>
       <c r="V122" s="125"/>
       <c r="W122" s="125"/>
       <c r="X122" s="125"/>
       <c r="Y122" s="125"/>
       <c r="Z122" s="125"/>
       <c r="AA122" s="125"/>
       <c r="AB122" s="125"/>
       <c r="AC122" s="125"/>
       <c r="AD122" s="125"/>
       <c r="AE122" s="125"/>
       <c r="AF122" s="125"/>
       <c r="AG122" s="125"/>
     </row>
     <row r="123" spans="1:33" s="126" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="258"/>
-[...17 lines deleted...]
-      <c r="S123" s="260"/>
+      <c r="A123" s="226"/>
+      <c r="B123" s="227"/>
+      <c r="C123" s="227"/>
+      <c r="D123" s="227"/>
+      <c r="E123" s="227"/>
+      <c r="F123" s="227"/>
+      <c r="G123" s="227"/>
+      <c r="H123" s="227"/>
+      <c r="I123" s="227"/>
+      <c r="J123" s="227"/>
+      <c r="K123" s="227"/>
+      <c r="L123" s="227"/>
+      <c r="M123" s="227"/>
+      <c r="N123" s="227"/>
+      <c r="O123" s="227"/>
+      <c r="P123" s="227"/>
+      <c r="Q123" s="227"/>
+      <c r="R123" s="227"/>
+      <c r="S123" s="228"/>
       <c r="T123" s="125"/>
       <c r="U123" s="125"/>
       <c r="V123" s="125"/>
       <c r="W123" s="125"/>
       <c r="X123" s="125"/>
       <c r="Y123" s="125"/>
       <c r="Z123" s="125"/>
       <c r="AA123" s="125"/>
       <c r="AB123" s="125"/>
       <c r="AC123" s="125"/>
       <c r="AD123" s="125"/>
       <c r="AE123" s="125"/>
       <c r="AF123" s="125"/>
       <c r="AG123" s="125"/>
     </row>
     <row r="124" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="258"/>
-[...17 lines deleted...]
-      <c r="S124" s="260"/>
+      <c r="A124" s="226"/>
+      <c r="B124" s="227"/>
+      <c r="C124" s="227"/>
+      <c r="D124" s="227"/>
+      <c r="E124" s="227"/>
+      <c r="F124" s="227"/>
+      <c r="G124" s="227"/>
+      <c r="H124" s="227"/>
+      <c r="I124" s="227"/>
+      <c r="J124" s="227"/>
+      <c r="K124" s="227"/>
+      <c r="L124" s="227"/>
+      <c r="M124" s="227"/>
+      <c r="N124" s="227"/>
+      <c r="O124" s="227"/>
+      <c r="P124" s="227"/>
+      <c r="Q124" s="227"/>
+      <c r="R124" s="227"/>
+      <c r="S124" s="228"/>
       <c r="T124" s="7"/>
       <c r="U124" s="7"/>
       <c r="V124" s="7"/>
       <c r="W124" s="7"/>
       <c r="X124" s="7"/>
       <c r="Y124" s="7"/>
       <c r="Z124" s="7"/>
       <c r="AA124" s="7"/>
       <c r="AB124" s="7"/>
       <c r="AC124" s="7"/>
       <c r="AD124" s="7"/>
       <c r="AE124" s="7"/>
       <c r="AF124" s="7"/>
       <c r="AG124" s="7"/>
     </row>
     <row r="125" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A125" s="261"/>
-[...17 lines deleted...]
-      <c r="S125" s="263"/>
+      <c r="A125" s="245"/>
+      <c r="B125" s="246"/>
+      <c r="C125" s="246"/>
+      <c r="D125" s="246"/>
+      <c r="E125" s="246"/>
+      <c r="F125" s="246"/>
+      <c r="G125" s="246"/>
+      <c r="H125" s="246"/>
+      <c r="I125" s="246"/>
+      <c r="J125" s="246"/>
+      <c r="K125" s="246"/>
+      <c r="L125" s="246"/>
+      <c r="M125" s="246"/>
+      <c r="N125" s="246"/>
+      <c r="O125" s="246"/>
+      <c r="P125" s="246"/>
+      <c r="Q125" s="246"/>
+      <c r="R125" s="246"/>
+      <c r="S125" s="247"/>
       <c r="T125" s="7"/>
       <c r="U125" s="7"/>
       <c r="V125" s="7"/>
       <c r="W125" s="7"/>
       <c r="X125" s="7"/>
       <c r="Y125" s="7"/>
       <c r="Z125" s="7"/>
       <c r="AA125" s="7"/>
       <c r="AB125" s="7"/>
       <c r="AC125" s="7"/>
       <c r="AD125" s="7"/>
       <c r="AE125" s="7"/>
       <c r="AF125" s="7"/>
       <c r="AG125" s="7"/>
     </row>
     <row r="126" spans="1:33" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A126" s="122"/>
       <c r="B126" s="122"/>
       <c r="C126" s="123"/>
       <c r="D126" s="123"/>
       <c r="E126" s="123"/>
       <c r="F126" s="123"/>
       <c r="G126" s="124"/>
       <c r="H126" s="8"/>
       <c r="T126" s="7"/>
       <c r="U126" s="7"/>
       <c r="V126" s="7"/>
       <c r="W126" s="7"/>
       <c r="X126" s="7"/>
       <c r="Y126" s="7"/>
       <c r="Z126" s="7"/>
       <c r="AA126" s="7"/>
       <c r="AB126" s="7"/>
       <c r="AC126" s="7"/>
       <c r="AD126" s="7"/>
       <c r="AE126" s="7"/>
       <c r="AF126" s="7"/>
       <c r="AG126" s="7"/>
     </row>
     <row r="127" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A127" s="264" t="s">
+      <c r="A127" s="216" t="s">
         <v>64</v>
       </c>
-      <c r="B127" s="265"/>
-[...4 lines deleted...]
-      <c r="G127" s="268"/>
+      <c r="B127" s="217"/>
+      <c r="C127" s="218"/>
+      <c r="D127" s="218"/>
+      <c r="E127" s="219"/>
+      <c r="F127" s="219"/>
+      <c r="G127" s="220"/>
       <c r="H127" s="127"/>
       <c r="I127" s="127"/>
       <c r="J127" s="127"/>
       <c r="K127" s="127"/>
-      <c r="L127" s="226" t="s">
+      <c r="L127" s="221" t="s">
         <v>42</v>
       </c>
-      <c r="M127" s="227"/>
-[...5 lines deleted...]
-      <c r="S127" s="254"/>
+      <c r="M127" s="222"/>
+      <c r="N127" s="222"/>
+      <c r="O127" s="222"/>
+      <c r="P127" s="222"/>
+      <c r="Q127" s="222"/>
+      <c r="R127" s="222"/>
+      <c r="S127" s="223"/>
       <c r="T127" s="7"/>
       <c r="U127" s="7"/>
       <c r="V127" s="7"/>
       <c r="W127" s="7"/>
       <c r="X127" s="7"/>
       <c r="Y127" s="7"/>
       <c r="Z127" s="7"/>
       <c r="AA127" s="7"/>
       <c r="AB127" s="7"/>
       <c r="AC127" s="7"/>
       <c r="AD127" s="7"/>
       <c r="AE127" s="7"/>
       <c r="AF127" s="7"/>
       <c r="AG127" s="7"/>
     </row>
     <row r="128" spans="1:33" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A128" s="128" t="s">
         <v>43</v>
       </c>
       <c r="B128" s="129" t="s">
         <v>66</v>
       </c>
-      <c r="C128" s="289" t="s">
+      <c r="C128" s="237" t="s">
         <v>44</v>
       </c>
-      <c r="D128" s="290"/>
+      <c r="D128" s="225"/>
       <c r="E128" s="129" t="s">
         <v>45</v>
       </c>
       <c r="F128" s="130" t="s">
         <v>46</v>
       </c>
       <c r="G128" s="131" t="s">
         <v>65</v>
       </c>
       <c r="H128" s="120"/>
       <c r="I128" s="120"/>
       <c r="J128" s="120"/>
       <c r="K128" s="120"/>
-      <c r="L128" s="258"/>
-[...6 lines deleted...]
-      <c r="S128" s="260"/>
+      <c r="L128" s="226"/>
+      <c r="M128" s="227"/>
+      <c r="N128" s="227"/>
+      <c r="O128" s="227"/>
+      <c r="P128" s="227"/>
+      <c r="Q128" s="227"/>
+      <c r="R128" s="227"/>
+      <c r="S128" s="228"/>
       <c r="T128" s="7"/>
       <c r="U128" s="7"/>
       <c r="V128" s="7"/>
       <c r="W128" s="7"/>
       <c r="X128" s="7"/>
       <c r="Y128" s="7"/>
       <c r="Z128" s="7"/>
       <c r="AA128" s="7"/>
       <c r="AB128" s="7"/>
       <c r="AC128" s="7"/>
       <c r="AD128" s="7"/>
       <c r="AE128" s="7"/>
       <c r="AF128" s="7"/>
       <c r="AG128" s="7"/>
     </row>
     <row r="129" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A129" s="132"/>
       <c r="B129" s="133"/>
-      <c r="C129" s="291"/>
-      <c r="D129" s="291"/>
+      <c r="C129" s="229"/>
+      <c r="D129" s="229"/>
       <c r="E129" s="134"/>
       <c r="F129" s="133"/>
       <c r="G129" s="135"/>
       <c r="H129" s="120"/>
       <c r="I129" s="120"/>
       <c r="J129" s="120"/>
       <c r="K129" s="120"/>
-      <c r="L129" s="258"/>
-[...6 lines deleted...]
-      <c r="S129" s="260"/>
+      <c r="L129" s="226"/>
+      <c r="M129" s="227"/>
+      <c r="N129" s="227"/>
+      <c r="O129" s="227"/>
+      <c r="P129" s="227"/>
+      <c r="Q129" s="227"/>
+      <c r="R129" s="227"/>
+      <c r="S129" s="228"/>
       <c r="T129" s="7"/>
       <c r="U129" s="7"/>
       <c r="V129" s="7"/>
       <c r="W129" s="7"/>
       <c r="X129" s="7"/>
       <c r="Y129" s="7"/>
       <c r="Z129" s="7"/>
       <c r="AA129" s="7"/>
       <c r="AB129" s="7"/>
       <c r="AC129" s="7"/>
       <c r="AD129" s="7"/>
       <c r="AE129" s="7"/>
       <c r="AF129" s="7"/>
       <c r="AG129" s="7"/>
     </row>
     <row r="130" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="132"/>
       <c r="B130" s="133"/>
-      <c r="C130" s="291"/>
-      <c r="D130" s="291"/>
+      <c r="C130" s="229"/>
+      <c r="D130" s="229"/>
       <c r="E130" s="134"/>
       <c r="F130" s="133"/>
       <c r="G130" s="135"/>
       <c r="H130" s="8"/>
-      <c r="L130" s="258"/>
-[...6 lines deleted...]
-      <c r="S130" s="260"/>
+      <c r="L130" s="226"/>
+      <c r="M130" s="227"/>
+      <c r="N130" s="227"/>
+      <c r="O130" s="227"/>
+      <c r="P130" s="227"/>
+      <c r="Q130" s="227"/>
+      <c r="R130" s="227"/>
+      <c r="S130" s="228"/>
       <c r="T130" s="7"/>
       <c r="U130" s="7"/>
       <c r="V130" s="7"/>
       <c r="W130" s="7"/>
       <c r="X130" s="7"/>
       <c r="Y130" s="7"/>
       <c r="Z130" s="7"/>
       <c r="AA130" s="7"/>
       <c r="AB130" s="7"/>
       <c r="AC130" s="7"/>
       <c r="AD130" s="7"/>
       <c r="AE130" s="7"/>
       <c r="AF130" s="7"/>
       <c r="AG130" s="7"/>
     </row>
     <row r="131" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A131" s="132"/>
       <c r="B131" s="133"/>
-      <c r="C131" s="291"/>
-      <c r="D131" s="291"/>
+      <c r="C131" s="229"/>
+      <c r="D131" s="229"/>
       <c r="E131" s="134"/>
       <c r="F131" s="133"/>
       <c r="G131" s="135"/>
       <c r="H131" s="8"/>
-      <c r="L131" s="258"/>
-[...6 lines deleted...]
-      <c r="S131" s="260"/>
+      <c r="L131" s="226"/>
+      <c r="M131" s="227"/>
+      <c r="N131" s="227"/>
+      <c r="O131" s="227"/>
+      <c r="P131" s="227"/>
+      <c r="Q131" s="227"/>
+      <c r="R131" s="227"/>
+      <c r="S131" s="228"/>
       <c r="T131" s="7"/>
       <c r="U131" s="7"/>
       <c r="V131" s="7"/>
       <c r="W131" s="7"/>
       <c r="X131" s="7"/>
       <c r="Y131" s="7"/>
       <c r="Z131" s="7"/>
       <c r="AA131" s="7"/>
       <c r="AB131" s="7"/>
       <c r="AC131" s="7"/>
       <c r="AD131" s="7"/>
       <c r="AE131" s="7"/>
       <c r="AF131" s="7"/>
       <c r="AG131" s="7"/>
     </row>
     <row r="132" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="132"/>
       <c r="B132" s="133"/>
-      <c r="C132" s="207"/>
-      <c r="D132" s="208"/>
+      <c r="C132" s="210"/>
+      <c r="D132" s="211"/>
       <c r="E132" s="134"/>
       <c r="F132" s="133"/>
       <c r="G132" s="135"/>
       <c r="H132" s="8"/>
-      <c r="L132" s="258"/>
-[...6 lines deleted...]
-      <c r="S132" s="260"/>
+      <c r="L132" s="226"/>
+      <c r="M132" s="227"/>
+      <c r="N132" s="227"/>
+      <c r="O132" s="227"/>
+      <c r="P132" s="227"/>
+      <c r="Q132" s="227"/>
+      <c r="R132" s="227"/>
+      <c r="S132" s="228"/>
       <c r="T132" s="7"/>
       <c r="U132" s="7"/>
       <c r="V132" s="7"/>
       <c r="W132" s="7"/>
       <c r="X132" s="7"/>
       <c r="Y132" s="7"/>
       <c r="Z132" s="7"/>
       <c r="AA132" s="7"/>
       <c r="AB132" s="7"/>
       <c r="AC132" s="7"/>
       <c r="AD132" s="7"/>
       <c r="AE132" s="7"/>
       <c r="AF132" s="7"/>
       <c r="AG132" s="7"/>
     </row>
     <row r="133" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A133" s="132"/>
       <c r="B133" s="133"/>
-      <c r="C133" s="207"/>
-      <c r="D133" s="208"/>
+      <c r="C133" s="210"/>
+      <c r="D133" s="211"/>
       <c r="E133" s="134"/>
       <c r="F133" s="133"/>
       <c r="G133" s="135"/>
       <c r="H133" s="8"/>
-      <c r="L133" s="258"/>
-[...6 lines deleted...]
-      <c r="S133" s="260"/>
+      <c r="L133" s="226"/>
+      <c r="M133" s="227"/>
+      <c r="N133" s="227"/>
+      <c r="O133" s="227"/>
+      <c r="P133" s="227"/>
+      <c r="Q133" s="227"/>
+      <c r="R133" s="227"/>
+      <c r="S133" s="228"/>
       <c r="T133" s="7"/>
       <c r="U133" s="7"/>
       <c r="V133" s="7"/>
       <c r="W133" s="7"/>
       <c r="X133" s="7"/>
       <c r="Y133" s="7"/>
       <c r="Z133" s="7"/>
       <c r="AA133" s="7"/>
       <c r="AB133" s="7"/>
       <c r="AC133" s="7"/>
       <c r="AD133" s="7"/>
       <c r="AE133" s="7"/>
       <c r="AF133" s="7"/>
       <c r="AG133" s="7"/>
     </row>
     <row r="134" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A134" s="132"/>
       <c r="B134" s="133"/>
-      <c r="C134" s="207"/>
-      <c r="D134" s="208"/>
+      <c r="C134" s="210"/>
+      <c r="D134" s="211"/>
       <c r="E134" s="134"/>
       <c r="F134" s="133"/>
       <c r="G134" s="135"/>
       <c r="H134" s="8"/>
-      <c r="L134" s="258"/>
-[...6 lines deleted...]
-      <c r="S134" s="260"/>
+      <c r="L134" s="226"/>
+      <c r="M134" s="227"/>
+      <c r="N134" s="227"/>
+      <c r="O134" s="227"/>
+      <c r="P134" s="227"/>
+      <c r="Q134" s="227"/>
+      <c r="R134" s="227"/>
+      <c r="S134" s="228"/>
       <c r="T134" s="7"/>
       <c r="U134" s="7"/>
       <c r="V134" s="7"/>
       <c r="W134" s="7"/>
       <c r="X134" s="7"/>
       <c r="Y134" s="7"/>
       <c r="Z134" s="7"/>
       <c r="AA134" s="7"/>
       <c r="AB134" s="7"/>
       <c r="AC134" s="7"/>
       <c r="AD134" s="7"/>
       <c r="AE134" s="7"/>
       <c r="AF134" s="7"/>
       <c r="AG134" s="7"/>
     </row>
     <row r="135" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A135" s="132"/>
       <c r="B135" s="133"/>
-      <c r="C135" s="207"/>
-      <c r="D135" s="208"/>
+      <c r="C135" s="210"/>
+      <c r="D135" s="211"/>
       <c r="E135" s="134"/>
       <c r="F135" s="133"/>
       <c r="G135" s="135"/>
       <c r="H135" s="8"/>
-      <c r="L135" s="258"/>
-[...6 lines deleted...]
-      <c r="S135" s="260"/>
+      <c r="L135" s="226"/>
+      <c r="M135" s="227"/>
+      <c r="N135" s="227"/>
+      <c r="O135" s="227"/>
+      <c r="P135" s="227"/>
+      <c r="Q135" s="227"/>
+      <c r="R135" s="227"/>
+      <c r="S135" s="228"/>
       <c r="T135" s="7"/>
       <c r="U135" s="7"/>
       <c r="V135" s="7"/>
       <c r="W135" s="7"/>
       <c r="X135" s="7"/>
       <c r="Y135" s="7"/>
       <c r="Z135" s="7"/>
       <c r="AA135" s="7"/>
       <c r="AB135" s="7"/>
       <c r="AC135" s="7"/>
       <c r="AD135" s="7"/>
       <c r="AE135" s="7"/>
       <c r="AF135" s="7"/>
       <c r="AG135" s="7"/>
     </row>
     <row r="136" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="132"/>
       <c r="B136" s="133"/>
-      <c r="C136" s="207"/>
-      <c r="D136" s="208"/>
+      <c r="C136" s="210"/>
+      <c r="D136" s="211"/>
       <c r="E136" s="134"/>
       <c r="F136" s="133"/>
       <c r="G136" s="135"/>
       <c r="H136" s="8"/>
-      <c r="L136" s="258"/>
-[...6 lines deleted...]
-      <c r="S136" s="260"/>
+      <c r="L136" s="226"/>
+      <c r="M136" s="227"/>
+      <c r="N136" s="227"/>
+      <c r="O136" s="227"/>
+      <c r="P136" s="227"/>
+      <c r="Q136" s="227"/>
+      <c r="R136" s="227"/>
+      <c r="S136" s="228"/>
       <c r="T136" s="7"/>
       <c r="U136" s="7"/>
       <c r="V136" s="7"/>
       <c r="W136" s="7"/>
       <c r="X136" s="7"/>
       <c r="Y136" s="7"/>
       <c r="Z136" s="7"/>
       <c r="AA136" s="7"/>
       <c r="AB136" s="7"/>
       <c r="AC136" s="7"/>
       <c r="AD136" s="7"/>
       <c r="AE136" s="7"/>
       <c r="AF136" s="7"/>
       <c r="AG136" s="7"/>
     </row>
     <row r="137" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A137" s="132"/>
       <c r="B137" s="133"/>
-      <c r="C137" s="207"/>
-      <c r="D137" s="208"/>
+      <c r="C137" s="210"/>
+      <c r="D137" s="211"/>
       <c r="E137" s="134"/>
       <c r="F137" s="133"/>
       <c r="G137" s="135"/>
       <c r="H137" s="8"/>
-      <c r="L137" s="258"/>
-[...6 lines deleted...]
-      <c r="S137" s="260"/>
+      <c r="L137" s="226"/>
+      <c r="M137" s="227"/>
+      <c r="N137" s="227"/>
+      <c r="O137" s="227"/>
+      <c r="P137" s="227"/>
+      <c r="Q137" s="227"/>
+      <c r="R137" s="227"/>
+      <c r="S137" s="228"/>
       <c r="T137" s="7"/>
       <c r="U137" s="7"/>
       <c r="V137" s="7"/>
       <c r="W137" s="7"/>
       <c r="X137" s="7"/>
       <c r="Y137" s="7"/>
       <c r="Z137" s="7"/>
       <c r="AA137" s="7"/>
       <c r="AB137" s="7"/>
       <c r="AC137" s="7"/>
       <c r="AD137" s="7"/>
       <c r="AE137" s="7"/>
       <c r="AF137" s="7"/>
       <c r="AG137" s="7"/>
     </row>
     <row r="138" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A138" s="132"/>
       <c r="B138" s="133"/>
-      <c r="C138" s="207"/>
-      <c r="D138" s="208"/>
+      <c r="C138" s="210"/>
+      <c r="D138" s="211"/>
       <c r="E138" s="134"/>
       <c r="F138" s="133"/>
       <c r="G138" s="135"/>
       <c r="H138" s="8"/>
-      <c r="L138" s="258"/>
-[...6 lines deleted...]
-      <c r="S138" s="260"/>
+      <c r="L138" s="226"/>
+      <c r="M138" s="227"/>
+      <c r="N138" s="227"/>
+      <c r="O138" s="227"/>
+      <c r="P138" s="227"/>
+      <c r="Q138" s="227"/>
+      <c r="R138" s="227"/>
+      <c r="S138" s="228"/>
       <c r="T138" s="7"/>
       <c r="U138" s="7"/>
       <c r="V138" s="7"/>
       <c r="W138" s="7"/>
       <c r="X138" s="7"/>
       <c r="Y138" s="7"/>
       <c r="Z138" s="7"/>
       <c r="AA138" s="7"/>
       <c r="AB138" s="7"/>
       <c r="AC138" s="7"/>
       <c r="AD138" s="7"/>
       <c r="AE138" s="7"/>
       <c r="AF138" s="7"/>
       <c r="AG138" s="7"/>
     </row>
     <row r="139" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A139" s="132"/>
       <c r="B139" s="133"/>
-      <c r="C139" s="207"/>
-      <c r="D139" s="208"/>
+      <c r="C139" s="210"/>
+      <c r="D139" s="211"/>
       <c r="E139" s="134"/>
       <c r="F139" s="133"/>
       <c r="G139" s="135"/>
       <c r="H139" s="8"/>
-      <c r="L139" s="258"/>
-[...6 lines deleted...]
-      <c r="S139" s="260"/>
+      <c r="L139" s="226"/>
+      <c r="M139" s="227"/>
+      <c r="N139" s="227"/>
+      <c r="O139" s="227"/>
+      <c r="P139" s="227"/>
+      <c r="Q139" s="227"/>
+      <c r="R139" s="227"/>
+      <c r="S139" s="228"/>
       <c r="T139" s="7"/>
       <c r="U139" s="7"/>
       <c r="V139" s="7"/>
       <c r="W139" s="7"/>
       <c r="X139" s="7"/>
       <c r="Y139" s="7"/>
       <c r="Z139" s="7"/>
       <c r="AA139" s="7"/>
       <c r="AB139" s="7"/>
       <c r="AC139" s="7"/>
       <c r="AD139" s="7"/>
       <c r="AE139" s="7"/>
       <c r="AF139" s="7"/>
       <c r="AG139" s="7"/>
     </row>
     <row r="140" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A140" s="132"/>
       <c r="B140" s="133"/>
-      <c r="C140" s="207"/>
-      <c r="D140" s="208"/>
+      <c r="C140" s="210"/>
+      <c r="D140" s="211"/>
       <c r="E140" s="134"/>
       <c r="F140" s="133"/>
       <c r="G140" s="135"/>
       <c r="H140" s="8"/>
-      <c r="L140" s="258"/>
-[...6 lines deleted...]
-      <c r="S140" s="260"/>
+      <c r="L140" s="226"/>
+      <c r="M140" s="227"/>
+      <c r="N140" s="227"/>
+      <c r="O140" s="227"/>
+      <c r="P140" s="227"/>
+      <c r="Q140" s="227"/>
+      <c r="R140" s="227"/>
+      <c r="S140" s="228"/>
       <c r="T140" s="7"/>
       <c r="U140" s="7"/>
       <c r="V140" s="7"/>
       <c r="W140" s="7"/>
       <c r="X140" s="7"/>
       <c r="Y140" s="7"/>
       <c r="Z140" s="7"/>
       <c r="AA140" s="7"/>
       <c r="AB140" s="7"/>
       <c r="AC140" s="7"/>
       <c r="AD140" s="7"/>
       <c r="AE140" s="7"/>
       <c r="AF140" s="7"/>
       <c r="AG140" s="7"/>
     </row>
     <row r="141" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A141" s="132"/>
       <c r="B141" s="133"/>
-      <c r="C141" s="207"/>
-      <c r="D141" s="208"/>
+      <c r="C141" s="210"/>
+      <c r="D141" s="211"/>
       <c r="E141" s="134"/>
       <c r="F141" s="133"/>
       <c r="G141" s="135"/>
       <c r="H141" s="8"/>
-      <c r="L141" s="258"/>
-[...6 lines deleted...]
-      <c r="S141" s="260"/>
+      <c r="L141" s="226"/>
+      <c r="M141" s="227"/>
+      <c r="N141" s="227"/>
+      <c r="O141" s="227"/>
+      <c r="P141" s="227"/>
+      <c r="Q141" s="227"/>
+      <c r="R141" s="227"/>
+      <c r="S141" s="228"/>
       <c r="T141" s="7"/>
       <c r="U141" s="7"/>
       <c r="V141" s="7"/>
       <c r="W141" s="7"/>
       <c r="X141" s="7"/>
       <c r="Y141" s="7"/>
       <c r="Z141" s="7"/>
       <c r="AA141" s="7"/>
       <c r="AB141" s="7"/>
       <c r="AC141" s="7"/>
       <c r="AD141" s="7"/>
       <c r="AE141" s="7"/>
       <c r="AF141" s="7"/>
       <c r="AG141" s="7"/>
     </row>
     <row r="142" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A142" s="132"/>
       <c r="B142" s="133"/>
-      <c r="C142" s="207"/>
-      <c r="D142" s="208"/>
+      <c r="C142" s="210"/>
+      <c r="D142" s="211"/>
       <c r="E142" s="134"/>
       <c r="F142" s="133"/>
       <c r="G142" s="135"/>
       <c r="H142" s="8"/>
-      <c r="L142" s="258"/>
-[...6 lines deleted...]
-      <c r="S142" s="260"/>
+      <c r="L142" s="226"/>
+      <c r="M142" s="227"/>
+      <c r="N142" s="227"/>
+      <c r="O142" s="227"/>
+      <c r="P142" s="227"/>
+      <c r="Q142" s="227"/>
+      <c r="R142" s="227"/>
+      <c r="S142" s="228"/>
       <c r="T142" s="7"/>
       <c r="U142" s="7"/>
       <c r="V142" s="7"/>
       <c r="W142" s="7"/>
       <c r="X142" s="7"/>
       <c r="Y142" s="7"/>
       <c r="Z142" s="7"/>
       <c r="AA142" s="7"/>
       <c r="AB142" s="7"/>
       <c r="AC142" s="7"/>
       <c r="AD142" s="7"/>
       <c r="AE142" s="7"/>
       <c r="AF142" s="7"/>
       <c r="AG142" s="7"/>
     </row>
     <row r="143" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="132"/>
       <c r="B143" s="133"/>
-      <c r="C143" s="207"/>
-      <c r="D143" s="208"/>
+      <c r="C143" s="210"/>
+      <c r="D143" s="211"/>
       <c r="E143" s="134"/>
       <c r="F143" s="133"/>
       <c r="G143" s="135"/>
       <c r="H143" s="8"/>
-      <c r="L143" s="258"/>
-[...6 lines deleted...]
-      <c r="S143" s="260"/>
+      <c r="L143" s="226"/>
+      <c r="M143" s="227"/>
+      <c r="N143" s="227"/>
+      <c r="O143" s="227"/>
+      <c r="P143" s="227"/>
+      <c r="Q143" s="227"/>
+      <c r="R143" s="227"/>
+      <c r="S143" s="228"/>
       <c r="T143" s="7"/>
       <c r="U143" s="7"/>
       <c r="V143" s="7"/>
       <c r="W143" s="7"/>
       <c r="X143" s="7"/>
       <c r="Y143" s="7"/>
       <c r="Z143" s="7"/>
       <c r="AA143" s="7"/>
       <c r="AB143" s="7"/>
       <c r="AC143" s="7"/>
       <c r="AD143" s="7"/>
       <c r="AE143" s="7"/>
       <c r="AF143" s="7"/>
       <c r="AG143" s="7"/>
     </row>
     <row r="144" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A144" s="132"/>
       <c r="B144" s="133"/>
-      <c r="C144" s="207"/>
-      <c r="D144" s="208"/>
+      <c r="C144" s="210"/>
+      <c r="D144" s="211"/>
       <c r="E144" s="134"/>
       <c r="F144" s="133"/>
       <c r="G144" s="135"/>
       <c r="H144" s="8"/>
-      <c r="L144" s="258"/>
-[...6 lines deleted...]
-      <c r="S144" s="260"/>
+      <c r="L144" s="226"/>
+      <c r="M144" s="227"/>
+      <c r="N144" s="227"/>
+      <c r="O144" s="227"/>
+      <c r="P144" s="227"/>
+      <c r="Q144" s="227"/>
+      <c r="R144" s="227"/>
+      <c r="S144" s="228"/>
       <c r="T144" s="7"/>
       <c r="U144" s="7"/>
       <c r="V144" s="7"/>
       <c r="W144" s="7"/>
       <c r="X144" s="7"/>
       <c r="Y144" s="7"/>
       <c r="Z144" s="7"/>
       <c r="AA144" s="7"/>
       <c r="AB144" s="7"/>
       <c r="AC144" s="7"/>
       <c r="AD144" s="7"/>
       <c r="AE144" s="7"/>
       <c r="AF144" s="7"/>
       <c r="AG144" s="7"/>
     </row>
     <row r="145" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="132"/>
       <c r="B145" s="133"/>
-      <c r="C145" s="207"/>
-      <c r="D145" s="208"/>
+      <c r="C145" s="210"/>
+      <c r="D145" s="211"/>
       <c r="E145" s="134"/>
       <c r="F145" s="133"/>
       <c r="G145" s="135"/>
       <c r="H145" s="8"/>
-      <c r="L145" s="258"/>
-[...6 lines deleted...]
-      <c r="S145" s="260"/>
+      <c r="L145" s="226"/>
+      <c r="M145" s="227"/>
+      <c r="N145" s="227"/>
+      <c r="O145" s="227"/>
+      <c r="P145" s="227"/>
+      <c r="Q145" s="227"/>
+      <c r="R145" s="227"/>
+      <c r="S145" s="228"/>
       <c r="T145" s="7"/>
       <c r="U145" s="7"/>
       <c r="V145" s="7"/>
       <c r="W145" s="7"/>
       <c r="X145" s="7"/>
       <c r="Y145" s="7"/>
       <c r="Z145" s="7"/>
       <c r="AA145" s="7"/>
       <c r="AB145" s="7"/>
       <c r="AC145" s="7"/>
       <c r="AD145" s="7"/>
       <c r="AE145" s="7"/>
       <c r="AF145" s="7"/>
       <c r="AG145" s="7"/>
     </row>
     <row r="146" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A146" s="132"/>
       <c r="B146" s="133"/>
-      <c r="C146" s="207"/>
-      <c r="D146" s="208"/>
+      <c r="C146" s="210"/>
+      <c r="D146" s="211"/>
       <c r="E146" s="134"/>
       <c r="F146" s="133"/>
       <c r="G146" s="135"/>
       <c r="H146" s="8"/>
-      <c r="L146" s="258"/>
-[...6 lines deleted...]
-      <c r="S146" s="260"/>
+      <c r="L146" s="226"/>
+      <c r="M146" s="227"/>
+      <c r="N146" s="227"/>
+      <c r="O146" s="227"/>
+      <c r="P146" s="227"/>
+      <c r="Q146" s="227"/>
+      <c r="R146" s="227"/>
+      <c r="S146" s="228"/>
       <c r="T146" s="7"/>
       <c r="U146" s="7"/>
       <c r="V146" s="7"/>
       <c r="W146" s="7"/>
       <c r="X146" s="7"/>
       <c r="Y146" s="7"/>
       <c r="Z146" s="7"/>
       <c r="AA146" s="7"/>
       <c r="AB146" s="7"/>
       <c r="AC146" s="7"/>
       <c r="AD146" s="7"/>
       <c r="AE146" s="7"/>
       <c r="AF146" s="7"/>
       <c r="AG146" s="7"/>
     </row>
     <row r="147" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A147" s="132"/>
       <c r="B147" s="133"/>
-      <c r="C147" s="207"/>
-      <c r="D147" s="208"/>
+      <c r="C147" s="210"/>
+      <c r="D147" s="211"/>
       <c r="E147" s="134"/>
       <c r="F147" s="133"/>
       <c r="G147" s="135"/>
       <c r="H147" s="8"/>
-      <c r="L147" s="258"/>
-[...6 lines deleted...]
-      <c r="S147" s="260"/>
+      <c r="L147" s="226"/>
+      <c r="M147" s="227"/>
+      <c r="N147" s="227"/>
+      <c r="O147" s="227"/>
+      <c r="P147" s="227"/>
+      <c r="Q147" s="227"/>
+      <c r="R147" s="227"/>
+      <c r="S147" s="228"/>
       <c r="T147" s="7"/>
       <c r="U147" s="7"/>
       <c r="V147" s="7"/>
       <c r="W147" s="7"/>
       <c r="X147" s="7"/>
       <c r="Y147" s="7"/>
       <c r="Z147" s="7"/>
       <c r="AA147" s="7"/>
       <c r="AB147" s="7"/>
       <c r="AC147" s="7"/>
       <c r="AD147" s="7"/>
       <c r="AE147" s="7"/>
       <c r="AF147" s="7"/>
       <c r="AG147" s="7"/>
     </row>
     <row r="148" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A148" s="132"/>
       <c r="B148" s="133"/>
-      <c r="C148" s="207"/>
-      <c r="D148" s="208"/>
+      <c r="C148" s="210"/>
+      <c r="D148" s="211"/>
       <c r="E148" s="134"/>
       <c r="F148" s="133"/>
       <c r="G148" s="135"/>
       <c r="H148" s="8"/>
-      <c r="L148" s="258"/>
-[...6 lines deleted...]
-      <c r="S148" s="260"/>
+      <c r="L148" s="226"/>
+      <c r="M148" s="227"/>
+      <c r="N148" s="227"/>
+      <c r="O148" s="227"/>
+      <c r="P148" s="227"/>
+      <c r="Q148" s="227"/>
+      <c r="R148" s="227"/>
+      <c r="S148" s="228"/>
       <c r="T148" s="7"/>
       <c r="U148" s="7"/>
       <c r="V148" s="7"/>
       <c r="W148" s="7"/>
       <c r="X148" s="7"/>
       <c r="Y148" s="7"/>
       <c r="Z148" s="7"/>
       <c r="AA148" s="7"/>
       <c r="AB148" s="7"/>
       <c r="AC148" s="7"/>
       <c r="AD148" s="7"/>
       <c r="AE148" s="7"/>
       <c r="AF148" s="7"/>
       <c r="AG148" s="7"/>
     </row>
     <row r="149" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="132"/>
       <c r="B149" s="133"/>
-      <c r="C149" s="207"/>
-      <c r="D149" s="208"/>
+      <c r="C149" s="210"/>
+      <c r="D149" s="211"/>
       <c r="E149" s="134"/>
       <c r="F149" s="133"/>
       <c r="G149" s="135"/>
       <c r="H149" s="8"/>
-      <c r="L149" s="258"/>
-[...6 lines deleted...]
-      <c r="S149" s="260"/>
+      <c r="L149" s="226"/>
+      <c r="M149" s="227"/>
+      <c r="N149" s="227"/>
+      <c r="O149" s="227"/>
+      <c r="P149" s="227"/>
+      <c r="Q149" s="227"/>
+      <c r="R149" s="227"/>
+      <c r="S149" s="228"/>
       <c r="T149" s="7"/>
       <c r="U149" s="7"/>
       <c r="V149" s="7"/>
       <c r="W149" s="7"/>
       <c r="X149" s="7"/>
       <c r="Y149" s="7"/>
       <c r="Z149" s="7"/>
       <c r="AA149" s="7"/>
       <c r="AB149" s="7"/>
       <c r="AC149" s="7"/>
       <c r="AD149" s="7"/>
       <c r="AE149" s="7"/>
       <c r="AF149" s="7"/>
       <c r="AG149" s="7"/>
     </row>
     <row r="150" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="132"/>
       <c r="B150" s="133"/>
-      <c r="C150" s="207"/>
-      <c r="D150" s="208"/>
+      <c r="C150" s="210"/>
+      <c r="D150" s="211"/>
       <c r="E150" s="134"/>
       <c r="F150" s="133"/>
       <c r="G150" s="135"/>
       <c r="H150" s="8"/>
-      <c r="L150" s="258"/>
-[...6 lines deleted...]
-      <c r="S150" s="260"/>
+      <c r="L150" s="226"/>
+      <c r="M150" s="227"/>
+      <c r="N150" s="227"/>
+      <c r="O150" s="227"/>
+      <c r="P150" s="227"/>
+      <c r="Q150" s="227"/>
+      <c r="R150" s="227"/>
+      <c r="S150" s="228"/>
       <c r="T150" s="7"/>
       <c r="U150" s="7"/>
       <c r="V150" s="7"/>
       <c r="W150" s="7"/>
       <c r="X150" s="7"/>
       <c r="Y150" s="7"/>
       <c r="Z150" s="7"/>
       <c r="AA150" s="7"/>
       <c r="AB150" s="7"/>
       <c r="AC150" s="7"/>
       <c r="AD150" s="7"/>
       <c r="AE150" s="7"/>
       <c r="AF150" s="7"/>
       <c r="AG150" s="7"/>
     </row>
     <row r="151" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="132"/>
       <c r="B151" s="133"/>
-      <c r="C151" s="207"/>
-      <c r="D151" s="208"/>
+      <c r="C151" s="210"/>
+      <c r="D151" s="211"/>
       <c r="E151" s="134"/>
       <c r="F151" s="133"/>
       <c r="G151" s="135"/>
       <c r="H151" s="8"/>
-      <c r="L151" s="258"/>
-[...6 lines deleted...]
-      <c r="S151" s="260"/>
+      <c r="L151" s="226"/>
+      <c r="M151" s="227"/>
+      <c r="N151" s="227"/>
+      <c r="O151" s="227"/>
+      <c r="P151" s="227"/>
+      <c r="Q151" s="227"/>
+      <c r="R151" s="227"/>
+      <c r="S151" s="228"/>
       <c r="T151" s="7"/>
       <c r="U151" s="7"/>
       <c r="V151" s="7"/>
       <c r="W151" s="7"/>
       <c r="X151" s="7"/>
       <c r="Y151" s="7"/>
       <c r="Z151" s="7"/>
       <c r="AA151" s="7"/>
       <c r="AB151" s="7"/>
       <c r="AC151" s="7"/>
       <c r="AD151" s="7"/>
       <c r="AE151" s="7"/>
       <c r="AF151" s="7"/>
       <c r="AG151" s="7"/>
     </row>
     <row r="152" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="132"/>
       <c r="B152" s="133"/>
-      <c r="C152" s="207"/>
-      <c r="D152" s="208"/>
+      <c r="C152" s="210"/>
+      <c r="D152" s="211"/>
       <c r="E152" s="134"/>
       <c r="F152" s="133"/>
       <c r="G152" s="135"/>
       <c r="H152" s="8"/>
-      <c r="L152" s="258"/>
-[...6 lines deleted...]
-      <c r="S152" s="260"/>
+      <c r="L152" s="226"/>
+      <c r="M152" s="227"/>
+      <c r="N152" s="227"/>
+      <c r="O152" s="227"/>
+      <c r="P152" s="227"/>
+      <c r="Q152" s="227"/>
+      <c r="R152" s="227"/>
+      <c r="S152" s="228"/>
       <c r="T152" s="7"/>
       <c r="U152" s="7"/>
       <c r="V152" s="7"/>
       <c r="W152" s="7"/>
       <c r="X152" s="7"/>
       <c r="Y152" s="7"/>
       <c r="Z152" s="7"/>
       <c r="AA152" s="7"/>
       <c r="AB152" s="7"/>
       <c r="AC152" s="7"/>
       <c r="AD152" s="7"/>
       <c r="AE152" s="7"/>
       <c r="AF152" s="7"/>
       <c r="AG152" s="7"/>
     </row>
     <row r="153" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="132"/>
       <c r="B153" s="133"/>
-      <c r="C153" s="207"/>
-      <c r="D153" s="208"/>
+      <c r="C153" s="210"/>
+      <c r="D153" s="211"/>
       <c r="E153" s="134"/>
       <c r="F153" s="133"/>
       <c r="G153" s="135"/>
       <c r="H153" s="8"/>
-      <c r="L153" s="258"/>
-[...6 lines deleted...]
-      <c r="S153" s="260"/>
+      <c r="L153" s="226"/>
+      <c r="M153" s="227"/>
+      <c r="N153" s="227"/>
+      <c r="O153" s="227"/>
+      <c r="P153" s="227"/>
+      <c r="Q153" s="227"/>
+      <c r="R153" s="227"/>
+      <c r="S153" s="228"/>
       <c r="T153" s="7"/>
       <c r="U153" s="7"/>
       <c r="V153" s="7"/>
       <c r="W153" s="7"/>
       <c r="X153" s="7"/>
       <c r="Y153" s="7"/>
       <c r="Z153" s="7"/>
       <c r="AA153" s="7"/>
       <c r="AB153" s="7"/>
       <c r="AC153" s="7"/>
       <c r="AD153" s="7"/>
       <c r="AE153" s="7"/>
       <c r="AF153" s="7"/>
       <c r="AG153" s="7"/>
     </row>
     <row r="154" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A154" s="132"/>
       <c r="B154" s="133"/>
-      <c r="C154" s="207"/>
-      <c r="D154" s="208"/>
+      <c r="C154" s="210"/>
+      <c r="D154" s="211"/>
       <c r="E154" s="134"/>
       <c r="F154" s="133"/>
       <c r="G154" s="135"/>
       <c r="H154" s="8"/>
-      <c r="L154" s="258"/>
-[...6 lines deleted...]
-      <c r="S154" s="260"/>
+      <c r="L154" s="226"/>
+      <c r="M154" s="227"/>
+      <c r="N154" s="227"/>
+      <c r="O154" s="227"/>
+      <c r="P154" s="227"/>
+      <c r="Q154" s="227"/>
+      <c r="R154" s="227"/>
+      <c r="S154" s="228"/>
       <c r="T154" s="7"/>
       <c r="U154" s="7"/>
       <c r="V154" s="7"/>
       <c r="W154" s="7"/>
       <c r="X154" s="7"/>
       <c r="Y154" s="7"/>
       <c r="Z154" s="7"/>
       <c r="AA154" s="7"/>
       <c r="AB154" s="7"/>
       <c r="AC154" s="7"/>
       <c r="AD154" s="7"/>
       <c r="AE154" s="7"/>
       <c r="AF154" s="7"/>
       <c r="AG154" s="7"/>
     </row>
     <row r="155" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="132"/>
       <c r="B155" s="133"/>
-      <c r="C155" s="207"/>
-      <c r="D155" s="208"/>
+      <c r="C155" s="210"/>
+      <c r="D155" s="211"/>
       <c r="E155" s="134"/>
       <c r="F155" s="133"/>
       <c r="G155" s="135"/>
       <c r="H155" s="8"/>
-      <c r="L155" s="258"/>
-[...6 lines deleted...]
-      <c r="S155" s="260"/>
+      <c r="L155" s="226"/>
+      <c r="M155" s="227"/>
+      <c r="N155" s="227"/>
+      <c r="O155" s="227"/>
+      <c r="P155" s="227"/>
+      <c r="Q155" s="227"/>
+      <c r="R155" s="227"/>
+      <c r="S155" s="228"/>
       <c r="T155" s="7"/>
       <c r="U155" s="7"/>
       <c r="V155" s="7"/>
       <c r="W155" s="7"/>
       <c r="X155" s="7"/>
       <c r="Y155" s="7"/>
       <c r="Z155" s="7"/>
       <c r="AA155" s="7"/>
       <c r="AB155" s="7"/>
       <c r="AC155" s="7"/>
       <c r="AD155" s="7"/>
       <c r="AE155" s="7"/>
       <c r="AF155" s="7"/>
       <c r="AG155" s="7"/>
     </row>
     <row r="156" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A156" s="132"/>
       <c r="B156" s="133"/>
-      <c r="C156" s="291"/>
-      <c r="D156" s="291"/>
+      <c r="C156" s="229"/>
+      <c r="D156" s="229"/>
       <c r="E156" s="134"/>
       <c r="F156" s="133"/>
       <c r="G156" s="135"/>
       <c r="H156" s="8"/>
-      <c r="L156" s="258"/>
-[...6 lines deleted...]
-      <c r="S156" s="260"/>
+      <c r="L156" s="226"/>
+      <c r="M156" s="227"/>
+      <c r="N156" s="227"/>
+      <c r="O156" s="227"/>
+      <c r="P156" s="227"/>
+      <c r="Q156" s="227"/>
+      <c r="R156" s="227"/>
+      <c r="S156" s="228"/>
       <c r="T156" s="7"/>
       <c r="U156" s="7"/>
       <c r="V156" s="7"/>
       <c r="W156" s="7"/>
       <c r="X156" s="7"/>
       <c r="Y156" s="7"/>
       <c r="Z156" s="7"/>
       <c r="AA156" s="7"/>
       <c r="AB156" s="7"/>
       <c r="AC156" s="7"/>
       <c r="AD156" s="7"/>
       <c r="AE156" s="7"/>
       <c r="AF156" s="7"/>
       <c r="AG156" s="7"/>
     </row>
     <row r="157" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A157" s="132"/>
       <c r="B157" s="133"/>
-      <c r="C157" s="291"/>
-      <c r="D157" s="291"/>
+      <c r="C157" s="229"/>
+      <c r="D157" s="229"/>
       <c r="E157" s="134"/>
       <c r="F157" s="133"/>
       <c r="G157" s="135"/>
       <c r="H157" s="8"/>
-      <c r="L157" s="258"/>
-[...6 lines deleted...]
-      <c r="S157" s="260"/>
+      <c r="L157" s="226"/>
+      <c r="M157" s="227"/>
+      <c r="N157" s="227"/>
+      <c r="O157" s="227"/>
+      <c r="P157" s="227"/>
+      <c r="Q157" s="227"/>
+      <c r="R157" s="227"/>
+      <c r="S157" s="228"/>
       <c r="T157" s="7"/>
       <c r="U157" s="7"/>
       <c r="V157" s="7"/>
       <c r="W157" s="7"/>
       <c r="X157" s="7"/>
       <c r="Y157" s="7"/>
       <c r="Z157" s="7"/>
       <c r="AA157" s="7"/>
       <c r="AB157" s="7"/>
       <c r="AC157" s="7"/>
       <c r="AD157" s="7"/>
       <c r="AE157" s="7"/>
       <c r="AF157" s="7"/>
       <c r="AG157" s="7"/>
     </row>
     <row r="158" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A158" s="132"/>
       <c r="B158" s="133"/>
-      <c r="C158" s="291"/>
-      <c r="D158" s="291"/>
+      <c r="C158" s="229"/>
+      <c r="D158" s="229"/>
       <c r="E158" s="134"/>
       <c r="F158" s="133"/>
       <c r="G158" s="135"/>
       <c r="H158" s="8"/>
-      <c r="L158" s="258"/>
-[...6 lines deleted...]
-      <c r="S158" s="260"/>
+      <c r="L158" s="226"/>
+      <c r="M158" s="227"/>
+      <c r="N158" s="227"/>
+      <c r="O158" s="227"/>
+      <c r="P158" s="227"/>
+      <c r="Q158" s="227"/>
+      <c r="R158" s="227"/>
+      <c r="S158" s="228"/>
       <c r="T158" s="7"/>
       <c r="U158" s="7"/>
       <c r="V158" s="7"/>
       <c r="W158" s="7"/>
       <c r="X158" s="7"/>
       <c r="Y158" s="7"/>
       <c r="Z158" s="7"/>
       <c r="AA158" s="7"/>
       <c r="AB158" s="7"/>
       <c r="AC158" s="7"/>
       <c r="AD158" s="7"/>
       <c r="AE158" s="7"/>
       <c r="AF158" s="7"/>
       <c r="AG158" s="7"/>
     </row>
     <row r="159" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A159" s="132"/>
       <c r="B159" s="133"/>
-      <c r="C159" s="291"/>
-      <c r="D159" s="291"/>
+      <c r="C159" s="229"/>
+      <c r="D159" s="229"/>
       <c r="E159" s="134"/>
       <c r="F159" s="133"/>
       <c r="G159" s="135"/>
       <c r="H159" s="8"/>
-      <c r="L159" s="258"/>
-[...6 lines deleted...]
-      <c r="S159" s="260"/>
+      <c r="L159" s="226"/>
+      <c r="M159" s="227"/>
+      <c r="N159" s="227"/>
+      <c r="O159" s="227"/>
+      <c r="P159" s="227"/>
+      <c r="Q159" s="227"/>
+      <c r="R159" s="227"/>
+      <c r="S159" s="228"/>
       <c r="T159" s="7"/>
       <c r="U159" s="7"/>
       <c r="V159" s="7"/>
       <c r="W159" s="7"/>
       <c r="X159" s="7"/>
       <c r="Y159" s="7"/>
       <c r="Z159" s="7"/>
       <c r="AA159" s="7"/>
       <c r="AB159" s="7"/>
       <c r="AC159" s="7"/>
       <c r="AD159" s="7"/>
       <c r="AE159" s="7"/>
       <c r="AF159" s="7"/>
       <c r="AG159" s="7"/>
     </row>
     <row r="160" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A160" s="132"/>
       <c r="B160" s="133"/>
-      <c r="C160" s="291"/>
-      <c r="D160" s="291"/>
+      <c r="C160" s="229"/>
+      <c r="D160" s="229"/>
       <c r="E160" s="134"/>
       <c r="F160" s="133"/>
       <c r="G160" s="135"/>
       <c r="H160" s="8"/>
-      <c r="L160" s="258"/>
-[...6 lines deleted...]
-      <c r="S160" s="260"/>
+      <c r="L160" s="226"/>
+      <c r="M160" s="227"/>
+      <c r="N160" s="227"/>
+      <c r="O160" s="227"/>
+      <c r="P160" s="227"/>
+      <c r="Q160" s="227"/>
+      <c r="R160" s="227"/>
+      <c r="S160" s="228"/>
       <c r="T160" s="7"/>
       <c r="U160" s="7"/>
       <c r="V160" s="7"/>
       <c r="W160" s="7"/>
       <c r="X160" s="7"/>
       <c r="Y160" s="7"/>
       <c r="Z160" s="7"/>
       <c r="AA160" s="7"/>
       <c r="AB160" s="7"/>
       <c r="AC160" s="7"/>
       <c r="AD160" s="7"/>
       <c r="AE160" s="7"/>
       <c r="AF160" s="7"/>
       <c r="AG160" s="7"/>
     </row>
     <row r="161" spans="1:33" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A161" s="132"/>
       <c r="B161" s="133"/>
-      <c r="C161" s="291"/>
-      <c r="D161" s="291"/>
+      <c r="C161" s="229"/>
+      <c r="D161" s="229"/>
       <c r="E161" s="134"/>
       <c r="F161" s="133"/>
       <c r="G161" s="135"/>
       <c r="H161" s="8"/>
-      <c r="L161" s="258"/>
-[...6 lines deleted...]
-      <c r="S161" s="260"/>
+      <c r="L161" s="226"/>
+      <c r="M161" s="227"/>
+      <c r="N161" s="227"/>
+      <c r="O161" s="227"/>
+      <c r="P161" s="227"/>
+      <c r="Q161" s="227"/>
+      <c r="R161" s="227"/>
+      <c r="S161" s="228"/>
       <c r="T161" s="7"/>
       <c r="U161" s="7"/>
       <c r="V161" s="7"/>
       <c r="W161" s="7"/>
       <c r="X161" s="7"/>
       <c r="Y161" s="7"/>
       <c r="Z161" s="7"/>
       <c r="AA161" s="7"/>
       <c r="AB161" s="7"/>
       <c r="AC161" s="7"/>
       <c r="AD161" s="7"/>
       <c r="AE161" s="7"/>
       <c r="AF161" s="7"/>
       <c r="AG161" s="7"/>
     </row>
     <row r="162" spans="1:33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A162" s="132"/>
       <c r="B162" s="133"/>
-      <c r="C162" s="291"/>
-      <c r="D162" s="291"/>
+      <c r="C162" s="229"/>
+      <c r="D162" s="229"/>
       <c r="E162" s="134"/>
       <c r="F162" s="133"/>
       <c r="G162" s="135"/>
       <c r="H162" s="8"/>
-      <c r="L162" s="258"/>
-[...6 lines deleted...]
-      <c r="S162" s="260"/>
+      <c r="L162" s="226"/>
+      <c r="M162" s="227"/>
+      <c r="N162" s="227"/>
+      <c r="O162" s="227"/>
+      <c r="P162" s="227"/>
+      <c r="Q162" s="227"/>
+      <c r="R162" s="227"/>
+      <c r="S162" s="228"/>
       <c r="T162" s="7"/>
       <c r="U162" s="7"/>
       <c r="V162" s="7"/>
       <c r="W162" s="7"/>
       <c r="X162" s="7"/>
       <c r="Y162" s="7"/>
       <c r="Z162" s="7"/>
       <c r="AA162" s="7"/>
       <c r="AB162" s="7"/>
       <c r="AC162" s="7"/>
       <c r="AD162" s="7"/>
       <c r="AE162" s="7"/>
       <c r="AF162" s="7"/>
       <c r="AG162" s="7"/>
     </row>
     <row r="163" spans="1:33" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A163" s="132"/>
       <c r="B163" s="133"/>
-      <c r="C163" s="291"/>
-      <c r="D163" s="291"/>
+      <c r="C163" s="229"/>
+      <c r="D163" s="229"/>
       <c r="E163" s="134"/>
       <c r="F163" s="133"/>
       <c r="G163" s="135"/>
       <c r="H163" s="8"/>
-      <c r="L163" s="258"/>
-[...6 lines deleted...]
-      <c r="S163" s="260"/>
+      <c r="L163" s="226"/>
+      <c r="M163" s="227"/>
+      <c r="N163" s="227"/>
+      <c r="O163" s="227"/>
+      <c r="P163" s="227"/>
+      <c r="Q163" s="227"/>
+      <c r="R163" s="227"/>
+      <c r="S163" s="228"/>
       <c r="T163" s="7"/>
       <c r="U163" s="7"/>
       <c r="V163" s="7"/>
       <c r="W163" s="7"/>
       <c r="X163" s="7"/>
       <c r="Y163" s="7"/>
       <c r="Z163" s="7"/>
       <c r="AA163" s="7"/>
       <c r="AB163" s="7"/>
       <c r="AC163" s="7"/>
       <c r="AD163" s="7"/>
       <c r="AE163" s="7"/>
       <c r="AF163" s="7"/>
       <c r="AG163" s="7"/>
     </row>
     <row r="164" spans="1:33" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="137" t="s">
         <v>47</v>
       </c>
       <c r="B164" s="138"/>
-      <c r="C164" s="292"/>
-      <c r="D164" s="292"/>
+      <c r="C164" s="238"/>
+      <c r="D164" s="238"/>
       <c r="E164" s="139"/>
       <c r="F164" s="139"/>
       <c r="G164" s="140">
         <f>SUM(G129:G162)</f>
         <v>0</v>
       </c>
       <c r="H164" s="8"/>
-      <c r="L164" s="258"/>
-[...6 lines deleted...]
-      <c r="S164" s="260"/>
+      <c r="L164" s="226"/>
+      <c r="M164" s="227"/>
+      <c r="N164" s="227"/>
+      <c r="O164" s="227"/>
+      <c r="P164" s="227"/>
+      <c r="Q164" s="227"/>
+      <c r="R164" s="227"/>
+      <c r="S164" s="228"/>
       <c r="T164" s="7"/>
       <c r="U164" s="7"/>
       <c r="V164" s="7"/>
       <c r="W164" s="7"/>
       <c r="X164" s="7"/>
       <c r="Y164" s="7"/>
       <c r="Z164" s="7"/>
       <c r="AA164" s="7"/>
       <c r="AB164" s="7"/>
       <c r="AC164" s="7"/>
       <c r="AD164" s="7"/>
       <c r="AE164" s="7"/>
       <c r="AF164" s="7"/>
       <c r="AG164" s="7"/>
     </row>
     <row r="165" spans="1:33" ht="84.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A165" s="251" t="s">
+      <c r="A165" s="213" t="s">
         <v>102</v>
       </c>
-      <c r="B165" s="297"/>
-[...16 lines deleted...]
-      <c r="S165" s="298"/>
+      <c r="B165" s="214"/>
+      <c r="C165" s="214"/>
+      <c r="D165" s="214"/>
+      <c r="E165" s="214"/>
+      <c r="F165" s="214"/>
+      <c r="G165" s="214"/>
+      <c r="H165" s="214"/>
+      <c r="I165" s="214"/>
+      <c r="J165" s="214"/>
+      <c r="K165" s="214"/>
+      <c r="L165" s="214"/>
+      <c r="M165" s="214"/>
+      <c r="N165" s="214"/>
+      <c r="O165" s="214"/>
+      <c r="P165" s="214"/>
+      <c r="Q165" s="214"/>
+      <c r="R165" s="214"/>
+      <c r="S165" s="215"/>
       <c r="T165" s="7"/>
       <c r="U165" s="7"/>
       <c r="V165" s="7"/>
       <c r="W165" s="7"/>
       <c r="X165" s="7"/>
       <c r="Y165" s="7"/>
       <c r="Z165" s="7"/>
       <c r="AA165" s="7"/>
       <c r="AB165" s="7"/>
       <c r="AC165" s="7"/>
       <c r="AD165" s="7"/>
       <c r="AE165" s="7"/>
       <c r="AF165" s="7"/>
       <c r="AG165" s="7"/>
     </row>
     <row r="166" spans="1:33" s="4" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="G166" s="110"/>
       <c r="H166" s="110"/>
       <c r="I166" s="110"/>
       <c r="J166" s="110"/>
       <c r="K166" s="110"/>
       <c r="L166" s="110"/>
       <c r="M166" s="110"/>
       <c r="N166" s="110"/>
       <c r="O166" s="141"/>
       <c r="P166" s="141"/>
       <c r="Q166" s="110"/>
       <c r="R166" s="110"/>
       <c r="S166" s="110"/>
       <c r="T166" s="6"/>
       <c r="U166" s="6"/>
       <c r="V166" s="6"/>
       <c r="W166" s="6"/>
       <c r="X166" s="6"/>
       <c r="Y166" s="6"/>
       <c r="Z166" s="6"/>
       <c r="AA166" s="6"/>
       <c r="AB166" s="6"/>
       <c r="AC166" s="6"/>
       <c r="AD166" s="6"/>
       <c r="AE166" s="6"/>
       <c r="AF166" s="6"/>
       <c r="AG166" s="6"/>
     </row>
     <row r="167" spans="1:33" x14ac:dyDescent="0.3">
-      <c r="A167" s="264" t="s">
+      <c r="A167" s="216" t="s">
         <v>67</v>
       </c>
-      <c r="B167" s="265"/>
-[...4 lines deleted...]
-      <c r="G167" s="268"/>
+      <c r="B167" s="217"/>
+      <c r="C167" s="218"/>
+      <c r="D167" s="218"/>
+      <c r="E167" s="219"/>
+      <c r="F167" s="219"/>
+      <c r="G167" s="220"/>
       <c r="H167" s="127"/>
       <c r="I167" s="127"/>
       <c r="J167" s="127"/>
       <c r="K167" s="127"/>
-      <c r="L167" s="226" t="s">
+      <c r="L167" s="221" t="s">
         <v>48</v>
       </c>
-      <c r="M167" s="227"/>
-[...5 lines deleted...]
-      <c r="S167" s="254"/>
+      <c r="M167" s="222"/>
+      <c r="N167" s="222"/>
+      <c r="O167" s="222"/>
+      <c r="P167" s="222"/>
+      <c r="Q167" s="222"/>
+      <c r="R167" s="222"/>
+      <c r="S167" s="223"/>
       <c r="T167" s="7"/>
       <c r="U167" s="7"/>
       <c r="V167" s="7"/>
       <c r="W167" s="7"/>
       <c r="X167" s="7"/>
       <c r="Y167" s="7"/>
       <c r="Z167" s="7"/>
       <c r="AA167" s="7"/>
       <c r="AB167" s="7"/>
       <c r="AC167" s="7"/>
       <c r="AD167" s="7"/>
       <c r="AE167" s="7"/>
       <c r="AF167" s="7"/>
       <c r="AG167" s="7"/>
     </row>
     <row r="168" spans="1:33" ht="62.4" x14ac:dyDescent="0.3">
-      <c r="A168" s="299" t="s">
+      <c r="A168" s="224" t="s">
         <v>49</v>
       </c>
-      <c r="B168" s="290"/>
+      <c r="B168" s="225"/>
       <c r="C168" s="130" t="s">
         <v>50</v>
       </c>
       <c r="D168" s="129" t="s">
         <v>51</v>
       </c>
       <c r="E168" s="129" t="s">
         <v>52</v>
       </c>
       <c r="F168" s="130" t="s">
         <v>53</v>
       </c>
       <c r="G168" s="131" t="s">
         <v>68</v>
       </c>
       <c r="H168" s="120"/>
       <c r="I168" s="120"/>
       <c r="J168" s="120"/>
       <c r="K168" s="120"/>
-      <c r="L168" s="258"/>
-[...6 lines deleted...]
-      <c r="S168" s="260"/>
+      <c r="L168" s="226"/>
+      <c r="M168" s="227"/>
+      <c r="N168" s="227"/>
+      <c r="O168" s="227"/>
+      <c r="P168" s="227"/>
+      <c r="Q168" s="227"/>
+      <c r="R168" s="227"/>
+      <c r="S168" s="228"/>
       <c r="T168" s="7"/>
       <c r="U168" s="7"/>
       <c r="V168" s="7"/>
       <c r="W168" s="7"/>
       <c r="X168" s="7"/>
       <c r="Y168" s="7"/>
       <c r="Z168" s="7"/>
       <c r="AA168" s="7"/>
       <c r="AB168" s="7"/>
       <c r="AC168" s="7"/>
       <c r="AD168" s="7"/>
       <c r="AE168" s="7"/>
       <c r="AF168" s="7"/>
       <c r="AG168" s="7"/>
     </row>
     <row r="169" spans="1:33" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A169" s="291"/>
-      <c r="B169" s="291"/>
+      <c r="A169" s="229"/>
+      <c r="B169" s="229"/>
       <c r="C169" s="142"/>
       <c r="D169" s="143"/>
       <c r="E169" s="136"/>
       <c r="F169" s="144"/>
       <c r="G169" s="145">
         <f t="shared" ref="G169:G178" si="9">IF(D169=0,0,(C169/D169)*E169*F169)</f>
         <v>0</v>
       </c>
       <c r="H169" s="120"/>
       <c r="I169" s="120"/>
       <c r="J169" s="120"/>
       <c r="K169" s="120"/>
-      <c r="L169" s="258"/>
-[...6 lines deleted...]
-      <c r="S169" s="260"/>
+      <c r="L169" s="226"/>
+      <c r="M169" s="227"/>
+      <c r="N169" s="227"/>
+      <c r="O169" s="227"/>
+      <c r="P169" s="227"/>
+      <c r="Q169" s="227"/>
+      <c r="R169" s="227"/>
+      <c r="S169" s="228"/>
       <c r="T169" s="7"/>
       <c r="U169" s="7"/>
       <c r="V169" s="7"/>
       <c r="W169" s="7"/>
       <c r="X169" s="7"/>
       <c r="Y169" s="7"/>
       <c r="Z169" s="7"/>
       <c r="AA169" s="7"/>
       <c r="AB169" s="7"/>
       <c r="AC169" s="7"/>
       <c r="AD169" s="7"/>
       <c r="AE169" s="7"/>
       <c r="AF169" s="7"/>
       <c r="AG169" s="7"/>
     </row>
     <row r="170" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A170" s="291"/>
-      <c r="B170" s="291"/>
+      <c r="A170" s="229"/>
+      <c r="B170" s="229"/>
       <c r="C170" s="142"/>
       <c r="D170" s="143"/>
       <c r="E170" s="136"/>
       <c r="F170" s="144"/>
       <c r="G170" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H170" s="8"/>
-      <c r="L170" s="258"/>
-[...6 lines deleted...]
-      <c r="S170" s="260"/>
+      <c r="L170" s="226"/>
+      <c r="M170" s="227"/>
+      <c r="N170" s="227"/>
+      <c r="O170" s="227"/>
+      <c r="P170" s="227"/>
+      <c r="Q170" s="227"/>
+      <c r="R170" s="227"/>
+      <c r="S170" s="228"/>
       <c r="T170" s="7"/>
       <c r="U170" s="7"/>
       <c r="V170" s="7"/>
       <c r="W170" s="7"/>
       <c r="X170" s="7"/>
       <c r="Y170" s="7"/>
       <c r="Z170" s="7"/>
       <c r="AA170" s="7"/>
       <c r="AB170" s="7"/>
       <c r="AC170" s="7"/>
       <c r="AD170" s="7"/>
       <c r="AE170" s="7"/>
       <c r="AF170" s="7"/>
       <c r="AG170" s="7"/>
     </row>
     <row r="171" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A171" s="291"/>
-      <c r="B171" s="291"/>
+      <c r="A171" s="229"/>
+      <c r="B171" s="229"/>
       <c r="C171" s="142"/>
       <c r="D171" s="143"/>
       <c r="E171" s="136"/>
       <c r="F171" s="144"/>
       <c r="G171" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H171" s="8"/>
-      <c r="L171" s="258"/>
-[...6 lines deleted...]
-      <c r="S171" s="260"/>
+      <c r="L171" s="226"/>
+      <c r="M171" s="227"/>
+      <c r="N171" s="227"/>
+      <c r="O171" s="227"/>
+      <c r="P171" s="227"/>
+      <c r="Q171" s="227"/>
+      <c r="R171" s="227"/>
+      <c r="S171" s="228"/>
       <c r="T171" s="7"/>
       <c r="U171" s="7"/>
       <c r="V171" s="7"/>
       <c r="W171" s="7"/>
       <c r="X171" s="7"/>
       <c r="Y171" s="7"/>
       <c r="Z171" s="7"/>
       <c r="AA171" s="7"/>
       <c r="AB171" s="7"/>
       <c r="AC171" s="7"/>
       <c r="AD171" s="7"/>
       <c r="AE171" s="7"/>
       <c r="AF171" s="7"/>
       <c r="AG171" s="7"/>
     </row>
     <row r="172" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A172" s="207"/>
-      <c r="B172" s="208"/>
+      <c r="A172" s="210"/>
+      <c r="B172" s="211"/>
       <c r="C172" s="142"/>
       <c r="D172" s="143"/>
       <c r="E172" s="146"/>
       <c r="F172" s="144"/>
       <c r="G172" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H172" s="8"/>
-      <c r="L172" s="258"/>
-[...6 lines deleted...]
-      <c r="S172" s="260"/>
+      <c r="L172" s="226"/>
+      <c r="M172" s="227"/>
+      <c r="N172" s="227"/>
+      <c r="O172" s="227"/>
+      <c r="P172" s="227"/>
+      <c r="Q172" s="227"/>
+      <c r="R172" s="227"/>
+      <c r="S172" s="228"/>
       <c r="T172" s="7"/>
       <c r="U172" s="7"/>
       <c r="V172" s="7"/>
       <c r="W172" s="7"/>
       <c r="X172" s="7"/>
       <c r="Y172" s="7"/>
       <c r="Z172" s="7"/>
       <c r="AA172" s="7"/>
       <c r="AB172" s="7"/>
       <c r="AC172" s="7"/>
       <c r="AD172" s="7"/>
       <c r="AE172" s="7"/>
       <c r="AF172" s="7"/>
       <c r="AG172" s="7"/>
     </row>
     <row r="173" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A173" s="291"/>
-      <c r="B173" s="300"/>
+      <c r="A173" s="229"/>
+      <c r="B173" s="232"/>
       <c r="C173" s="142"/>
       <c r="D173" s="147"/>
       <c r="E173" s="146"/>
       <c r="F173" s="144"/>
       <c r="G173" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H173" s="8"/>
-      <c r="L173" s="258"/>
-[...6 lines deleted...]
-      <c r="S173" s="260"/>
+      <c r="L173" s="226"/>
+      <c r="M173" s="227"/>
+      <c r="N173" s="227"/>
+      <c r="O173" s="227"/>
+      <c r="P173" s="227"/>
+      <c r="Q173" s="227"/>
+      <c r="R173" s="227"/>
+      <c r="S173" s="228"/>
       <c r="T173" s="7"/>
       <c r="U173" s="7"/>
       <c r="V173" s="7"/>
       <c r="W173" s="7"/>
       <c r="X173" s="7"/>
       <c r="Y173" s="7"/>
       <c r="Z173" s="7"/>
       <c r="AA173" s="7"/>
       <c r="AB173" s="7"/>
       <c r="AC173" s="7"/>
       <c r="AD173" s="7"/>
       <c r="AE173" s="7"/>
       <c r="AF173" s="7"/>
       <c r="AG173" s="7"/>
     </row>
     <row r="174" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A174" s="207"/>
-      <c r="B174" s="208"/>
+      <c r="A174" s="210"/>
+      <c r="B174" s="211"/>
       <c r="C174" s="142"/>
       <c r="D174" s="147"/>
       <c r="E174" s="146"/>
       <c r="F174" s="148"/>
       <c r="G174" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H174" s="8"/>
-      <c r="L174" s="258"/>
-[...6 lines deleted...]
-      <c r="S174" s="260"/>
+      <c r="L174" s="226"/>
+      <c r="M174" s="227"/>
+      <c r="N174" s="227"/>
+      <c r="O174" s="227"/>
+      <c r="P174" s="227"/>
+      <c r="Q174" s="227"/>
+      <c r="R174" s="227"/>
+      <c r="S174" s="228"/>
       <c r="T174" s="7"/>
       <c r="U174" s="7"/>
       <c r="V174" s="7"/>
       <c r="W174" s="7"/>
       <c r="X174" s="7"/>
       <c r="Y174" s="7"/>
       <c r="Z174" s="7"/>
       <c r="AA174" s="7"/>
       <c r="AB174" s="7"/>
       <c r="AC174" s="7"/>
       <c r="AD174" s="7"/>
       <c r="AE174" s="7"/>
       <c r="AF174" s="7"/>
       <c r="AG174" s="7"/>
     </row>
     <row r="175" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A175" s="291"/>
-      <c r="B175" s="300"/>
+      <c r="A175" s="229"/>
+      <c r="B175" s="232"/>
       <c r="C175" s="142"/>
       <c r="D175" s="147"/>
       <c r="E175" s="146"/>
       <c r="F175" s="148"/>
       <c r="G175" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H175" s="8"/>
-      <c r="L175" s="258"/>
-[...6 lines deleted...]
-      <c r="S175" s="260"/>
+      <c r="L175" s="226"/>
+      <c r="M175" s="227"/>
+      <c r="N175" s="227"/>
+      <c r="O175" s="227"/>
+      <c r="P175" s="227"/>
+      <c r="Q175" s="227"/>
+      <c r="R175" s="227"/>
+      <c r="S175" s="228"/>
       <c r="T175" s="7"/>
       <c r="U175" s="7"/>
       <c r="V175" s="7"/>
       <c r="W175" s="7"/>
       <c r="X175" s="7"/>
       <c r="Y175" s="7"/>
       <c r="Z175" s="7"/>
       <c r="AA175" s="7"/>
       <c r="AB175" s="7"/>
       <c r="AC175" s="7"/>
       <c r="AD175" s="7"/>
       <c r="AE175" s="7"/>
       <c r="AF175" s="7"/>
       <c r="AG175" s="7"/>
     </row>
     <row r="176" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A176" s="291"/>
-      <c r="B176" s="300"/>
+      <c r="A176" s="229"/>
+      <c r="B176" s="232"/>
       <c r="C176" s="142"/>
       <c r="D176" s="147"/>
       <c r="E176" s="146"/>
       <c r="F176" s="148"/>
       <c r="G176" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H176" s="8"/>
-      <c r="L176" s="258"/>
-[...6 lines deleted...]
-      <c r="S176" s="260"/>
+      <c r="L176" s="226"/>
+      <c r="M176" s="227"/>
+      <c r="N176" s="227"/>
+      <c r="O176" s="227"/>
+      <c r="P176" s="227"/>
+      <c r="Q176" s="227"/>
+      <c r="R176" s="227"/>
+      <c r="S176" s="228"/>
       <c r="T176" s="7"/>
       <c r="U176" s="7"/>
       <c r="V176" s="7"/>
       <c r="W176" s="7"/>
       <c r="X176" s="7"/>
       <c r="Y176" s="7"/>
       <c r="Z176" s="7"/>
       <c r="AA176" s="7"/>
       <c r="AB176" s="7"/>
       <c r="AC176" s="7"/>
       <c r="AD176" s="7"/>
       <c r="AE176" s="7"/>
       <c r="AF176" s="7"/>
       <c r="AG176" s="7"/>
     </row>
     <row r="177" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A177" s="291"/>
-      <c r="B177" s="300"/>
+      <c r="A177" s="229"/>
+      <c r="B177" s="232"/>
       <c r="C177" s="142"/>
       <c r="D177" s="147"/>
       <c r="E177" s="146"/>
       <c r="F177" s="148"/>
       <c r="G177" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H177" s="8"/>
-      <c r="L177" s="258"/>
-[...6 lines deleted...]
-      <c r="S177" s="260"/>
+      <c r="L177" s="226"/>
+      <c r="M177" s="227"/>
+      <c r="N177" s="227"/>
+      <c r="O177" s="227"/>
+      <c r="P177" s="227"/>
+      <c r="Q177" s="227"/>
+      <c r="R177" s="227"/>
+      <c r="S177" s="228"/>
       <c r="T177" s="7"/>
       <c r="U177" s="7"/>
       <c r="V177" s="7"/>
       <c r="W177" s="7"/>
       <c r="X177" s="7"/>
       <c r="Y177" s="7"/>
       <c r="Z177" s="7"/>
       <c r="AA177" s="7"/>
       <c r="AB177" s="7"/>
       <c r="AC177" s="7"/>
       <c r="AD177" s="7"/>
       <c r="AE177" s="7"/>
       <c r="AF177" s="7"/>
       <c r="AG177" s="7"/>
     </row>
     <row r="178" spans="1:37" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A178" s="291"/>
-      <c r="B178" s="301"/>
+      <c r="A178" s="229"/>
+      <c r="B178" s="233"/>
       <c r="C178" s="142"/>
       <c r="D178" s="147"/>
       <c r="E178" s="146"/>
       <c r="F178" s="148"/>
       <c r="G178" s="145">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H178" s="8"/>
-      <c r="L178" s="258"/>
-[...6 lines deleted...]
-      <c r="S178" s="260"/>
+      <c r="L178" s="226"/>
+      <c r="M178" s="227"/>
+      <c r="N178" s="227"/>
+      <c r="O178" s="227"/>
+      <c r="P178" s="227"/>
+      <c r="Q178" s="227"/>
+      <c r="R178" s="227"/>
+      <c r="S178" s="228"/>
       <c r="T178" s="7"/>
       <c r="U178" s="7"/>
       <c r="V178" s="7"/>
       <c r="W178" s="7"/>
       <c r="X178" s="7"/>
       <c r="Y178" s="7"/>
       <c r="Z178" s="7"/>
       <c r="AA178" s="7"/>
       <c r="AB178" s="7"/>
       <c r="AC178" s="7"/>
       <c r="AD178" s="7"/>
       <c r="AE178" s="7"/>
       <c r="AF178" s="7"/>
       <c r="AG178" s="7"/>
     </row>
     <row r="179" spans="1:37" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A179" s="137" t="s">
         <v>54</v>
       </c>
       <c r="B179" s="149"/>
-      <c r="C179" s="296"/>
-      <c r="D179" s="296"/>
+      <c r="C179" s="212"/>
+      <c r="D179" s="212"/>
       <c r="E179" s="150"/>
       <c r="F179" s="150"/>
       <c r="G179" s="140">
         <f>SUM(G169:G178)</f>
         <v>0</v>
       </c>
       <c r="H179" s="8"/>
-      <c r="L179" s="258"/>
-[...6 lines deleted...]
-      <c r="S179" s="260"/>
+      <c r="L179" s="226"/>
+      <c r="M179" s="227"/>
+      <c r="N179" s="227"/>
+      <c r="O179" s="227"/>
+      <c r="P179" s="227"/>
+      <c r="Q179" s="227"/>
+      <c r="R179" s="227"/>
+      <c r="S179" s="228"/>
       <c r="T179" s="7"/>
       <c r="U179" s="7"/>
       <c r="V179" s="7"/>
       <c r="W179" s="7"/>
       <c r="X179" s="7"/>
       <c r="Y179" s="7"/>
       <c r="Z179" s="7"/>
       <c r="AA179" s="7"/>
       <c r="AB179" s="7"/>
       <c r="AC179" s="7"/>
       <c r="AD179" s="7"/>
       <c r="AE179" s="7"/>
       <c r="AF179" s="7"/>
       <c r="AG179" s="7"/>
     </row>
     <row r="180" spans="1:37" ht="71.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A180" s="251" t="s">
+      <c r="A180" s="213" t="s">
         <v>103</v>
       </c>
-      <c r="B180" s="252"/>
-[...16 lines deleted...]
-      <c r="S180" s="253"/>
+      <c r="B180" s="230"/>
+      <c r="C180" s="230"/>
+      <c r="D180" s="230"/>
+      <c r="E180" s="230"/>
+      <c r="F180" s="230"/>
+      <c r="G180" s="230"/>
+      <c r="H180" s="230"/>
+      <c r="I180" s="230"/>
+      <c r="J180" s="230"/>
+      <c r="K180" s="230"/>
+      <c r="L180" s="230"/>
+      <c r="M180" s="230"/>
+      <c r="N180" s="230"/>
+      <c r="O180" s="230"/>
+      <c r="P180" s="230"/>
+      <c r="Q180" s="230"/>
+      <c r="R180" s="230"/>
+      <c r="S180" s="231"/>
       <c r="T180" s="7"/>
       <c r="U180" s="7"/>
       <c r="V180" s="7"/>
       <c r="W180" s="7"/>
       <c r="X180" s="7"/>
       <c r="Y180" s="7"/>
       <c r="Z180" s="7"/>
       <c r="AA180" s="7"/>
       <c r="AB180" s="7"/>
       <c r="AC180" s="7"/>
       <c r="AD180" s="7"/>
       <c r="AE180" s="7"/>
       <c r="AF180" s="7"/>
       <c r="AG180" s="7"/>
     </row>
     <row r="181" spans="1:37" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A181" s="151"/>
       <c r="B181" s="151"/>
       <c r="C181" s="151"/>
       <c r="D181" s="151"/>
       <c r="E181" s="151"/>
       <c r="F181" s="151"/>
       <c r="G181" s="151"/>
       <c r="H181" s="151"/>
       <c r="I181" s="151"/>
@@ -12194,71 +12236,71 @@
       <c r="K181" s="151"/>
       <c r="L181" s="151"/>
       <c r="M181" s="151"/>
       <c r="N181" s="151"/>
       <c r="O181" s="151"/>
       <c r="P181" s="151"/>
       <c r="Q181" s="151"/>
       <c r="R181" s="151"/>
       <c r="S181" s="151"/>
       <c r="T181" s="7"/>
       <c r="U181" s="7"/>
       <c r="V181" s="7"/>
       <c r="W181" s="7"/>
       <c r="X181" s="7"/>
       <c r="Y181" s="7"/>
       <c r="Z181" s="7"/>
       <c r="AA181" s="7"/>
       <c r="AB181" s="7"/>
       <c r="AC181" s="7"/>
       <c r="AD181" s="7"/>
       <c r="AE181" s="7"/>
       <c r="AF181" s="7"/>
       <c r="AG181" s="7"/>
     </row>
     <row r="182" spans="1:37" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A182" s="302" t="s">
+      <c r="A182" s="234" t="s">
         <v>55</v>
       </c>
-      <c r="B182" s="303"/>
-[...16 lines deleted...]
-      <c r="S182" s="304"/>
+      <c r="B182" s="235"/>
+      <c r="C182" s="235"/>
+      <c r="D182" s="235"/>
+      <c r="E182" s="235"/>
+      <c r="F182" s="235"/>
+      <c r="G182" s="235"/>
+      <c r="H182" s="235"/>
+      <c r="I182" s="235"/>
+      <c r="J182" s="235"/>
+      <c r="K182" s="235"/>
+      <c r="L182" s="235"/>
+      <c r="M182" s="235"/>
+      <c r="N182" s="235"/>
+      <c r="O182" s="235"/>
+      <c r="P182" s="235"/>
+      <c r="Q182" s="235"/>
+      <c r="R182" s="235"/>
+      <c r="S182" s="236"/>
       <c r="T182" s="7"/>
       <c r="U182" s="7"/>
       <c r="V182" s="7"/>
       <c r="W182" s="7"/>
       <c r="X182" s="7"/>
       <c r="Y182" s="7"/>
       <c r="Z182" s="7"/>
       <c r="AA182" s="7"/>
       <c r="AB182" s="7"/>
       <c r="AC182" s="7"/>
       <c r="AD182" s="7"/>
       <c r="AE182" s="7"/>
       <c r="AF182" s="7"/>
       <c r="AG182" s="7"/>
     </row>
     <row r="183" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A183" s="7"/>
       <c r="B183" s="7"/>
       <c r="C183" s="7"/>
       <c r="D183" s="7"/>
       <c r="E183" s="7"/>
       <c r="F183" s="7"/>
       <c r="G183" s="7"/>
       <c r="H183" s="7"/>
       <c r="I183" s="7"/>
@@ -12791,71 +12833,71 @@
       <c r="O198" s="7"/>
       <c r="P198" s="7"/>
       <c r="Q198" s="7"/>
       <c r="R198" s="7"/>
       <c r="S198" s="7"/>
       <c r="T198" s="7"/>
       <c r="U198" s="7"/>
       <c r="V198" s="7"/>
       <c r="W198" s="7"/>
       <c r="X198" s="7"/>
       <c r="Y198" s="7"/>
       <c r="Z198" s="7"/>
       <c r="AA198" s="7"/>
       <c r="AB198" s="7"/>
       <c r="AC198" s="7"/>
       <c r="AD198" s="7"/>
       <c r="AE198" s="7"/>
       <c r="AF198" s="7"/>
       <c r="AG198" s="7"/>
       <c r="AH198" s="7"/>
       <c r="AI198" s="7"/>
       <c r="AJ198" s="7"/>
       <c r="AK198" s="7"/>
     </row>
     <row r="199" spans="1:37" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A199" s="293" t="s">
+      <c r="A199" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="B199" s="294"/>
-[...16 lines deleted...]
-      <c r="S199" s="295"/>
+      <c r="B199" s="208"/>
+      <c r="C199" s="208"/>
+      <c r="D199" s="208"/>
+      <c r="E199" s="208"/>
+      <c r="F199" s="208"/>
+      <c r="G199" s="208"/>
+      <c r="H199" s="208"/>
+      <c r="I199" s="208"/>
+      <c r="J199" s="208"/>
+      <c r="K199" s="208"/>
+      <c r="L199" s="208"/>
+      <c r="M199" s="208"/>
+      <c r="N199" s="208"/>
+      <c r="O199" s="208"/>
+      <c r="P199" s="208"/>
+      <c r="Q199" s="208"/>
+      <c r="R199" s="208"/>
+      <c r="S199" s="209"/>
       <c r="T199" s="7"/>
       <c r="U199" s="7"/>
       <c r="V199" s="7"/>
       <c r="W199" s="7"/>
       <c r="X199" s="7"/>
       <c r="Y199" s="7"/>
       <c r="Z199" s="7"/>
       <c r="AA199" s="7"/>
       <c r="AB199" s="7"/>
       <c r="AC199" s="7"/>
       <c r="AD199" s="7"/>
       <c r="AE199" s="7"/>
       <c r="AF199" s="7"/>
       <c r="AG199" s="7"/>
       <c r="AH199" s="7"/>
       <c r="AI199" s="7"/>
       <c r="AJ199" s="7"/>
       <c r="AK199" s="7"/>
     </row>
     <row r="200" spans="1:37" x14ac:dyDescent="0.3">
       <c r="A200" s="7"/>
       <c r="B200" s="7"/>
       <c r="C200" s="7"/>
       <c r="D200" s="7"/>
       <c r="E200" s="7"/>
@@ -20260,219 +20302,219 @@
     <row r="857" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="858" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="859" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="860" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="861" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="862" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="863" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="864" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="865" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="866" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="867" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="868" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="869" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="870" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="871" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="872" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="873" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="874" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="875" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="876" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="877" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="878" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="879" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="880" s="8" customFormat="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="OWsrT6inSx1+0+PzPAmwjc4Y5fLddR2+9X8x38I6fQu6txh9SURe/+EWTFtCma0tJ6khE1Lasmew0e34jkQN/A==" saltValue="s/j9PqwOgo5uNt5gFL/rQA==" spinCount="100000" sheet="1" formatRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="F7BodHUm6m+Dyq1aqcVgpI2Qod5ie5PFJaS4JS3xGCA6iDO/FouU+KMdw2pU6CaVC4CacPoHlau6diON6NPBiA==" saltValue="87vfb5zq1PrULb7G7wHxPg==" spinCount="100000" sheet="1" formatRows="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="7xlfcGf83pfqUwhUDItGKavXWQ3Z3iO1visnGWOkVUtctjwNH3l/ATDL/ufr27DIUiu0UGdA1U5MuOG4ZIVCrg==" saltValue="cATjp854I3Lf8+DV9CVQdA==" spinCount="100000" sqref="A169:F178" name="Bereik10"/>
     <protectedRange algorithmName="SHA-512" hashValue="trpuhU7duEkssbJljxQKJmJpPjbyS3VXahW7HCmakvg5f8c8XdJfOfYbAyxOleiC7n+xcadbj0Uu7tfBcu/vpw==" saltValue="p62JenirnNcGm/+nx9eKjg==" spinCount="100000" sqref="B129:F163" name="Bereik8"/>
     <protectedRange algorithmName="SHA-512" hashValue="o+BqJSbc4XMEkp+OIqA3jKFuUs1YBOvwdz/lcoagc1hehhwE6ZpQiu+YdxXPNbtJyPtIdNq2xbWc+VDZ9KCqLw==" saltValue="grHjFTBWN9NB+yMDwrgJeg==" spinCount="100000" sqref="A111:S126" name="Bereik6"/>
     <protectedRange algorithmName="SHA-512" hashValue="tijeLJL6qemOu4QLEudduJIXnxU6Aq0vAnEz4oKZIFUhKc/CGy4lF9G77c/9QOsz+sHi7hFOZyzuLOd1WJinBQ==" saltValue="KTQ0R8KVE0NEiZON5PjNLQ==" spinCount="100000" sqref="F11:K11" name="Bereik2"/>
     <protectedRange algorithmName="SHA-512" hashValue="IUb6XDpDHHzcZ63d7pveZ05M41icgNJVyREVKkUY/nW+Z15IXtwSNCp1jX8ipDj/bMeqzNqNctyk9KPRJMDhLQ==" saltValue="XNsBvoIMqpT59hHdRs4osg==" spinCount="100000" sqref="C4:S7" name="Bereik1"/>
     <protectedRange algorithmName="SHA-512" hashValue="tX25u6YuTYQeWkgmBI81AjfK0invYd5c2fOveVQT7/YelF1avxO7rX45nDV9c36HtoBPzWIt7eK59szO2IwgTA==" saltValue="C2d+4xUEYwUrj5OiVqud3Q==" spinCount="100000" sqref="A16:Q16 A17:D45 F17:Q45 E17:E87 H46:K46" name="Bereik3"/>
     <protectedRange algorithmName="SHA-512" hashValue="trpuhU7duEkssbJljxQKJmJpPjbyS3VXahW7HCmakvg5f8c8XdJfOfYbAyxOleiC7n+xcadbj0Uu7tfBcu/vpw==" saltValue="p62JenirnNcGm/+nx9eKjg==" spinCount="100000" sqref="A129:A163" name="Bereik8_1"/>
     <protectedRange algorithmName="SHA-512" hashValue="trpuhU7duEkssbJljxQKJmJpPjbyS3VXahW7HCmakvg5f8c8XdJfOfYbAyxOleiC7n+xcadbj0Uu7tfBcu/vpw==" saltValue="p62JenirnNcGm/+nx9eKjg==" spinCount="100000" sqref="G129:G163" name="Bereik8_2"/>
   </protectedRanges>
   <mergeCells count="157">
-    <mergeCell ref="A199:S199"/>
-[...17 lines deleted...]
-    <mergeCell ref="A182:S182"/>
+    <mergeCell ref="C148:D148"/>
+    <mergeCell ref="C149:D149"/>
+    <mergeCell ref="C150:D150"/>
+    <mergeCell ref="C151:D151"/>
+    <mergeCell ref="C152:D152"/>
+    <mergeCell ref="C139:D139"/>
+    <mergeCell ref="C140:D140"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="C143:D143"/>
+    <mergeCell ref="C144:D144"/>
+    <mergeCell ref="C145:D145"/>
+    <mergeCell ref="C146:D146"/>
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A9:S9"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="F14:K14"/>
+    <mergeCell ref="L14:R14"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="C5:S5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:S6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:S7"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A3:S3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:S4"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A46:D46"/>
+    <mergeCell ref="A47:D47"/>
+    <mergeCell ref="A48:D48"/>
+    <mergeCell ref="A49:D49"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A43:D43"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A57:D57"/>
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="A60:D60"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A52:D52"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A54:D54"/>
+    <mergeCell ref="A55:D55"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A64:D64"/>
+    <mergeCell ref="A65:D65"/>
+    <mergeCell ref="A66:D66"/>
+    <mergeCell ref="A67:D67"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="A81:D81"/>
+    <mergeCell ref="A82:D82"/>
+    <mergeCell ref="A83:D83"/>
+    <mergeCell ref="A84:D84"/>
+    <mergeCell ref="A85:D85"/>
+    <mergeCell ref="A86:D86"/>
+    <mergeCell ref="A75:D75"/>
+    <mergeCell ref="A76:D76"/>
+    <mergeCell ref="A77:D77"/>
+    <mergeCell ref="A78:D78"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="A80:D80"/>
+    <mergeCell ref="A100:F100"/>
+    <mergeCell ref="A103:F103"/>
+    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A110:S110"/>
+    <mergeCell ref="A111:S125"/>
+    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="L127:S127"/>
+    <mergeCell ref="A87:D87"/>
+    <mergeCell ref="A88:E88"/>
+    <mergeCell ref="A89:S89"/>
+    <mergeCell ref="A91:S91"/>
+    <mergeCell ref="A92:S98"/>
+    <mergeCell ref="A105:F105"/>
     <mergeCell ref="C128:D128"/>
     <mergeCell ref="L128:S164"/>
     <mergeCell ref="C129:D129"/>
     <mergeCell ref="C130:D130"/>
     <mergeCell ref="C131:D131"/>
     <mergeCell ref="C156:D156"/>
     <mergeCell ref="C163:D163"/>
     <mergeCell ref="C164:D164"/>
     <mergeCell ref="C157:D157"/>
     <mergeCell ref="C158:D158"/>
     <mergeCell ref="C159:D159"/>
     <mergeCell ref="C160:D160"/>
     <mergeCell ref="C161:D161"/>
     <mergeCell ref="C162:D162"/>
     <mergeCell ref="C132:D132"/>
     <mergeCell ref="C153:D153"/>
     <mergeCell ref="C154:D154"/>
     <mergeCell ref="C155:D155"/>
     <mergeCell ref="C133:D133"/>
     <mergeCell ref="C134:D134"/>
     <mergeCell ref="C135:D135"/>
     <mergeCell ref="C136:D136"/>
     <mergeCell ref="C137:D137"/>
     <mergeCell ref="C138:D138"/>
-    <mergeCell ref="A100:F100"/>
-[...112 lines deleted...]
-    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="A199:S199"/>
+    <mergeCell ref="A174:B174"/>
+    <mergeCell ref="A172:B172"/>
+    <mergeCell ref="C179:D179"/>
+    <mergeCell ref="A165:S165"/>
+    <mergeCell ref="A167:G167"/>
+    <mergeCell ref="L167:S167"/>
+    <mergeCell ref="A168:B168"/>
+    <mergeCell ref="L168:S179"/>
+    <mergeCell ref="A169:B169"/>
+    <mergeCell ref="A170:B170"/>
+    <mergeCell ref="A171:B171"/>
+    <mergeCell ref="A180:S180"/>
+    <mergeCell ref="A173:B173"/>
+    <mergeCell ref="A175:B175"/>
+    <mergeCell ref="A176:B176"/>
+    <mergeCell ref="A177:B177"/>
+    <mergeCell ref="A178:B178"/>
+    <mergeCell ref="A182:S182"/>
   </mergeCells>
   <conditionalFormatting sqref="B129:B163">
     <cfRule type="expression" dxfId="5" priority="3">
       <formula>TRIM(A129)&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F107">
     <cfRule type="cellIs" dxfId="4" priority="1" stopIfTrue="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="3" priority="5">
       <formula>F107&gt;E107</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F10:K10">
     <cfRule type="expression" dxfId="2" priority="6">
       <formula>F$11&lt;&gt;1596</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F16:K87">
     <cfRule type="expression" dxfId="1" priority="13">
       <formula>OR(ISBLANK(F$11),$E16="o")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L16:Q87">
@@ -20527,67 +20569,67 @@
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AO309"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="A7" sqref="A7:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.5546875" style="163" customWidth="1"/>
     <col min="2" max="2" width="13.33203125" style="163" customWidth="1"/>
     <col min="3" max="3" width="6.6640625" style="163" customWidth="1"/>
     <col min="4" max="4" width="9.6640625" style="163" customWidth="1"/>
     <col min="5" max="8" width="15.6640625" style="163" customWidth="1"/>
     <col min="9" max="12" width="20.6640625" style="163" customWidth="1"/>
     <col min="13" max="13" width="14.33203125" style="163" customWidth="1"/>
     <col min="14" max="14" width="9.6640625" style="163" customWidth="1"/>
     <col min="15" max="15" width="14.33203125" style="163" customWidth="1"/>
     <col min="16" max="16" width="9.33203125" style="164" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="8.6640625" style="163"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="243" t="s">
+      <c r="A1" s="283" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="244"/>
-[...12 lines deleted...]
-      <c r="O1" s="244"/>
+      <c r="B1" s="284"/>
+      <c r="C1" s="284"/>
+      <c r="D1" s="284"/>
+      <c r="E1" s="284"/>
+      <c r="F1" s="284"/>
+      <c r="G1" s="284"/>
+      <c r="H1" s="284"/>
+      <c r="I1" s="284"/>
+      <c r="J1" s="284"/>
+      <c r="K1" s="284"/>
+      <c r="L1" s="284"/>
+      <c r="M1" s="284"/>
+      <c r="N1" s="284"/>
+      <c r="O1" s="284"/>
       <c r="Q1" s="165"/>
       <c r="R1" s="165"/>
       <c r="S1" s="165"/>
       <c r="T1" s="165"/>
       <c r="U1" s="165"/>
       <c r="V1" s="165"/>
       <c r="W1" s="165"/>
       <c r="X1" s="165"/>
       <c r="Y1" s="165"/>
       <c r="Z1" s="165"/>
       <c r="AA1" s="165"/>
       <c r="AB1" s="165"/>
       <c r="AC1" s="165"/>
       <c r="AD1" s="165"/>
       <c r="AE1" s="165"/>
       <c r="AF1" s="165"/>
       <c r="AG1" s="165"/>
       <c r="AH1" s="165"/>
       <c r="AI1" s="165"/>
       <c r="AJ1" s="165"/>
       <c r="AK1" s="165"/>
       <c r="AL1" s="165"/>
       <c r="AM1" s="165"/>
       <c r="AN1" s="165"/>
       <c r="AO1" s="165"/>
@@ -20615,243 +20657,243 @@
       <c r="S2" s="165"/>
       <c r="T2" s="165"/>
       <c r="U2" s="165"/>
       <c r="V2" s="165"/>
       <c r="W2" s="165"/>
       <c r="X2" s="165"/>
       <c r="Y2" s="165"/>
       <c r="Z2" s="165"/>
       <c r="AA2" s="165"/>
       <c r="AB2" s="165"/>
       <c r="AC2" s="165"/>
       <c r="AD2" s="165"/>
       <c r="AE2" s="165"/>
       <c r="AF2" s="165"/>
       <c r="AG2" s="165"/>
       <c r="AH2" s="165"/>
       <c r="AI2" s="165"/>
       <c r="AJ2" s="165"/>
       <c r="AK2" s="165"/>
       <c r="AL2" s="165"/>
       <c r="AM2" s="165"/>
       <c r="AN2" s="165"/>
       <c r="AO2" s="165"/>
     </row>
     <row r="3" spans="1:41" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="218" t="s">
+      <c r="A3" s="296" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="219"/>
-[...12 lines deleted...]
-      <c r="O3" s="220"/>
+      <c r="B3" s="288"/>
+      <c r="C3" s="288"/>
+      <c r="D3" s="288"/>
+      <c r="E3" s="288"/>
+      <c r="F3" s="288"/>
+      <c r="G3" s="288"/>
+      <c r="H3" s="288"/>
+      <c r="I3" s="288"/>
+      <c r="J3" s="288"/>
+      <c r="K3" s="288"/>
+      <c r="L3" s="288"/>
+      <c r="M3" s="288"/>
+      <c r="N3" s="288"/>
+      <c r="O3" s="289"/>
       <c r="Q3" s="165"/>
       <c r="R3" s="165"/>
       <c r="S3" s="165"/>
       <c r="T3" s="165"/>
       <c r="U3" s="165"/>
       <c r="V3" s="165"/>
       <c r="W3" s="165"/>
       <c r="X3" s="165"/>
       <c r="Y3" s="165"/>
       <c r="Z3" s="165"/>
       <c r="AA3" s="165"/>
       <c r="AB3" s="165"/>
       <c r="AC3" s="165"/>
       <c r="AD3" s="165"/>
       <c r="AE3" s="165"/>
       <c r="AF3" s="165"/>
       <c r="AG3" s="165"/>
       <c r="AH3" s="165"/>
       <c r="AI3" s="165"/>
       <c r="AJ3" s="165"/>
       <c r="AK3" s="165"/>
       <c r="AL3" s="165"/>
       <c r="AM3" s="165"/>
       <c r="AN3" s="165"/>
       <c r="AO3" s="165"/>
     </row>
     <row r="4" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="236" t="s">
+      <c r="A4" s="276" t="s">
         <v>56</v>
       </c>
-      <c r="B4" s="307"/>
-[...12 lines deleted...]
-      <c r="O4" s="235"/>
+      <c r="B4" s="334"/>
+      <c r="C4" s="273"/>
+      <c r="D4" s="274"/>
+      <c r="E4" s="274"/>
+      <c r="F4" s="274"/>
+      <c r="G4" s="274"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="274"/>
+      <c r="J4" s="274"/>
+      <c r="K4" s="274"/>
+      <c r="L4" s="274"/>
+      <c r="M4" s="274"/>
+      <c r="N4" s="274"/>
+      <c r="O4" s="275"/>
       <c r="Q4" s="165"/>
       <c r="R4" s="165"/>
       <c r="S4" s="165"/>
       <c r="T4" s="165"/>
       <c r="U4" s="165"/>
       <c r="V4" s="165"/>
       <c r="W4" s="165"/>
       <c r="X4" s="165"/>
       <c r="Y4" s="165"/>
       <c r="Z4" s="165"/>
       <c r="AA4" s="165"/>
       <c r="AB4" s="165"/>
       <c r="AC4" s="165"/>
       <c r="AD4" s="165"/>
       <c r="AE4" s="165"/>
       <c r="AF4" s="165"/>
       <c r="AG4" s="165"/>
       <c r="AH4" s="165"/>
       <c r="AI4" s="165"/>
       <c r="AJ4" s="165"/>
       <c r="AK4" s="165"/>
       <c r="AL4" s="165"/>
       <c r="AM4" s="165"/>
       <c r="AN4" s="165"/>
       <c r="AO4" s="165"/>
     </row>
     <row r="5" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="236" t="s">
+      <c r="A5" s="276" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="307"/>
-[...12 lines deleted...]
-      <c r="O5" s="235"/>
+      <c r="B5" s="334"/>
+      <c r="C5" s="273"/>
+      <c r="D5" s="274"/>
+      <c r="E5" s="274"/>
+      <c r="F5" s="274"/>
+      <c r="G5" s="274"/>
+      <c r="H5" s="274"/>
+      <c r="I5" s="274"/>
+      <c r="J5" s="274"/>
+      <c r="K5" s="274"/>
+      <c r="L5" s="274"/>
+      <c r="M5" s="274"/>
+      <c r="N5" s="274"/>
+      <c r="O5" s="275"/>
       <c r="Q5" s="165"/>
       <c r="R5" s="165"/>
       <c r="S5" s="165"/>
       <c r="T5" s="165"/>
       <c r="U5" s="165"/>
       <c r="V5" s="165"/>
       <c r="W5" s="165"/>
       <c r="X5" s="165"/>
       <c r="Y5" s="165"/>
       <c r="Z5" s="165"/>
       <c r="AA5" s="165"/>
       <c r="AB5" s="165"/>
       <c r="AC5" s="165"/>
       <c r="AD5" s="165"/>
       <c r="AE5" s="165"/>
       <c r="AF5" s="165"/>
       <c r="AG5" s="165"/>
       <c r="AH5" s="165"/>
       <c r="AI5" s="165"/>
       <c r="AJ5" s="165"/>
       <c r="AK5" s="165"/>
       <c r="AL5" s="165"/>
       <c r="AM5" s="165"/>
       <c r="AN5" s="165"/>
       <c r="AO5" s="165"/>
     </row>
     <row r="6" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="236" t="s">
+      <c r="A6" s="276" t="s">
         <v>69</v>
       </c>
-      <c r="B6" s="307"/>
-[...12 lines deleted...]
-      <c r="O6" s="235"/>
+      <c r="B6" s="334"/>
+      <c r="C6" s="273"/>
+      <c r="D6" s="274"/>
+      <c r="E6" s="274"/>
+      <c r="F6" s="274"/>
+      <c r="G6" s="274"/>
+      <c r="H6" s="274"/>
+      <c r="I6" s="274"/>
+      <c r="J6" s="274"/>
+      <c r="K6" s="274"/>
+      <c r="L6" s="274"/>
+      <c r="M6" s="274"/>
+      <c r="N6" s="274"/>
+      <c r="O6" s="275"/>
       <c r="Q6" s="165"/>
       <c r="R6" s="165"/>
       <c r="S6" s="165"/>
       <c r="T6" s="165"/>
       <c r="U6" s="165"/>
       <c r="V6" s="165"/>
       <c r="W6" s="165"/>
       <c r="X6" s="165"/>
       <c r="Y6" s="165"/>
       <c r="Z6" s="165"/>
       <c r="AA6" s="165"/>
       <c r="AB6" s="165"/>
       <c r="AC6" s="165"/>
       <c r="AD6" s="165"/>
       <c r="AE6" s="165"/>
       <c r="AF6" s="165"/>
       <c r="AG6" s="165"/>
       <c r="AH6" s="165"/>
       <c r="AI6" s="165"/>
       <c r="AJ6" s="165"/>
       <c r="AK6" s="165"/>
       <c r="AL6" s="165"/>
       <c r="AM6" s="165"/>
       <c r="AN6" s="165"/>
       <c r="AO6" s="165"/>
     </row>
     <row r="7" spans="1:41" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="238" t="s">
+      <c r="A7" s="278" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="308"/>
-[...12 lines deleted...]
-      <c r="O7" s="311"/>
+      <c r="B7" s="335"/>
+      <c r="C7" s="336"/>
+      <c r="D7" s="337"/>
+      <c r="E7" s="337"/>
+      <c r="F7" s="337"/>
+      <c r="G7" s="337"/>
+      <c r="H7" s="337"/>
+      <c r="I7" s="337"/>
+      <c r="J7" s="337"/>
+      <c r="K7" s="337"/>
+      <c r="L7" s="337"/>
+      <c r="M7" s="337"/>
+      <c r="N7" s="337"/>
+      <c r="O7" s="338"/>
       <c r="Q7" s="165"/>
       <c r="R7" s="165"/>
       <c r="S7" s="165"/>
       <c r="T7" s="165"/>
       <c r="U7" s="165"/>
       <c r="V7" s="165"/>
       <c r="W7" s="165"/>
       <c r="X7" s="165"/>
       <c r="Y7" s="165"/>
       <c r="Z7" s="165"/>
       <c r="AA7" s="165"/>
       <c r="AB7" s="165"/>
       <c r="AC7" s="165"/>
       <c r="AD7" s="165"/>
       <c r="AE7" s="165"/>
       <c r="AF7" s="165"/>
       <c r="AG7" s="165"/>
       <c r="AH7" s="165"/>
       <c r="AI7" s="165"/>
       <c r="AJ7" s="165"/>
       <c r="AK7" s="165"/>
       <c r="AL7" s="165"/>
       <c r="AM7" s="165"/>
       <c r="AN7" s="165"/>
       <c r="AO7" s="165"/>
@@ -20862,114 +20904,114 @@
       <c r="S8" s="165"/>
       <c r="T8" s="165"/>
       <c r="U8" s="165"/>
       <c r="V8" s="165"/>
       <c r="W8" s="165"/>
       <c r="X8" s="165"/>
       <c r="Y8" s="165"/>
       <c r="Z8" s="165"/>
       <c r="AA8" s="165"/>
       <c r="AB8" s="165"/>
       <c r="AC8" s="165"/>
       <c r="AD8" s="165"/>
       <c r="AE8" s="165"/>
       <c r="AF8" s="165"/>
       <c r="AG8" s="165"/>
       <c r="AH8" s="165"/>
       <c r="AI8" s="165"/>
       <c r="AJ8" s="165"/>
       <c r="AK8" s="165"/>
       <c r="AL8" s="165"/>
       <c r="AM8" s="165"/>
       <c r="AN8" s="165"/>
       <c r="AO8" s="165"/>
     </row>
     <row r="9" spans="1:41" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="246" t="s">
+      <c r="A9" s="286" t="s">
         <v>74</v>
       </c>
-      <c r="B9" s="247"/>
-[...12 lines deleted...]
-      <c r="O9" s="312"/>
+      <c r="B9" s="287"/>
+      <c r="C9" s="287"/>
+      <c r="D9" s="287"/>
+      <c r="E9" s="287"/>
+      <c r="F9" s="287"/>
+      <c r="G9" s="287"/>
+      <c r="H9" s="287"/>
+      <c r="I9" s="287"/>
+      <c r="J9" s="287"/>
+      <c r="K9" s="287"/>
+      <c r="L9" s="287"/>
+      <c r="M9" s="287"/>
+      <c r="N9" s="287"/>
+      <c r="O9" s="339"/>
       <c r="Q9" s="165"/>
       <c r="R9" s="165"/>
       <c r="S9" s="165"/>
       <c r="T9" s="165"/>
       <c r="U9" s="165"/>
       <c r="V9" s="165"/>
       <c r="W9" s="165"/>
       <c r="X9" s="165"/>
       <c r="Y9" s="165"/>
       <c r="Z9" s="165"/>
       <c r="AA9" s="165"/>
       <c r="AB9" s="165"/>
       <c r="AC9" s="165"/>
       <c r="AD9" s="165"/>
       <c r="AE9" s="165"/>
       <c r="AF9" s="165"/>
       <c r="AG9" s="165"/>
       <c r="AH9" s="165"/>
       <c r="AI9" s="165"/>
       <c r="AJ9" s="165"/>
       <c r="AK9" s="165"/>
       <c r="AL9" s="165"/>
       <c r="AM9" s="165"/>
       <c r="AN9" s="165"/>
       <c r="AO9" s="165"/>
     </row>
     <row r="10" spans="1:41" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="317" t="s">
         <v>75</v>
       </c>
       <c r="B10" s="325" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="327" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="328"/>
-      <c r="E10" s="334" t="s">
+      <c r="E10" s="309" t="s">
         <v>7</v>
       </c>
-      <c r="F10" s="334" t="s">
+      <c r="F10" s="309" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="334" t="s">
+      <c r="G10" s="309" t="s">
         <v>9</v>
       </c>
-      <c r="H10" s="338" t="s">
+      <c r="H10" s="312" t="s">
         <v>10</v>
       </c>
       <c r="I10" s="168" t="s">
         <v>76</v>
       </c>
       <c r="J10" s="166" t="s">
         <v>77</v>
       </c>
       <c r="K10" s="166" t="s">
         <v>78</v>
       </c>
       <c r="L10" s="167" t="s">
         <v>79</v>
       </c>
       <c r="M10" s="319" t="s">
         <v>80</v>
       </c>
       <c r="N10" s="321" t="s">
         <v>81</v>
       </c>
       <c r="O10" s="323" t="s">
         <v>82</v>
       </c>
       <c r="Q10" s="165"/>
       <c r="R10" s="165"/>
@@ -20980,105 +21022,105 @@
       <c r="W10" s="165"/>
       <c r="X10" s="165"/>
       <c r="Y10" s="165"/>
       <c r="Z10" s="165"/>
       <c r="AA10" s="165"/>
       <c r="AB10" s="165"/>
       <c r="AC10" s="165"/>
       <c r="AD10" s="165"/>
       <c r="AE10" s="165"/>
       <c r="AF10" s="165"/>
       <c r="AG10" s="165"/>
       <c r="AH10" s="165"/>
       <c r="AI10" s="165"/>
       <c r="AJ10" s="165"/>
       <c r="AK10" s="165"/>
       <c r="AL10" s="165"/>
       <c r="AM10" s="165"/>
       <c r="AN10" s="165"/>
       <c r="AO10" s="165"/>
     </row>
     <row r="11" spans="1:41" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="318"/>
       <c r="B11" s="326"/>
       <c r="C11" s="329"/>
       <c r="D11" s="330"/>
-      <c r="E11" s="335"/>
-[...2 lines deleted...]
-      <c r="H11" s="339"/>
+      <c r="E11" s="310"/>
+      <c r="F11" s="310"/>
+      <c r="G11" s="310"/>
+      <c r="H11" s="313"/>
       <c r="I11" s="169" t="s">
         <v>83</v>
       </c>
       <c r="J11" s="170" t="s">
         <v>83</v>
       </c>
       <c r="K11" s="170" t="s">
         <v>83</v>
       </c>
       <c r="L11" s="171" t="s">
         <v>83</v>
       </c>
       <c r="M11" s="320"/>
       <c r="N11" s="322"/>
       <c r="O11" s="324"/>
       <c r="P11" s="164" t="s">
         <v>0</v>
       </c>
       <c r="Q11" s="165"/>
       <c r="R11" s="165"/>
       <c r="S11" s="165"/>
       <c r="T11" s="165"/>
       <c r="U11" s="165"/>
       <c r="V11" s="165"/>
       <c r="W11" s="165"/>
       <c r="X11" s="165"/>
       <c r="Y11" s="165"/>
       <c r="Z11" s="165"/>
       <c r="AA11" s="165"/>
       <c r="AB11" s="165"/>
       <c r="AC11" s="165"/>
       <c r="AD11" s="165"/>
       <c r="AE11" s="165"/>
       <c r="AF11" s="165"/>
       <c r="AG11" s="165"/>
       <c r="AH11" s="165"/>
       <c r="AI11" s="165"/>
       <c r="AJ11" s="165"/>
       <c r="AK11" s="165"/>
       <c r="AL11" s="165"/>
       <c r="AM11" s="165"/>
       <c r="AN11" s="165"/>
       <c r="AO11" s="165"/>
     </row>
     <row r="12" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="172" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="173"/>
-      <c r="C12" s="336"/>
-      <c r="D12" s="337"/>
+      <c r="C12" s="332"/>
+      <c r="D12" s="333"/>
       <c r="E12" s="174"/>
       <c r="F12" s="174"/>
       <c r="G12" s="174"/>
       <c r="H12" s="175"/>
       <c r="I12" s="176"/>
       <c r="J12" s="177"/>
       <c r="K12" s="177"/>
       <c r="L12" s="178"/>
       <c r="M12" s="179">
         <f>SUM(C12:L12)</f>
         <v>0</v>
       </c>
       <c r="N12" s="180"/>
       <c r="O12" s="181">
         <f>M12*P12</f>
         <v>0</v>
       </c>
       <c r="P12" s="182">
         <f>ROUND(N12,4)</f>
         <v>0</v>
       </c>
       <c r="Q12" s="165"/>
       <c r="R12" s="165"/>
       <c r="S12" s="165"/>
       <c r="T12" s="165"/>
@@ -21087,52 +21129,52 @@
       <c r="W12" s="165"/>
       <c r="X12" s="165"/>
       <c r="Y12" s="165"/>
       <c r="Z12" s="165"/>
       <c r="AA12" s="165"/>
       <c r="AB12" s="165"/>
       <c r="AC12" s="165"/>
       <c r="AD12" s="165"/>
       <c r="AE12" s="165"/>
       <c r="AF12" s="165"/>
       <c r="AG12" s="165"/>
       <c r="AH12" s="165"/>
       <c r="AI12" s="165"/>
       <c r="AJ12" s="165"/>
       <c r="AK12" s="165"/>
       <c r="AL12" s="165"/>
       <c r="AM12" s="165"/>
       <c r="AN12" s="165"/>
       <c r="AO12" s="165"/>
     </row>
     <row r="13" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="183" t="s">
         <v>85</v>
       </c>
       <c r="B13" s="184"/>
-      <c r="C13" s="331"/>
-      <c r="D13" s="332"/>
+      <c r="C13" s="307"/>
+      <c r="D13" s="308"/>
       <c r="E13" s="185"/>
       <c r="F13" s="185"/>
       <c r="G13" s="185"/>
       <c r="H13" s="186"/>
       <c r="I13" s="187"/>
       <c r="J13" s="188"/>
       <c r="K13" s="188"/>
       <c r="L13" s="189"/>
       <c r="M13" s="190">
         <f t="shared" ref="M13:M21" si="0">SUM(C13:L13)</f>
         <v>0</v>
       </c>
       <c r="N13" s="191"/>
       <c r="O13" s="181">
         <f t="shared" ref="O13:O21" si="1">M13*P13</f>
         <v>0</v>
       </c>
       <c r="P13" s="182">
         <f t="shared" ref="P13:P21" si="2">ROUND(N13,4)</f>
         <v>0</v>
       </c>
       <c r="Q13" s="165"/>
       <c r="R13" s="165"/>
       <c r="S13" s="165"/>
       <c r="T13" s="165"/>
@@ -21141,52 +21183,52 @@
       <c r="W13" s="165"/>
       <c r="X13" s="165"/>
       <c r="Y13" s="165"/>
       <c r="Z13" s="165"/>
       <c r="AA13" s="165"/>
       <c r="AB13" s="165"/>
       <c r="AC13" s="165"/>
       <c r="AD13" s="165"/>
       <c r="AE13" s="165"/>
       <c r="AF13" s="165"/>
       <c r="AG13" s="165"/>
       <c r="AH13" s="165"/>
       <c r="AI13" s="165"/>
       <c r="AJ13" s="165"/>
       <c r="AK13" s="165"/>
       <c r="AL13" s="165"/>
       <c r="AM13" s="165"/>
       <c r="AN13" s="165"/>
       <c r="AO13" s="165"/>
     </row>
     <row r="14" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="183" t="s">
         <v>86</v>
       </c>
       <c r="B14" s="184"/>
-      <c r="C14" s="331"/>
-      <c r="D14" s="332"/>
+      <c r="C14" s="307"/>
+      <c r="D14" s="308"/>
       <c r="E14" s="185"/>
       <c r="F14" s="185"/>
       <c r="G14" s="185"/>
       <c r="H14" s="186"/>
       <c r="I14" s="187"/>
       <c r="J14" s="188"/>
       <c r="K14" s="188"/>
       <c r="L14" s="189"/>
       <c r="M14" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N14" s="191"/>
       <c r="O14" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P14" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q14" s="165"/>
       <c r="R14" s="165"/>
       <c r="S14" s="165"/>
       <c r="T14" s="165"/>
@@ -21195,52 +21237,52 @@
       <c r="W14" s="165"/>
       <c r="X14" s="165"/>
       <c r="Y14" s="165"/>
       <c r="Z14" s="165"/>
       <c r="AA14" s="165"/>
       <c r="AB14" s="165"/>
       <c r="AC14" s="165"/>
       <c r="AD14" s="165"/>
       <c r="AE14" s="165"/>
       <c r="AF14" s="165"/>
       <c r="AG14" s="165"/>
       <c r="AH14" s="165"/>
       <c r="AI14" s="165"/>
       <c r="AJ14" s="165"/>
       <c r="AK14" s="165"/>
       <c r="AL14" s="165"/>
       <c r="AM14" s="165"/>
       <c r="AN14" s="165"/>
       <c r="AO14" s="165"/>
     </row>
     <row r="15" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="183" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="184"/>
-      <c r="C15" s="331"/>
-      <c r="D15" s="332"/>
+      <c r="C15" s="307"/>
+      <c r="D15" s="308"/>
       <c r="E15" s="185"/>
       <c r="F15" s="185"/>
       <c r="G15" s="185"/>
       <c r="H15" s="186"/>
       <c r="I15" s="187"/>
       <c r="J15" s="188"/>
       <c r="K15" s="188"/>
       <c r="L15" s="189"/>
       <c r="M15" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N15" s="191"/>
       <c r="O15" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P15" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q15" s="165"/>
       <c r="R15" s="165"/>
       <c r="S15" s="165"/>
       <c r="T15" s="165"/>
@@ -21249,52 +21291,52 @@
       <c r="W15" s="165"/>
       <c r="X15" s="165"/>
       <c r="Y15" s="165"/>
       <c r="Z15" s="165"/>
       <c r="AA15" s="165"/>
       <c r="AB15" s="165"/>
       <c r="AC15" s="165"/>
       <c r="AD15" s="165"/>
       <c r="AE15" s="165"/>
       <c r="AF15" s="165"/>
       <c r="AG15" s="165"/>
       <c r="AH15" s="165"/>
       <c r="AI15" s="165"/>
       <c r="AJ15" s="165"/>
       <c r="AK15" s="165"/>
       <c r="AL15" s="165"/>
       <c r="AM15" s="165"/>
       <c r="AN15" s="165"/>
       <c r="AO15" s="165"/>
     </row>
     <row r="16" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="183" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="184"/>
-      <c r="C16" s="331"/>
-      <c r="D16" s="332"/>
+      <c r="C16" s="307"/>
+      <c r="D16" s="308"/>
       <c r="E16" s="185"/>
       <c r="F16" s="185"/>
       <c r="G16" s="185"/>
       <c r="H16" s="186"/>
       <c r="I16" s="187"/>
       <c r="J16" s="188"/>
       <c r="K16" s="188"/>
       <c r="L16" s="189"/>
       <c r="M16" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N16" s="191"/>
       <c r="O16" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P16" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q16" s="165"/>
       <c r="R16" s="165"/>
       <c r="S16" s="165"/>
       <c r="T16" s="165"/>
@@ -21303,52 +21345,52 @@
       <c r="W16" s="165"/>
       <c r="X16" s="165"/>
       <c r="Y16" s="165"/>
       <c r="Z16" s="165"/>
       <c r="AA16" s="165"/>
       <c r="AB16" s="165"/>
       <c r="AC16" s="165"/>
       <c r="AD16" s="165"/>
       <c r="AE16" s="165"/>
       <c r="AF16" s="165"/>
       <c r="AG16" s="165"/>
       <c r="AH16" s="165"/>
       <c r="AI16" s="165"/>
       <c r="AJ16" s="165"/>
       <c r="AK16" s="165"/>
       <c r="AL16" s="165"/>
       <c r="AM16" s="165"/>
       <c r="AN16" s="165"/>
       <c r="AO16" s="165"/>
     </row>
     <row r="17" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="183" t="s">
         <v>89</v>
       </c>
       <c r="B17" s="184"/>
-      <c r="C17" s="331"/>
-      <c r="D17" s="332"/>
+      <c r="C17" s="307"/>
+      <c r="D17" s="308"/>
       <c r="E17" s="185"/>
       <c r="F17" s="185"/>
       <c r="G17" s="185"/>
       <c r="H17" s="186"/>
       <c r="I17" s="187"/>
       <c r="J17" s="188"/>
       <c r="K17" s="188"/>
       <c r="L17" s="189"/>
       <c r="M17" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N17" s="191"/>
       <c r="O17" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P17" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q17" s="165"/>
       <c r="R17" s="165"/>
       <c r="S17" s="165"/>
       <c r="T17" s="165"/>
@@ -21357,52 +21399,52 @@
       <c r="W17" s="165"/>
       <c r="X17" s="165"/>
       <c r="Y17" s="165"/>
       <c r="Z17" s="165"/>
       <c r="AA17" s="165"/>
       <c r="AB17" s="165"/>
       <c r="AC17" s="165"/>
       <c r="AD17" s="165"/>
       <c r="AE17" s="165"/>
       <c r="AF17" s="165"/>
       <c r="AG17" s="165"/>
       <c r="AH17" s="165"/>
       <c r="AI17" s="165"/>
       <c r="AJ17" s="165"/>
       <c r="AK17" s="165"/>
       <c r="AL17" s="165"/>
       <c r="AM17" s="165"/>
       <c r="AN17" s="165"/>
       <c r="AO17" s="165"/>
     </row>
     <row r="18" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="183" t="s">
         <v>90</v>
       </c>
       <c r="B18" s="184"/>
-      <c r="C18" s="331"/>
-      <c r="D18" s="332"/>
+      <c r="C18" s="307"/>
+      <c r="D18" s="308"/>
       <c r="E18" s="185"/>
       <c r="F18" s="185"/>
       <c r="G18" s="185"/>
       <c r="H18" s="186"/>
       <c r="I18" s="187"/>
       <c r="J18" s="188"/>
       <c r="K18" s="188"/>
       <c r="L18" s="189"/>
       <c r="M18" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N18" s="191"/>
       <c r="O18" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P18" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q18" s="165"/>
       <c r="R18" s="165"/>
       <c r="S18" s="165"/>
       <c r="T18" s="165"/>
@@ -21411,52 +21453,52 @@
       <c r="W18" s="165"/>
       <c r="X18" s="165"/>
       <c r="Y18" s="165"/>
       <c r="Z18" s="165"/>
       <c r="AA18" s="165"/>
       <c r="AB18" s="165"/>
       <c r="AC18" s="165"/>
       <c r="AD18" s="165"/>
       <c r="AE18" s="165"/>
       <c r="AF18" s="165"/>
       <c r="AG18" s="165"/>
       <c r="AH18" s="165"/>
       <c r="AI18" s="165"/>
       <c r="AJ18" s="165"/>
       <c r="AK18" s="165"/>
       <c r="AL18" s="165"/>
       <c r="AM18" s="165"/>
       <c r="AN18" s="165"/>
       <c r="AO18" s="165"/>
     </row>
     <row r="19" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="183" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="184"/>
-      <c r="C19" s="331"/>
-      <c r="D19" s="332"/>
+      <c r="C19" s="307"/>
+      <c r="D19" s="308"/>
       <c r="E19" s="185"/>
       <c r="F19" s="185"/>
       <c r="G19" s="185"/>
       <c r="H19" s="186"/>
       <c r="I19" s="187"/>
       <c r="J19" s="188"/>
       <c r="K19" s="188"/>
       <c r="L19" s="189"/>
       <c r="M19" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N19" s="191"/>
       <c r="O19" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P19" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q19" s="165"/>
       <c r="R19" s="165"/>
       <c r="S19" s="165"/>
       <c r="T19" s="165"/>
@@ -21465,52 +21507,52 @@
       <c r="W19" s="165"/>
       <c r="X19" s="165"/>
       <c r="Y19" s="165"/>
       <c r="Z19" s="165"/>
       <c r="AA19" s="165"/>
       <c r="AB19" s="165"/>
       <c r="AC19" s="165"/>
       <c r="AD19" s="165"/>
       <c r="AE19" s="165"/>
       <c r="AF19" s="165"/>
       <c r="AG19" s="165"/>
       <c r="AH19" s="165"/>
       <c r="AI19" s="165"/>
       <c r="AJ19" s="165"/>
       <c r="AK19" s="165"/>
       <c r="AL19" s="165"/>
       <c r="AM19" s="165"/>
       <c r="AN19" s="165"/>
       <c r="AO19" s="165"/>
     </row>
     <row r="20" spans="1:41" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="183" t="s">
         <v>92</v>
       </c>
       <c r="B20" s="184"/>
-      <c r="C20" s="331"/>
-      <c r="D20" s="332"/>
+      <c r="C20" s="307"/>
+      <c r="D20" s="308"/>
       <c r="E20" s="185"/>
       <c r="F20" s="185"/>
       <c r="G20" s="185"/>
       <c r="H20" s="186"/>
       <c r="I20" s="187"/>
       <c r="J20" s="188"/>
       <c r="K20" s="188"/>
       <c r="L20" s="189"/>
       <c r="M20" s="190">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N20" s="191"/>
       <c r="O20" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P20" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q20" s="165"/>
       <c r="R20" s="165"/>
       <c r="S20" s="165"/>
       <c r="T20" s="165"/>
@@ -21519,52 +21561,52 @@
       <c r="W20" s="165"/>
       <c r="X20" s="165"/>
       <c r="Y20" s="165"/>
       <c r="Z20" s="165"/>
       <c r="AA20" s="165"/>
       <c r="AB20" s="165"/>
       <c r="AC20" s="165"/>
       <c r="AD20" s="165"/>
       <c r="AE20" s="165"/>
       <c r="AF20" s="165"/>
       <c r="AG20" s="165"/>
       <c r="AH20" s="165"/>
       <c r="AI20" s="165"/>
       <c r="AJ20" s="165"/>
       <c r="AK20" s="165"/>
       <c r="AL20" s="165"/>
       <c r="AM20" s="165"/>
       <c r="AN20" s="165"/>
       <c r="AO20" s="165"/>
     </row>
     <row r="21" spans="1:41" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="183" t="s">
         <v>93</v>
       </c>
       <c r="B21" s="192"/>
-      <c r="C21" s="331"/>
-      <c r="D21" s="332"/>
+      <c r="C21" s="307"/>
+      <c r="D21" s="308"/>
       <c r="E21" s="185"/>
       <c r="F21" s="185"/>
       <c r="G21" s="185"/>
       <c r="H21" s="186"/>
       <c r="I21" s="193"/>
       <c r="J21" s="194"/>
       <c r="K21" s="194"/>
       <c r="L21" s="195"/>
       <c r="M21" s="196">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N21" s="191"/>
       <c r="O21" s="181">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P21" s="182">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="Q21" s="165"/>
       <c r="R21" s="165"/>
       <c r="S21" s="165"/>
       <c r="T21" s="165"/>
@@ -21574,52 +21616,52 @@
       <c r="X21" s="165"/>
       <c r="Y21" s="165"/>
       <c r="Z21" s="165"/>
       <c r="AA21" s="165"/>
       <c r="AB21" s="165"/>
       <c r="AC21" s="165"/>
       <c r="AD21" s="165"/>
       <c r="AE21" s="165"/>
       <c r="AF21" s="165"/>
       <c r="AG21" s="165"/>
       <c r="AH21" s="165"/>
       <c r="AI21" s="165"/>
       <c r="AJ21" s="165"/>
       <c r="AK21" s="165"/>
       <c r="AL21" s="165"/>
       <c r="AM21" s="165"/>
       <c r="AN21" s="165"/>
       <c r="AO21" s="165"/>
     </row>
     <row r="22" spans="1:41" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="1"/>
       <c r="B22" s="197">
         <f>SUM(B12:B21)</f>
         <v>0</v>
       </c>
-      <c r="C22" s="333"/>
-      <c r="D22" s="333"/>
+      <c r="C22" s="331"/>
+      <c r="D22" s="331"/>
       <c r="E22" s="198"/>
       <c r="F22" s="198"/>
       <c r="G22" s="198"/>
       <c r="H22" s="198"/>
       <c r="I22" s="199">
         <f>SUM(I12:I21)</f>
         <v>0</v>
       </c>
       <c r="J22" s="200">
         <f>SUM(J12:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="201">
         <f>SUM(K12:K21)</f>
         <v>0</v>
       </c>
       <c r="L22" s="202">
         <f>SUM(L12:L21)</f>
         <v>0</v>
       </c>
       <c r="M22" s="202">
         <f>SUM(M12:M21)</f>
         <v>0</v>
       </c>
       <c r="N22" s="203"/>
@@ -21632,111 +21674,111 @@
       <c r="S22" s="165"/>
       <c r="T22" s="165"/>
       <c r="U22" s="165"/>
       <c r="V22" s="165"/>
       <c r="W22" s="165"/>
       <c r="X22" s="165"/>
       <c r="Y22" s="165"/>
       <c r="Z22" s="165"/>
       <c r="AA22" s="165"/>
       <c r="AB22" s="165"/>
       <c r="AC22" s="165"/>
       <c r="AD22" s="165"/>
       <c r="AE22" s="165"/>
       <c r="AF22" s="165"/>
       <c r="AG22" s="165"/>
       <c r="AH22" s="165"/>
       <c r="AI22" s="165"/>
       <c r="AJ22" s="165"/>
       <c r="AK22" s="165"/>
       <c r="AL22" s="165"/>
       <c r="AM22" s="165"/>
       <c r="AN22" s="165"/>
       <c r="AO22" s="165"/>
     </row>
     <row r="23" spans="1:41" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="313" t="s">
+      <c r="A23" s="311" t="s">
         <v>94</v>
       </c>
-      <c r="B23" s="313"/>
-[...12 lines deleted...]
-      <c r="O23" s="313"/>
+      <c r="B23" s="311"/>
+      <c r="C23" s="311"/>
+      <c r="D23" s="311"/>
+      <c r="E23" s="311"/>
+      <c r="F23" s="311"/>
+      <c r="G23" s="311"/>
+      <c r="H23" s="311"/>
+      <c r="I23" s="311"/>
+      <c r="J23" s="311"/>
+      <c r="K23" s="311"/>
+      <c r="L23" s="311"/>
+      <c r="M23" s="311"/>
+      <c r="N23" s="311"/>
+      <c r="O23" s="311"/>
       <c r="Q23" s="165"/>
       <c r="R23" s="165"/>
       <c r="S23" s="165"/>
       <c r="T23" s="165"/>
       <c r="U23" s="165"/>
       <c r="V23" s="165"/>
       <c r="W23" s="165"/>
       <c r="X23" s="165"/>
       <c r="Y23" s="165"/>
       <c r="Z23" s="165"/>
       <c r="AA23" s="165"/>
       <c r="AB23" s="165"/>
       <c r="AC23" s="165"/>
       <c r="AD23" s="165"/>
       <c r="AE23" s="165"/>
       <c r="AF23" s="165"/>
       <c r="AG23" s="165"/>
       <c r="AH23" s="165"/>
       <c r="AI23" s="165"/>
       <c r="AJ23" s="165"/>
       <c r="AK23" s="165"/>
       <c r="AL23" s="165"/>
       <c r="AM23" s="165"/>
       <c r="AN23" s="165"/>
       <c r="AO23" s="165"/>
     </row>
     <row r="24" spans="1:41" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="313" t="s">
+      <c r="A24" s="311" t="s">
         <v>95</v>
       </c>
-      <c r="B24" s="313"/>
-[...12 lines deleted...]
-      <c r="O24" s="313"/>
+      <c r="B24" s="311"/>
+      <c r="C24" s="311"/>
+      <c r="D24" s="311"/>
+      <c r="E24" s="311"/>
+      <c r="F24" s="311"/>
+      <c r="G24" s="311"/>
+      <c r="H24" s="311"/>
+      <c r="I24" s="311"/>
+      <c r="J24" s="311"/>
+      <c r="K24" s="311"/>
+      <c r="L24" s="311"/>
+      <c r="M24" s="311"/>
+      <c r="N24" s="311"/>
+      <c r="O24" s="311"/>
       <c r="Q24" s="165"/>
       <c r="R24" s="165"/>
       <c r="S24" s="165"/>
       <c r="T24" s="165"/>
       <c r="U24" s="165"/>
       <c r="V24" s="165"/>
       <c r="W24" s="165"/>
       <c r="X24" s="165"/>
       <c r="Y24" s="165"/>
       <c r="Z24" s="165"/>
       <c r="AA24" s="165"/>
       <c r="AB24" s="165"/>
       <c r="AC24" s="165"/>
       <c r="AD24" s="165"/>
       <c r="AE24" s="165"/>
       <c r="AF24" s="165"/>
       <c r="AG24" s="165"/>
       <c r="AH24" s="165"/>
       <c r="AI24" s="165"/>
       <c r="AJ24" s="165"/>
       <c r="AK24" s="165"/>
       <c r="AL24" s="165"/>
       <c r="AM24" s="165"/>
       <c r="AN24" s="165"/>
       <c r="AO24" s="165"/>
@@ -33699,222 +33741,267 @@
       <c r="Z309" s="165"/>
       <c r="AA309" s="165"/>
       <c r="AB309" s="165"/>
       <c r="AC309" s="165"/>
       <c r="AD309" s="165"/>
       <c r="AE309" s="165"/>
       <c r="AF309" s="165"/>
       <c r="AG309" s="165"/>
       <c r="AH309" s="165"/>
       <c r="AI309" s="165"/>
       <c r="AJ309" s="165"/>
       <c r="AK309" s="165"/>
       <c r="AL309" s="165"/>
       <c r="AM309" s="165"/>
       <c r="AN309" s="165"/>
       <c r="AO309" s="165"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="m+GAbGtcj+hMYb1YjCm0dxJUWGVWb4Q1mX99vOkugr+eQMKfVewxLIFdDC4apIDFJjrDD9mYAPAk2g869JPQgA==" saltValue="VfKCRDXf/C4vavgMQa5abg==" spinCount="100000" sheet="1" formatRows="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="VlVB9dHTutAppzE+pbraxQeFVlt4w6dLBdrMU8FDpR2HLmOmecP7SyTPqxwlLCpDw8+zZDZyODpvZL+tjcPqBA==" saltValue="FpbCwbuw9h1LJsZh1Z/+Fw==" spinCount="100000" sqref="A12:L21" name="Bereik2"/>
     <protectedRange algorithmName="SHA-512" hashValue="Ot5KyhI4/GdgMzkllqF+XjGzx2I+MxAjW/Za/d7GylgLSMt7BieDUltkF9EPcCb9HiROlQHR8XERNuDXqF5CIw==" saltValue="LXxnFL/+XtdMrPAZ46k7Cw==" spinCount="100000" sqref="C4:O7" name="Bereik1"/>
     <protectedRange algorithmName="SHA-512" hashValue="2gZ3luR7ts2lgwijvHZd6V2aiXm9Jao3vMZKsg35dWQaaXhtPFHdh4xxaPCp83KIDBhv7Oueh8v590TqTYDc8Q==" saltValue="jKcGTzHdzxbapBgXTYwOzw==" spinCount="100000" sqref="N12:N21" name="Bereik3"/>
   </protectedRanges>
   <mergeCells count="35">
-    <mergeCell ref="C18:D18"/>
-[...6 lines deleted...]
-    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:O6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:O7"/>
+    <mergeCell ref="A9:O9"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:O4"/>
+    <mergeCell ref="C5:O5"/>
+    <mergeCell ref="A5:B5"/>
     <mergeCell ref="A24:O24"/>
     <mergeCell ref="A26:O26"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="N10:N11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:D11"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="C22:D22"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C17:D17"/>
-    <mergeCell ref="A1:O1"/>
-[...9 lines deleted...]
-    <mergeCell ref="A9:O9"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="M12" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Programma xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">
+      <Value>ONTW</Value>
+      <Value>ONDZ</Value>
+      <Value>HS</Value>
+      <Value>BM</Value>
+      <Value>IM</Value>
+      <Value>ICON</Value>
+      <Value>SOC ICON</Value>
+      <Value>CLUS ICON ONDZ</Value>
+      <Value>TETRA</Value>
+      <Value>LA-TR</Value>
+      <Value>COOCK+</Value>
+      <Value>Schaalklaar</Value>
+    </Programma>
+    <Type_x0020_Document xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Opmerkingen_x0020_wijzigingen xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Einddatum xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Versienummer xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">2026 juli</Versienummer>
+    <Start_x0020_datum xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">2026-06-30T22:00:00+00:00</Start_x0020_datum>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
-[...2 lines deleted...]
-    <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B43B87A3EAECA43A1B97C56387FA9B3" ma:contentTypeVersion="7" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cd02cd9c911c0af36478772f2c3d7305">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e" xmlns:ns3="fba396ad-41cc-462f-94b9-5e7f2db8793a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b74e23536a8dcfeebe9a26e12171a6b" ns2:_="" ns3:_="">
+    <xsd:import namespace="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e"/>
+    <xsd:import namespace="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Versienummer" minOccurs="0"/>
+                <xsd:element ref="ns3:Start_x0020_datum" minOccurs="0"/>
+                <xsd:element ref="ns3:Einddatum" minOccurs="0"/>
+                <xsd:element ref="ns3:Type_x0020_Document" minOccurs="0"/>
+                <xsd:element ref="ns3:Programma" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:Opmerkingen_x0020_wijzigingen" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9788433e-09c9-45d6-b37e-647a3dcd40bc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="49ca8161-7180-459b-a0ef-1a71cf6ffea5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fba396ad-41cc-462f-94b9-5e7f2db8793a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Versienummer" ma:index="10" nillable="true" ma:displayName="Versienummer" ma:default="" ma:internalName="Versienummer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Start_x0020_datum" ma:index="11" nillable="true" ma:displayName="Start datum" ma:default="" ma:format="DateOnly" ma:internalName="Start_x0020_datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Einddatum" ma:index="12" nillable="true" ma:displayName="Einddatum" ma:default="" ma:format="DateOnly" ma:internalName="Einddatum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Type_x0020_Document" ma:index="13" nillable="true" ma:displayName="Type Document" ma:internalName="Type_x0020_Document">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Doc. indiening"/>
+                    <xsd:enumeration value="Doc. verslaggeving"/>
+                    <xsd:enumeration value="Alg. voorwaarden"/>
+                    <xsd:enumeration value="Progr. voorwaarden"/>
+                    <xsd:enumeration value="Kostenmodel"/>
+                    <xsd:enumeration value="Besluit VR"/>
+                    <xsd:enumeration value="Besluit Vlareg"/>
+                    <xsd:enumeration value="Verklaring"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Programma" ma:index="14" nillable="true" ma:displayName="Steuninstrument" ma:description="De steuninstrumenten waarop het document van toepassing is." ma:internalName="Programma">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="ONTW"/>
+                    <xsd:enumeration value="ONDZ"/>
+                    <xsd:enumeration value="HS"/>
+                    <xsd:enumeration value="ISS"/>
+                    <xsd:enumeration value="BM"/>
+                    <xsd:enumeration value="IM"/>
+                    <xsd:enumeration value="ICON"/>
+                    <xsd:enumeration value="SOC ICON"/>
+                    <xsd:enumeration value="CLUS ICON ONDZ"/>
+                    <xsd:enumeration value="TETRA"/>
+                    <xsd:enumeration value="LA-TR"/>
+                    <xsd:enumeration value="COOCK+"/>
+                    <xsd:enumeration value="GREEN"/>
+                    <xsd:enumeration value="Schaalklaar"/>
+                    <xsd:enumeration value="STRES"/>
+                    <xsd:enumeration value="OIHS"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Opmerkingen_x0020_wijzigingen" ma:index="16" nillable="true" ma:displayName="Opmerkingen wijzigingen" ma:internalName="Opmerkingen_x0020_wijzigingen">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...18 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -33973,100 +34060,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{427E38C6-BCF9-402A-A9E8-6B7F21487A7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5D9E71-98CA-4ABB-AFEA-91C37A0E4042}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39B59184-85CD-44E5-9C50-A037FC4D0CDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{125C6725-FB89-4CD8-918E-98DE2170B07C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
-    <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+    <ds:schemaRef ds:uri="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e"/>
+    <ds:schemaRef ds:uri="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C5D9E71-98CA-4ABB-AFEA-91C37A0E4042}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{427E38C6-BCF9-402A-A9E8-6B7F21487A7E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -34092,35 +34177,35 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rosvelds, Marcel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
+    <vt:lpwstr>0x0101008B43B87A3EAECA43A1B97C56387FA9B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>