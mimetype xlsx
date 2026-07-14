--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -4,144 +4,144 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid-my.sharepoint.com/personal/idris_peiren_vlaio_be/Documents/Projecten/Bezettingstabellen/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="24" documentId="8_{92F082F7-91ED-4AB7-995D-0AD50461D4E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A7EF0326-C5A9-4D09-8030-BFEF23DAE118}"/>
+  <xr:revisionPtr revIDLastSave="33" documentId="8_{92F082F7-91ED-4AB7-995D-0AD50461D4E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FD161C18-68BB-4123-93B7-103E2D3C72E4}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bezettingstabel" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="T7" i="1" l="1"/>
-[...13 lines deleted...]
-  <c r="T6" i="1"/>
+  <c r="S6" i="1" l="1"/>
   <c r="S7" i="1"/>
   <c r="S8" i="1"/>
   <c r="S9" i="1"/>
   <c r="S10" i="1"/>
   <c r="S11" i="1"/>
+  <c r="T11" i="1" s="1"/>
   <c r="S12" i="1"/>
+  <c r="T12" i="1" s="1"/>
   <c r="S13" i="1"/>
+  <c r="T13" i="1" s="1"/>
   <c r="S14" i="1"/>
+  <c r="T14" i="1" s="1"/>
   <c r="S15" i="1"/>
+  <c r="T15" i="1" s="1"/>
   <c r="S16" i="1"/>
+  <c r="T16" i="1" s="1"/>
   <c r="S17" i="1"/>
+  <c r="T17" i="1" s="1"/>
   <c r="S18" i="1"/>
   <c r="S19" i="1"/>
   <c r="S20" i="1"/>
-  <c r="S6" i="1"/>
+  <c r="T18" i="1"/>
+  <c r="T7" i="1"/>
+  <c r="T8" i="1"/>
+  <c r="T9" i="1"/>
+  <c r="T10" i="1"/>
+  <c r="T19" i="1"/>
+  <c r="T20" i="1"/>
+  <c r="T6" i="1"/>
   <c r="D21" i="1"/>
   <c r="E21" i="1"/>
   <c r="F21" i="1"/>
   <c r="G21" i="1"/>
   <c r="H21" i="1"/>
   <c r="I21" i="1"/>
   <c r="J21" i="1"/>
   <c r="K21" i="1"/>
   <c r="L21" i="1"/>
   <c r="M21" i="1"/>
   <c r="N21" i="1"/>
   <c r="O21" i="1"/>
   <c r="P21" i="1"/>
   <c r="Q21" i="1"/>
   <c r="R21" i="1"/>
   <c r="C21" i="1"/>
   <c r="S21" i="1" l="1"/>
   <c r="B31" i="1"/>
   <c r="T21" i="1" l="1"/>
   <c r="B24" i="1"/>
   <c r="B26" i="1" s="1"/>
   <c r="B33" i="1" s="1"/>
   <c r="C24" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="68" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="53">
   <si>
     <t>Infrastructuur</t>
   </si>
   <si>
     <t>Bebouwd</t>
   </si>
   <si>
     <t>Onbebouwd</t>
   </si>
   <si>
     <t>Bezet</t>
   </si>
   <si>
     <t>Leegstand</t>
   </si>
   <si>
     <t>In (her)ontwikkeling</t>
   </si>
   <si>
     <t>Actief aanbod</t>
   </si>
   <si>
     <t>Gronden in gebruik door bedrijf</t>
   </si>
   <si>
@@ -256,76 +256,60 @@
     <t>Waasland</t>
   </si>
   <si>
     <t>Halle-Vilvoorde</t>
   </si>
   <si>
     <t>Vlaams-Brabant</t>
   </si>
   <si>
     <t>Oost-Brabant</t>
   </si>
   <si>
     <t>Midwest</t>
   </si>
   <si>
     <t xml:space="preserve">Regio Brugge </t>
   </si>
   <si>
     <t>Regio Middenkust</t>
   </si>
   <si>
     <t xml:space="preserve">Westhoek </t>
   </si>
   <si>
     <t>Zuid-West-Vlaanderen</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -440,58 +424,50 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="44">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59996337778862885"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -696,51 +672,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
@@ -953,130 +929,50 @@
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color rgb="FFFF0000"/>
-[...78 lines deleted...]
-      <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
@@ -1087,51 +983,51 @@
     <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1194,78 +1090,54 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="43" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="43" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="8" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1585,83 +1457,83 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="H27" sqref="H27"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="36.77734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="17.77734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.21875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="9.21875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.21875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="26.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="18.5546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="30" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24.88671875" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="18.6640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="13.109375" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.6640625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="20" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="17.5546875" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="6.21875" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="17" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="45"/>
-      <c r="B2" s="59"/>
+      <c r="B2" s="50"/>
       <c r="C2" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="21" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="23"/>
       <c r="H2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
       <c r="O2" s="24"/>
       <c r="P2" s="24"/>
       <c r="Q2" s="24"/>
       <c r="R2" s="25"/>
     </row>
     <row r="3" spans="1:20" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="46"/>
@@ -1754,1215 +1626,1210 @@
         <v>19</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="43" t="s">
         <v>22</v>
       </c>
       <c r="T5" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="8">
-        <v>600.75</v>
+        <v>600.97</v>
       </c>
       <c r="D6" s="8">
-        <v>3383.51</v>
+        <v>3444.81</v>
       </c>
       <c r="E6" s="8">
-        <v>207.61</v>
+        <v>207.65</v>
       </c>
       <c r="F6" s="8">
-        <v>100.63</v>
+        <v>51.9</v>
       </c>
       <c r="G6" s="8">
         <v>0</v>
       </c>
       <c r="H6" s="8">
-        <v>30.49</v>
+        <v>26.43</v>
       </c>
       <c r="I6" s="8">
-        <v>93.94</v>
+        <v>90.77</v>
       </c>
       <c r="J6" s="8">
-        <v>71.290000000000006</v>
+        <v>67.84</v>
       </c>
       <c r="K6" s="8">
-        <v>36.74</v>
+        <v>35.47</v>
       </c>
       <c r="L6" s="8">
-        <v>22.4</v>
+        <v>23.51</v>
       </c>
       <c r="M6" s="8">
-        <v>18.66</v>
+        <v>20.54</v>
       </c>
       <c r="N6" s="8">
         <v>16.03</v>
       </c>
       <c r="O6" s="8">
-        <v>88.4</v>
+        <v>86.74</v>
       </c>
       <c r="P6" s="8">
         <v>7.4</v>
       </c>
       <c r="Q6" s="8">
-        <v>119.93</v>
+        <v>119.61</v>
       </c>
       <c r="R6" s="8">
-        <v>86.31</v>
+        <v>84.41</v>
       </c>
       <c r="S6" s="48">
         <f>SUM(C6:R6)</f>
-        <v>4884.0899999999983</v>
+        <v>4884.079999999999</v>
       </c>
       <c r="T6" s="41">
         <f t="shared" ref="T6:T20" si="0">(C6+D6+E6+F6+G6+I6)/S6*100</f>
-        <v>89.810793822390679</v>
+        <v>90.008763165222533</v>
       </c>
     </row>
     <row r="7" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="8">
-        <v>420.67</v>
+        <v>420.68</v>
       </c>
       <c r="D7" s="8">
-        <v>2507.04</v>
+        <v>2500.19</v>
       </c>
       <c r="E7" s="8">
-        <v>124.44</v>
+        <v>124.07</v>
       </c>
       <c r="F7" s="8">
-        <v>56.48</v>
+        <v>61.58</v>
       </c>
       <c r="G7" s="8">
         <v>2.74</v>
       </c>
       <c r="H7" s="8">
         <v>2.59</v>
       </c>
       <c r="I7" s="8">
-        <v>63.25</v>
+        <v>66.569999999999993</v>
       </c>
       <c r="J7" s="8">
-        <v>44.08</v>
+        <v>43.16</v>
       </c>
       <c r="K7" s="8">
         <v>7.18</v>
       </c>
       <c r="L7" s="8">
         <v>18.38</v>
       </c>
       <c r="M7" s="8">
         <v>30.91</v>
       </c>
       <c r="N7" s="8">
         <v>0.9</v>
       </c>
       <c r="O7" s="8">
         <v>75.34</v>
       </c>
       <c r="P7" s="8">
         <v>8.5399999999999991</v>
       </c>
       <c r="Q7" s="8">
         <v>51.5</v>
       </c>
       <c r="R7" s="8">
-        <v>48.76</v>
+        <v>48.46</v>
       </c>
       <c r="S7" s="48">
         <f t="shared" ref="S7:S20" si="1">SUM(C7:R7)</f>
-        <v>3462.8</v>
+        <v>3462.79</v>
       </c>
       <c r="T7" s="41">
         <f t="shared" si="0"/>
-        <v>91.677832967540709</v>
+        <v>91.713040640639491</v>
       </c>
     </row>
     <row r="8" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="8">
-        <v>312.12</v>
+        <v>314.56</v>
       </c>
       <c r="D8" s="8">
-        <v>1905.4</v>
+        <v>1908.85</v>
       </c>
       <c r="E8" s="8">
-        <v>112.1</v>
+        <v>111.89</v>
       </c>
       <c r="F8" s="8">
-        <v>74.569999999999993</v>
+        <v>62.36</v>
       </c>
       <c r="G8" s="8">
         <v>0</v>
       </c>
       <c r="H8" s="8">
-        <v>12.72</v>
+        <v>14.08</v>
       </c>
       <c r="I8" s="8">
-        <v>43.8</v>
+        <v>39.450000000000003</v>
       </c>
       <c r="J8" s="8">
-        <v>87.11</v>
+        <v>62.79</v>
       </c>
       <c r="K8" s="8">
         <v>2.5</v>
       </c>
       <c r="L8" s="8">
         <v>31.94</v>
       </c>
       <c r="M8" s="8">
-        <v>14.56</v>
+        <v>14.21</v>
       </c>
       <c r="N8" s="8">
         <v>5.23</v>
       </c>
       <c r="O8" s="8">
-        <v>53.06</v>
+        <v>52.13</v>
       </c>
       <c r="P8" s="8">
         <v>3.67</v>
       </c>
       <c r="Q8" s="8">
-        <v>51.94</v>
+        <v>53.8</v>
       </c>
       <c r="R8" s="8">
-        <v>44.4</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="S8" s="48">
         <f t="shared" si="1"/>
-        <v>2755.1200000000003</v>
+        <v>2755.56</v>
       </c>
       <c r="T8" s="41">
         <f t="shared" si="0"/>
-        <v>88.852391184413023</v>
+        <v>88.443365413926742</v>
       </c>
     </row>
     <row r="9" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="8">
-        <v>1458.09</v>
+        <v>1460.56</v>
       </c>
       <c r="D9" s="8">
-        <v>6622.05</v>
+        <v>6664.47</v>
       </c>
       <c r="E9" s="8">
-        <v>233.41</v>
+        <v>234.28</v>
       </c>
       <c r="F9" s="8">
-        <v>209.03</v>
+        <v>180.33</v>
       </c>
       <c r="G9" s="8">
         <v>0</v>
       </c>
       <c r="H9" s="8">
-        <v>240.71</v>
+        <v>282.67</v>
       </c>
       <c r="I9" s="8">
-        <v>839.43</v>
+        <v>836.05</v>
       </c>
       <c r="J9" s="8">
-        <v>517.62</v>
+        <v>501.2</v>
       </c>
       <c r="K9" s="8">
-        <v>198.81</v>
+        <v>180.96</v>
       </c>
       <c r="L9" s="8">
         <v>1.3</v>
       </c>
       <c r="M9" s="8">
-        <v>47.25</v>
+        <v>47.46</v>
       </c>
       <c r="N9" s="8">
-        <v>19.329999999999998</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="O9" s="8">
-        <v>299.87</v>
+        <v>299.58999999999997</v>
       </c>
       <c r="P9" s="8">
-        <v>49.54</v>
+        <v>50.13</v>
       </c>
       <c r="Q9" s="8">
-        <v>128.26</v>
+        <v>127.16</v>
       </c>
       <c r="R9" s="8">
-        <v>244.29</v>
+        <v>223.96</v>
       </c>
       <c r="S9" s="48">
         <f t="shared" si="1"/>
-        <v>11108.990000000003</v>
+        <v>11109.019999999997</v>
       </c>
       <c r="T9" s="41">
         <f t="shared" si="0"/>
-        <v>84.274177940568848</v>
+        <v>84.397093533002945</v>
       </c>
     </row>
     <row r="10" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="8">
-        <v>188.18</v>
+        <v>190.17</v>
       </c>
       <c r="D10" s="8">
-        <v>1331.57</v>
+        <v>1336.42</v>
       </c>
       <c r="E10" s="8">
-        <v>96.77</v>
+        <v>94.31</v>
       </c>
       <c r="F10" s="8">
-        <v>47.07</v>
+        <v>46.17</v>
       </c>
       <c r="G10" s="8">
         <v>0</v>
       </c>
       <c r="H10" s="8">
-        <v>11.7</v>
+        <v>5.62</v>
       </c>
       <c r="I10" s="8">
-        <v>22.49</v>
+        <v>19.559999999999999</v>
       </c>
       <c r="J10" s="8">
-        <v>28</v>
+        <v>26.77</v>
       </c>
       <c r="K10" s="8">
         <v>1.51</v>
       </c>
       <c r="L10" s="8">
         <v>84.93</v>
       </c>
       <c r="M10" s="8">
-        <v>2.5099999999999998</v>
+        <v>2.4700000000000002</v>
       </c>
       <c r="N10" s="8">
-        <v>10.56</v>
+        <v>10.68</v>
       </c>
       <c r="O10" s="8">
-        <v>45.32</v>
+        <v>45.93</v>
       </c>
       <c r="P10" s="8">
         <v>0</v>
       </c>
       <c r="Q10" s="8">
-        <v>51.63</v>
+        <v>52.11</v>
       </c>
       <c r="R10" s="8">
-        <v>28.22</v>
+        <v>37.9</v>
       </c>
       <c r="S10" s="48">
         <f t="shared" si="1"/>
-        <v>1950.46</v>
+        <v>1954.5500000000002</v>
       </c>
       <c r="T10" s="41">
         <f t="shared" si="0"/>
-        <v>86.445248813100491</v>
+        <v>86.29249699419303</v>
       </c>
     </row>
     <row r="11" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="8">
-        <v>548.88</v>
+        <v>550.34</v>
       </c>
       <c r="D11" s="8">
-        <v>2310.16</v>
+        <v>2315.83</v>
       </c>
       <c r="E11" s="8">
-        <v>197.74</v>
+        <v>198.83</v>
       </c>
       <c r="F11" s="8">
-        <v>103.16</v>
+        <v>102.83</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
       <c r="H11" s="8">
-        <v>32.99</v>
+        <v>28.66</v>
       </c>
       <c r="I11" s="8">
-        <v>45.79</v>
+        <v>47.5</v>
       </c>
       <c r="J11" s="8">
-        <v>87.12</v>
+        <v>85.04</v>
       </c>
       <c r="K11" s="8">
-        <v>6.62</v>
+        <v>4.53</v>
       </c>
       <c r="L11" s="8">
         <v>6.82</v>
       </c>
       <c r="M11" s="8">
-        <v>36.979999999999997</v>
+        <v>36.9</v>
       </c>
       <c r="N11" s="8">
         <v>11.28</v>
       </c>
       <c r="O11" s="8">
         <v>78.83</v>
       </c>
       <c r="P11" s="8">
         <v>6.63</v>
       </c>
       <c r="Q11" s="8">
-        <v>43.37</v>
+        <v>43.03</v>
       </c>
       <c r="R11" s="8">
-        <v>87.28</v>
+        <v>86.24</v>
       </c>
       <c r="S11" s="48">
         <f t="shared" si="1"/>
-        <v>3603.6499999999996</v>
+        <v>3603.2900000000004</v>
       </c>
       <c r="T11" s="41">
         <f t="shared" si="0"/>
-        <v>88.957862167524596</v>
+        <v>89.233173016881778</v>
       </c>
     </row>
     <row r="12" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="8">
-        <v>123.38</v>
+        <v>123.97</v>
       </c>
       <c r="D12" s="8">
-        <v>845.99</v>
+        <v>845.91</v>
       </c>
       <c r="E12" s="8">
-        <v>52.39</v>
+        <v>52.19</v>
       </c>
       <c r="F12" s="8">
-        <v>31.61</v>
+        <v>35.19</v>
       </c>
       <c r="G12" s="8">
         <v>0</v>
       </c>
       <c r="H12" s="8">
-        <v>32.909999999999997</v>
+        <v>30.47</v>
       </c>
       <c r="I12" s="8">
-        <v>31.65</v>
+        <v>42.38</v>
       </c>
       <c r="J12" s="8">
-        <v>32.21</v>
+        <v>30.74</v>
       </c>
       <c r="K12" s="8">
         <v>0.28999999999999998</v>
       </c>
       <c r="L12" s="8">
-        <v>31.24</v>
+        <v>20.48</v>
       </c>
       <c r="M12" s="8">
-        <v>2.85</v>
+        <v>3.98</v>
       </c>
       <c r="N12" s="8">
         <v>5.42</v>
       </c>
       <c r="O12" s="8">
         <v>16.059999999999999</v>
       </c>
       <c r="P12" s="8">
         <v>2.91</v>
       </c>
       <c r="Q12" s="8">
         <v>18.87</v>
       </c>
       <c r="R12" s="8">
-        <v>27.02</v>
+        <v>25.92</v>
       </c>
       <c r="S12" s="48">
         <f t="shared" si="1"/>
-        <v>1254.8</v>
+        <v>1254.7800000000002</v>
       </c>
       <c r="T12" s="41">
         <f t="shared" si="0"/>
-        <v>86.469556901498251</v>
+        <v>87.636079631489181</v>
       </c>
     </row>
     <row r="13" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="8">
-        <v>219.9</v>
+        <v>215.53</v>
       </c>
       <c r="D13" s="8">
-        <v>1363.52</v>
+        <v>1366.39</v>
       </c>
       <c r="E13" s="8">
-        <v>104.52</v>
+        <v>84.17</v>
       </c>
       <c r="F13" s="8">
-        <v>41.17</v>
+        <v>39.17</v>
       </c>
       <c r="G13" s="8">
         <v>0</v>
       </c>
       <c r="H13" s="8">
-        <v>5.57</v>
+        <v>5.14</v>
       </c>
       <c r="I13" s="8">
-        <v>77.83</v>
+        <v>81.96</v>
       </c>
       <c r="J13" s="8">
-        <v>17.399999999999999</v>
+        <v>15.8</v>
       </c>
       <c r="K13" s="8">
         <v>2.41</v>
       </c>
       <c r="L13" s="8">
-        <v>7.47</v>
+        <v>4.32</v>
       </c>
       <c r="M13" s="8">
         <v>59.56</v>
       </c>
       <c r="N13" s="8">
-        <v>3.72</v>
+        <v>3</v>
       </c>
       <c r="O13" s="8">
-        <v>25.64</v>
+        <v>26.91</v>
       </c>
       <c r="P13" s="8">
         <v>21.11</v>
       </c>
       <c r="Q13" s="8">
-        <v>37.68</v>
+        <v>37.6</v>
       </c>
       <c r="R13" s="8">
-        <v>28.28</v>
+        <v>49.76</v>
       </c>
       <c r="S13" s="48">
         <f t="shared" si="1"/>
-        <v>2015.7800000000002</v>
+        <v>2012.8300000000002</v>
       </c>
       <c r="T13" s="41">
         <f t="shared" si="0"/>
-        <v>89.639742432209857</v>
+        <v>88.791403148800455</v>
       </c>
     </row>
     <row r="14" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
       <c r="C14" s="8">
-        <v>489.88</v>
+        <v>497.73</v>
       </c>
       <c r="D14" s="8">
-        <v>2352.88</v>
+        <v>2343.1999999999998</v>
       </c>
       <c r="E14" s="8">
-        <v>141.85</v>
+        <v>141.18</v>
       </c>
       <c r="F14" s="8">
-        <v>104.71</v>
+        <v>108.93</v>
       </c>
       <c r="G14" s="8">
         <v>0.43</v>
       </c>
       <c r="H14" s="8">
-        <v>22.76</v>
+        <v>21.45</v>
       </c>
       <c r="I14" s="8">
-        <v>124.53</v>
+        <v>120.85</v>
       </c>
       <c r="J14" s="8">
-        <v>100.76</v>
+        <v>104.57</v>
       </c>
       <c r="K14" s="8">
-        <v>105.95</v>
+        <v>104.1</v>
       </c>
       <c r="L14" s="8">
         <v>7.58</v>
       </c>
       <c r="M14" s="8">
-        <v>34.89</v>
+        <v>35.229999999999997</v>
       </c>
       <c r="N14" s="8">
         <v>18</v>
       </c>
       <c r="O14" s="8">
-        <v>146.06</v>
+        <v>145.83000000000001</v>
       </c>
       <c r="P14" s="8">
-        <v>13.93</v>
+        <v>10.67</v>
       </c>
       <c r="Q14" s="8">
-        <v>13.16</v>
+        <v>13.23</v>
       </c>
       <c r="R14" s="8">
-        <v>18.66</v>
+        <v>22.65</v>
       </c>
       <c r="S14" s="48">
         <f t="shared" si="1"/>
-        <v>3696.0299999999997</v>
+        <v>3695.6299999999992</v>
       </c>
       <c r="T14" s="41">
         <f t="shared" si="0"/>
-        <v>86.965744325668354</v>
+        <v>86.922121532729193</v>
       </c>
     </row>
     <row r="15" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="8">
-        <v>260.29000000000002</v>
+        <v>260.92</v>
       </c>
       <c r="D15" s="8">
-        <v>1333.11</v>
+        <v>1328.7</v>
       </c>
       <c r="E15" s="8">
-        <v>100.15</v>
+        <v>101.18</v>
       </c>
       <c r="F15" s="8">
-        <v>31.04</v>
+        <v>28.84</v>
       </c>
       <c r="G15" s="8">
         <v>0</v>
       </c>
       <c r="H15" s="8">
         <v>26.22</v>
       </c>
       <c r="I15" s="8">
-        <v>51.68</v>
+        <v>52.09</v>
       </c>
       <c r="J15" s="8">
-        <v>85.56</v>
+        <v>85.26</v>
       </c>
       <c r="K15" s="8">
-        <v>17.600000000000001</v>
+        <v>21.16</v>
       </c>
       <c r="L15" s="8">
         <v>15.24</v>
       </c>
       <c r="M15" s="8">
         <v>32.770000000000003</v>
       </c>
       <c r="N15" s="8">
         <v>10.73</v>
       </c>
       <c r="O15" s="8">
-        <v>139.12</v>
+        <v>139.02000000000001</v>
       </c>
       <c r="P15" s="8">
         <v>7.44</v>
       </c>
       <c r="Q15" s="8">
-        <v>32.53</v>
+        <v>32.54</v>
       </c>
       <c r="R15" s="8">
-        <v>22.5</v>
+        <v>23.05</v>
       </c>
       <c r="S15" s="48">
         <f t="shared" si="1"/>
-        <v>2165.98</v>
+        <v>2165.1600000000003</v>
       </c>
       <c r="T15" s="41">
         <f t="shared" si="0"/>
-        <v>82.007682434740858</v>
+        <v>81.829056513144522</v>
       </c>
     </row>
     <row r="16" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="8">
-        <v>303.94</v>
+        <v>304.77</v>
       </c>
       <c r="D16" s="8">
-        <v>2485.58</v>
+        <v>2489.81</v>
       </c>
       <c r="E16" s="8">
-        <v>144.28</v>
+        <v>144.21</v>
       </c>
       <c r="F16" s="8">
-        <v>108.16</v>
+        <v>102.27</v>
       </c>
       <c r="G16" s="8">
         <v>0</v>
       </c>
       <c r="H16" s="8">
-        <v>46.18</v>
+        <v>83.46</v>
       </c>
       <c r="I16" s="8">
-        <v>73.680000000000007</v>
+        <v>72.87</v>
       </c>
       <c r="J16" s="8">
-        <v>95.72</v>
+        <v>95.19</v>
       </c>
       <c r="K16" s="8">
         <v>7.82</v>
       </c>
       <c r="L16" s="8">
-        <v>72.849999999999994</v>
+        <v>37.520000000000003</v>
       </c>
       <c r="M16" s="8">
-        <v>38.64</v>
+        <v>31.22</v>
       </c>
       <c r="N16" s="8">
         <v>4.54</v>
       </c>
       <c r="O16" s="8">
-        <v>33.19</v>
+        <v>35.26</v>
       </c>
       <c r="P16" s="8">
-        <v>1.32</v>
+        <v>2.25</v>
       </c>
       <c r="Q16" s="8">
-        <v>36.340000000000003</v>
+        <v>41.36</v>
       </c>
       <c r="R16" s="8">
-        <v>49.23</v>
+        <v>48.78</v>
       </c>
       <c r="S16" s="48">
         <f t="shared" si="1"/>
-        <v>3501.47</v>
+        <v>3501.3300000000004</v>
       </c>
       <c r="T16" s="41">
         <f t="shared" si="0"/>
-        <v>88.980913730518893</v>
+        <v>88.935633030876829</v>
       </c>
     </row>
     <row r="17" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17" t="s">
         <v>27</v>
       </c>
       <c r="C17" s="8">
-        <v>192.36</v>
+        <v>195.47</v>
       </c>
       <c r="D17" s="8">
-        <v>1026.4000000000001</v>
+        <v>1025.81</v>
       </c>
       <c r="E17" s="8">
-        <v>88.83</v>
+        <v>89.81</v>
       </c>
       <c r="F17" s="8">
-        <v>39.89</v>
+        <v>35.17</v>
       </c>
       <c r="G17" s="8">
         <v>2.2799999999999998</v>
       </c>
       <c r="H17" s="8">
-        <v>7.36</v>
+        <v>11.35</v>
       </c>
       <c r="I17" s="8">
-        <v>32.89</v>
+        <v>34.200000000000003</v>
       </c>
       <c r="J17" s="8">
         <v>12.74</v>
       </c>
       <c r="K17" s="8">
         <v>0.39</v>
       </c>
       <c r="L17" s="8">
-        <v>55.43</v>
+        <v>56.63</v>
       </c>
       <c r="M17" s="8">
         <v>11.58</v>
       </c>
       <c r="N17" s="8">
         <v>1.1599999999999999</v>
       </c>
       <c r="O17" s="8">
-        <v>12.24</v>
+        <v>10.01</v>
       </c>
       <c r="P17" s="8">
         <v>0.03</v>
       </c>
       <c r="Q17" s="8">
         <v>10.41</v>
       </c>
       <c r="R17" s="8">
-        <v>17.309999999999999</v>
+        <v>15.56</v>
       </c>
       <c r="S17" s="48">
         <f t="shared" si="1"/>
-        <v>1511.3000000000004</v>
+        <v>1512.6000000000001</v>
       </c>
       <c r="T17" s="41">
         <f t="shared" si="0"/>
-        <v>91.487461126182751</v>
+        <v>91.414782493719414</v>
       </c>
     </row>
     <row r="18" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18" t="s">
         <v>27</v>
       </c>
       <c r="C18" s="8">
-        <v>122.54</v>
+        <v>122.7</v>
       </c>
       <c r="D18" s="8">
-        <v>521.98</v>
+        <v>523.98</v>
       </c>
       <c r="E18" s="8">
-        <v>26.16</v>
+        <v>26.25</v>
       </c>
       <c r="F18" s="8">
-        <v>17.829999999999998</v>
+        <v>15.9</v>
       </c>
       <c r="G18" s="8">
         <v>0</v>
       </c>
       <c r="H18" s="8">
-        <v>15.93</v>
+        <v>16.600000000000001</v>
       </c>
       <c r="I18" s="8">
         <v>58.8</v>
       </c>
       <c r="J18" s="8">
-        <v>15.12</v>
+        <v>15.1</v>
       </c>
       <c r="K18" s="8">
         <v>0.82</v>
       </c>
       <c r="L18" s="8">
         <v>0</v>
       </c>
       <c r="M18" s="8">
-        <v>0.97</v>
+        <v>0</v>
       </c>
       <c r="N18" s="8">
         <v>0</v>
       </c>
       <c r="O18" s="8">
-        <v>37.6</v>
+        <v>36.659999999999997</v>
       </c>
       <c r="P18" s="8">
         <v>4.55</v>
       </c>
       <c r="Q18" s="8">
-        <v>8.67</v>
+        <v>10.07</v>
       </c>
       <c r="R18" s="8">
-        <v>40.700000000000003</v>
+        <v>39.729999999999997</v>
       </c>
       <c r="S18" s="48">
         <f t="shared" si="1"/>
-        <v>871.67</v>
+        <v>871.16000000000008</v>
       </c>
       <c r="T18" s="41">
         <f t="shared" si="0"/>
-        <v>85.733132951690422</v>
+        <v>85.820056017264321</v>
       </c>
     </row>
     <row r="19" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>27</v>
       </c>
       <c r="C19" s="8">
         <v>167.91</v>
       </c>
       <c r="D19" s="8">
-        <v>1284.81</v>
+        <v>1284.3399999999999</v>
       </c>
       <c r="E19" s="8">
-        <v>62.89</v>
+        <v>63.12</v>
       </c>
       <c r="F19" s="8">
-        <v>27.96</v>
+        <v>28.86</v>
       </c>
       <c r="G19" s="8">
         <v>0</v>
       </c>
       <c r="H19" s="8">
         <v>9.26</v>
       </c>
       <c r="I19" s="8">
         <v>37.42</v>
       </c>
       <c r="J19" s="8">
         <v>51.36</v>
       </c>
       <c r="K19" s="8">
         <v>2.5099999999999998</v>
       </c>
       <c r="L19" s="8">
         <v>20.03</v>
       </c>
       <c r="M19" s="8">
         <v>16.690000000000001</v>
       </c>
       <c r="N19" s="8">
         <v>0.45</v>
       </c>
       <c r="O19" s="8">
         <v>28.52</v>
       </c>
       <c r="P19" s="8">
         <v>1.66</v>
       </c>
       <c r="Q19" s="8">
-        <v>28.75</v>
+        <v>29.1</v>
       </c>
       <c r="R19" s="8">
         <v>23.67</v>
       </c>
       <c r="S19" s="48">
         <f t="shared" si="1"/>
-        <v>1763.8900000000003</v>
+        <v>1764.8999999999999</v>
       </c>
       <c r="T19" s="41">
         <f t="shared" si="0"/>
-        <v>89.63087267346603</v>
+        <v>89.616975466032073</v>
       </c>
     </row>
     <row r="20" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="8">
-        <v>319.99</v>
+        <v>325.18</v>
       </c>
       <c r="D20" s="8">
-        <v>2401.2399999999998</v>
+        <v>2425.13</v>
       </c>
       <c r="E20" s="8">
-        <v>127.95</v>
+        <v>127.89</v>
       </c>
       <c r="F20" s="8">
-        <v>72.040000000000006</v>
+        <v>56.92</v>
       </c>
       <c r="G20" s="8">
-        <v>6.99</v>
+        <v>7.52</v>
       </c>
       <c r="H20" s="8">
-        <v>23.49</v>
+        <v>23.22</v>
       </c>
       <c r="I20" s="8">
-        <v>61.87</v>
+        <v>54.91</v>
       </c>
       <c r="J20" s="8">
-        <v>71.72</v>
+        <v>66.87</v>
       </c>
       <c r="K20" s="8">
-        <v>35.950000000000003</v>
+        <v>35.44</v>
       </c>
       <c r="L20" s="8">
-        <v>95.7</v>
+        <v>96.29</v>
       </c>
       <c r="M20" s="8">
         <v>10.84</v>
       </c>
       <c r="N20" s="8">
-        <v>3.35</v>
+        <v>3.27</v>
       </c>
       <c r="O20" s="8">
         <v>57.21</v>
       </c>
       <c r="P20" s="8">
         <v>3.49</v>
       </c>
       <c r="Q20" s="8">
-        <v>37.47</v>
+        <v>40.47</v>
       </c>
       <c r="R20" s="8">
-        <v>37.229999999999997</v>
+        <v>34.700000000000003</v>
       </c>
       <c r="S20" s="48">
         <f t="shared" si="1"/>
-        <v>3366.5299999999979</v>
+        <v>3369.349999999999</v>
       </c>
       <c r="T20" s="41">
         <f t="shared" si="0"/>
-        <v>88.817862903345613</v>
+        <v>88.965230682475877</v>
       </c>
     </row>
     <row r="21" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="9" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="49">
         <f>SUM(C6:C20)</f>
-        <v>5728.8799999999992</v>
+        <v>5751.4600000000009</v>
       </c>
       <c r="D21" s="49">
         <f t="shared" ref="D21:R21" si="2">SUM(D6:D20)</f>
-        <v>31675.240000000005</v>
+        <v>31803.840000000004</v>
       </c>
       <c r="E21" s="49">
         <f t="shared" si="2"/>
-        <v>1821.0900000000001</v>
+        <v>1801.0300000000002</v>
       </c>
       <c r="F21" s="49">
         <f t="shared" si="2"/>
-        <v>1065.3499999999999</v>
+        <v>956.41999999999973</v>
       </c>
       <c r="G21" s="49">
         <f t="shared" si="2"/>
-        <v>12.440000000000001</v>
+        <v>12.969999999999999</v>
       </c>
       <c r="H21" s="49">
         <f t="shared" si="2"/>
-        <v>520.88</v>
+        <v>587.22000000000014</v>
       </c>
       <c r="I21" s="49">
         <f t="shared" si="2"/>
-        <v>1659.0500000000002</v>
+        <v>1655.3799999999999</v>
       </c>
       <c r="J21" s="49">
         <f t="shared" si="2"/>
-        <v>1317.81</v>
+        <v>1264.4299999999998</v>
       </c>
       <c r="K21" s="49">
         <f t="shared" si="2"/>
-        <v>427.09999999999997</v>
+        <v>407.09</v>
       </c>
       <c r="L21" s="49">
         <f t="shared" si="2"/>
-        <v>471.31</v>
+        <v>424.97000000000008</v>
       </c>
       <c r="M21" s="49">
         <f t="shared" si="2"/>
-        <v>359.65999999999997</v>
+        <v>354.35999999999996</v>
       </c>
       <c r="N21" s="49">
         <f t="shared" si="2"/>
-        <v>110.7</v>
+        <v>109.59</v>
       </c>
       <c r="O21" s="49">
         <f t="shared" si="2"/>
-        <v>1136.46</v>
+        <v>1134.04</v>
       </c>
       <c r="P21" s="49">
         <f t="shared" si="2"/>
-        <v>132.22</v>
+        <v>130.47999999999999</v>
       </c>
       <c r="Q21" s="49">
         <f t="shared" si="2"/>
-        <v>670.51</v>
+        <v>680.86000000000013</v>
       </c>
       <c r="R21" s="49">
         <f t="shared" si="2"/>
-        <v>803.8599999999999</v>
+        <v>842.88999999999976</v>
       </c>
       <c r="S21" s="11">
         <f>SUM(S6:S20)</f>
-        <v>47912.560000000005</v>
+        <v>47917.030000000006</v>
       </c>
       <c r="T21" s="44">
         <f>(C21+D21+E21+F21+G21+I21)/S21*100</f>
-        <v>87.580479940959123</v>
+        <v>87.612066106768296</v>
       </c>
     </row>
     <row r="22" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="37" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="38" t="s">
         <v>30</v>
       </c>
       <c r="C23" s="38" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="10" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="11">
         <f>SUM(C21:R21)</f>
-        <v>47912.560000000005</v>
+        <v>47917.03</v>
       </c>
       <c r="C24" s="41">
         <f>(C21+D21+E21+F21+G21+I21)/B24*100</f>
-        <v>87.580479940959123</v>
+        <v>87.61206610676831</v>
       </c>
       <c r="H24" s="3"/>
     </row>
     <row r="25" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B25" s="26">
-        <v>3126</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="26" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="11">
         <f>SUM(B24:B25)</f>
-        <v>51038.560000000005</v>
+        <v>50947.03</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="39"/>
       <c r="B27" s="40"/>
-      <c r="D27" s="50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D27" s="51"/>
       <c r="E27" s="51"/>
       <c r="F27" s="51"/>
-      <c r="G27" s="52"/>
+      <c r="G27" s="51"/>
     </row>
     <row r="28" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="37" t="s">
         <v>33</v>
       </c>
       <c r="B28" s="40"/>
-      <c r="D28" s="53"/>
-[...2 lines deleted...]
-      <c r="G28" s="55"/>
+      <c r="D28" s="51"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="51"/>
+      <c r="G28" s="51"/>
     </row>
     <row r="29" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="26">
-        <v>13656</v>
-[...4 lines deleted...]
-      <c r="G29" s="55"/>
+        <v>13630</v>
+      </c>
+      <c r="D29" s="51"/>
+      <c r="E29" s="51"/>
+      <c r="F29" s="51"/>
+      <c r="G29" s="51"/>
     </row>
     <row r="30" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="26" t="s">
         <v>36</v>
       </c>
       <c r="B30" s="26">
-        <v>2218</v>
-[...4 lines deleted...]
-      <c r="G30" s="58"/>
+        <v>2244</v>
+      </c>
+      <c r="D30" s="51"/>
+      <c r="E30" s="51"/>
+      <c r="F30" s="51"/>
+      <c r="G30" s="51"/>
     </row>
     <row r="31" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="26" t="s">
         <v>32</v>
       </c>
       <c r="B31" s="11">
         <f>SUM(B29:B30)</f>
         <v>15874</v>
       </c>
     </row>
     <row r="32" spans="1:20" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="33" spans="1:2" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="37" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="38">
         <f>B26+B31</f>
-        <v>66912.56</v>
+        <v>66821.03</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="51" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F224FF2093E7CC4EA1A9163A16CA0249" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a221e5a7b17443a94946b347ea291424">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d06ec732-2d80-4b24-87af-80ab85db3e04" xmlns:ns3="b34cf048-79eb-4317-b7ba-a1c40732debe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="457a3d13228e2eb68950fef3a1abe03e" ns2:_="" ns3:_="">
     <xsd:import namespace="d06ec732-2d80-4b24-87af-80ab85db3e04"/>
     <xsd:import namespace="b34cf048-79eb-4317-b7ba-a1c40732debe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -3132,109 +2999,109 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d06ec732-2d80-4b24-87af-80ab85db3e04">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b34cf048-79eb-4317-b7ba-a1c40732debe" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E884ECC9-CC9C-477B-BF00-606269320CC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d06ec732-2d80-4b24-87af-80ab85db3e04"/>
     <ds:schemaRef ds:uri="b34cf048-79eb-4317-b7ba-a1c40732debe"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{466DE88D-C74C-4934-A5F7-2092D6DBB6E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E614DC1-E05C-4F2F-90E1-58495925094B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="d06ec732-2d80-4b24-87af-80ab85db3e04"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b34cf048-79eb-4317-b7ba-a1c40732debe"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>