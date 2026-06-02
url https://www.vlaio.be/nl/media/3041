--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -1,70 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5B442CCF" w14:textId="77777777" w:rsidR="007918E4" w:rsidRPr="005B187C" w:rsidRDefault="00C764C5" w:rsidP="00D0378B">
       <w:r w:rsidRPr="005B187C">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D4C5735" wp14:editId="38404DAA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559040" cy="10684290"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Afbeelding 3"/>
             <wp:cNvGraphicFramePr>
@@ -75,51 +72,51 @@
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Afbeelding 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559040" cy="10684290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                        <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6177EA9F" w14:textId="07BBDCB5" w:rsidR="007918E4" w:rsidRPr="005B187C" w:rsidRDefault="00C90D3D" w:rsidP="00D0378B">
       <w:pPr>
         <w:sectPr w:rsidR="007918E4" w:rsidRPr="005B187C" w:rsidSect="007918E4">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="11900" w:h="16840"/>
@@ -249,51 +246,51 @@
                 </wp:positionV>
                 <wp:extent cx="6172200" cy="1336040"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="4" name="Tekstvak 4" descr="Titel van het document" title="Titel van het document"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6172200" cy="1336040"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="3926082F" w14:textId="07398DE6" w:rsidR="009636F1" w:rsidRDefault="00FF5C48" w:rsidP="0019462C">
                             <w:pPr>
                               <w:pStyle w:val="Titel"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Aanvraagformulier</w:t>
@@ -522,190 +519,128 @@
         <w:t>aanvrager</w:t>
       </w:r>
       <w:r w:rsidRPr="00A1720C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dient aan te tonen dat er draagvlak is vanuit de relevante organisaties. Dit kan, maar moet niet, onder de vorm van intentiebrieven van een zo representatief mogelijk staal van de doelgroep.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3C8C4F" w14:textId="5FEFC786" w:rsidR="00213F44" w:rsidRPr="0073256F" w:rsidRDefault="00213F44" w:rsidP="00D34695">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="0" w:after="220"/>
       </w:pPr>
       <w:r>
         <w:t>Wanneer en hoe dien je</w:t>
       </w:r>
       <w:r w:rsidRPr="0073256F">
         <w:t xml:space="preserve"> de aanvraag in?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDF8BC9" w14:textId="78E0F61A" w:rsidR="00213F44" w:rsidRPr="0073256F" w:rsidRDefault="00213F44" w:rsidP="00D0378B">
+    <w:p w14:paraId="6CDF8BC9" w14:textId="7293D402" w:rsidR="00213F44" w:rsidRPr="0073256F" w:rsidRDefault="00213F44" w:rsidP="00D0378B">
       <w:r>
-        <w:t xml:space="preserve">De aanvraag, het kostenmodel en eventuele bijlagen moeten voor de start van het project en uiterlijk op </w:t>
-[...16 lines deleted...]
-        </w:rPr>
+        <w:t>De aanvraag, het kostenmodel en eventuele bijlagen moeten voor de start van het project en uiterlijk op</w:t>
+      </w:r>
+      <w:r w:rsidR="00392D33">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009809B8" w:rsidRPr="00EE5B22">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> uur</w:t>
+      <w:r w:rsidR="00392D33" w:rsidRPr="00392D33">
+        <w:t>1 oktober 2026 12 uur (’s middags)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ingediend worden via het online indieningsplatform. De toegang naar dit platform is te vinden via de website van VLAIO</w:t>
       </w:r>
       <w:r w:rsidR="00676625">
         <w:t xml:space="preserve"> (roze knop)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57029D19" w14:textId="51EB69AA" w:rsidR="00213F44" w:rsidRPr="00791263" w:rsidRDefault="00213F44" w:rsidP="00D34695">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="0" w:after="220"/>
       </w:pPr>
       <w:r w:rsidRPr="00791263">
         <w:t xml:space="preserve">Waar </w:t>
       </w:r>
       <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00791263">
         <w:t xml:space="preserve"> meer informatie over </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de oproep </w:t>
       </w:r>
       <w:r w:rsidR="006F0619">
         <w:t>Circulaire Acceleratoren</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> te vinden</w:t>
       </w:r>
       <w:r w:rsidRPr="00791263">
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A51A452" w14:textId="673C02E6" w:rsidR="00213F44" w:rsidRDefault="00213F44" w:rsidP="00D34695">
+    <w:p w14:paraId="1A51A452" w14:textId="7C35E2F8" w:rsidR="00213F44" w:rsidRDefault="00213F44" w:rsidP="00D34695">
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De handleiding bij de oproep, alle sjablonen en de controlerichtlijnen staan gepubliceerd op  </w:t>
-[...21 lines deleted...]
-        <w:t>xx</w:t>
+        <w:t>De handleiding bij de oproep, alle sjablonen en de controlerichtlijnen staan gepubliceerd op</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95C54">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00C95C54" w:rsidRPr="00AB28EE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.vlaio.be/nl/subsidies-financiering/circulaire-acceleratoren/hoe-dien-je-een-subsidie-aanvraag-circulaire-acceleratoren</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C95C54">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4919A844" w14:textId="77777777" w:rsidR="00213F44" w:rsidRDefault="00213F44" w:rsidP="00D0378B"/>
     <w:p w14:paraId="785927AB" w14:textId="77777777" w:rsidR="00213F44" w:rsidRDefault="00213F44" w:rsidP="00D0378B">
       <w:r>
         <w:t xml:space="preserve">Als je vragen hebt, kan je contact opnemen met VLAIO via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="6EC57AC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>circulair@vlaio.be</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F89752" w14:textId="2F9551DA" w:rsidR="00BC1DD2" w:rsidRDefault="00BC1DD2" w:rsidP="00D34695">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E65A60" w14:textId="77777777" w:rsidR="00BC1DD2" w:rsidRDefault="00BC1DD2" w:rsidP="00D34695">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:spacing w:before="0" w:after="220"/>
       </w:pPr>
       <w:r>
@@ -1495,51 +1430,67 @@
       <w:r w:rsidR="00B70F7F">
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="009F6F5D" w:rsidRPr="009F6F5D">
         <w:t>edragenheid</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &amp; representativiteit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBEE4EE" w14:textId="13409822" w:rsidR="009F6F5D" w:rsidRPr="009F6F5D" w:rsidRDefault="009F6F5D" w:rsidP="00D34695">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6F5D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Beschrijf concreet de motivatie/belangen van de nu reeds deelnemende ondernemingen. Toon aan dat de ondernemingen bereid zijn om actief deel te nemen aan het ecosysteem en samen te werken met andere ondernemingen</w:t>
+        <w:t xml:space="preserve">Beschrijf concreet de motivatie/belangen van de nu </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F6F5D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F6F5D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deelnemende ondernemingen. Toon aan dat de ondernemingen bereid zijn om actief deel te nemen aan het ecosysteem en samen te werken met andere ondernemingen</w:t>
       </w:r>
       <w:r w:rsidR="007655CD" w:rsidRPr="006A6059">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15617EAB" w14:textId="07CAFD89" w:rsidR="009F6F5D" w:rsidRPr="009F6F5D" w:rsidRDefault="009F6F5D" w:rsidP="00D34695">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F6F5D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Geef aan welke ondernemingen bereid zijn een actieve rol in </w:t>
       </w:r>
       <w:r w:rsidR="007655CD" w:rsidRPr="006A6059">
         <w:rPr>
@@ -1595,51 +1546,50 @@
         <w:gridCol w:w="890"/>
         <w:gridCol w:w="2524"/>
         <w:gridCol w:w="1490"/>
         <w:gridCol w:w="1680"/>
         <w:gridCol w:w="1483"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w14:paraId="2E08E543" w14:textId="77777777" w:rsidTr="00EC4673">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CBD6238" w14:textId="4EB6FED6" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Projectjaar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="386DEED0" w14:textId="77777777" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="nl-BE"/>
@@ -1796,58 +1746,60 @@
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="264FFD47" w14:textId="23674EBC" w:rsidR="009D04D3" w:rsidRPr="00806A5E" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00806A5E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65B460A3" w14:textId="3C5910B8" w:rsidR="009D04D3" w:rsidRPr="00806A5E" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00806A5E">
               <w:rPr>
                 <w:i/>
@@ -2133,56 +2085,58 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E516AA4" w14:textId="3255E4F8" w:rsidR="009D04D3" w:rsidRDefault="009D04D3" w:rsidP="00806A5E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6474C023" w14:textId="77777777" w:rsidR="009D04D3" w:rsidRPr="009F6F5D" w:rsidRDefault="009D04D3" w:rsidP="00806A5E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
@@ -2379,56 +2333,58 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2948DCD7" w14:textId="67CD593B" w:rsidR="009D04D3" w:rsidRPr="009F6F5D" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B4CFB9F" w14:textId="77777777" w:rsidR="009D04D3" w:rsidRPr="009F6F5D" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
@@ -2624,56 +2580,58 @@
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="890" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4BE0910B" w14:textId="534126D8" w:rsidR="009D04D3" w:rsidRPr="009F6F5D" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="012925DF" w14:textId="77777777" w:rsidR="009D04D3" w:rsidRPr="009F6F5D" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
@@ -2830,180 +2788,201 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FD55A1E" w14:textId="77777777" w:rsidR="009D04D3" w:rsidRPr="009F6F5D" w:rsidRDefault="009D04D3" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w14:paraId="0D78C813" w14:textId="77777777" w:rsidTr="009964C3">
         <w:trPr>
-          <w:ins w:id="1" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
+          <w:ins w:id="0" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2308" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="693144CE" w14:textId="11AEB86F" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="2" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:ins w:id="1" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>totaal euro</w:t>
+              <w:t>totaal</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> euro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2524" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
           <w:p w14:paraId="22297777" w14:textId="6D733C5E" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="3" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:ins w:id="2" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>euro (max 500.000)</w:t>
+              <w:t>euro</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (max 500.000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1490" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BD8E7E6" w14:textId="75569318" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="4" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:ins w:id="3" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B4529F6" w14:textId="6AAC0249" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="5" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:ins w:id="4" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>euro</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6767A02D" w14:textId="527EAF83" w:rsidR="00EC4673" w:rsidRPr="009F6F5D" w:rsidRDefault="00EC4673" w:rsidP="00D34695">
             <w:pPr>
               <w:rPr>
-                <w:ins w:id="6" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:ins w:id="5" w:author="Wauters Joke" w:date="2026-04-02T15:19:00Z" w16du:dateUtc="2026-04-02T13:19:00Z"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t xml:space="preserve">euro </w:t>
+              <w:t>euro</w:t>
             </w:r>
-            <w:commentRangeEnd w:id="0"/>
-[...4 lines deleted...]
-              <w:commentReference w:id="0"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1301580E" w14:textId="57EBAB62" w:rsidR="009F6F5D" w:rsidRPr="00EB15E6" w:rsidRDefault="009F6F5D" w:rsidP="00CE0169">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB15E6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(*) Hier wordt het totaalbedrag opgenomen van de al toegezegde up-front financiële engagementen van individuele </w:t>
       </w:r>
       <w:r w:rsidR="00C127FB" w:rsidRPr="00EB15E6">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>organisaties</w:t>
       </w:r>
       <w:r w:rsidR="00CE0169">
@@ -3658,51 +3637,51 @@
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ga je hieraan koppelen? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D08110" w14:textId="189868E1" w:rsidR="00AF4E19" w:rsidRDefault="00BB4D74" w:rsidP="00D34695">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0B0656E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Geef aan op welke momenten en op welke wijze over de (tussentijdse) resultaten zal gecommuniceerd worden. Besteed hierbij aandacht aan de verschillende doelen van communicatie (informeren, sensibiliseren, activeren, …), de b</w:t>
       </w:r>
-      <w:ins w:id="7" w:author="Willems Helga" w:date="2026-04-01T14:53:00Z" w16du:dateUtc="2026-04-01T12:53:00Z">
+      <w:ins w:id="6" w:author="Willems Helga" w:date="2026-04-01T14:53:00Z" w16du:dateUtc="2026-04-01T12:53:00Z">
         <w:r w:rsidR="0047455B">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:ins>
       <w:r w:rsidRPr="0B0656E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>oogde doelgroep van de communicatie en de keuze en het bereik van de beschikbare communicatiekanalen. Besteed hierbij ook aandacht aan een voldoende brede en transparante communicatie over de bereikte resultaten, met het oog op doorwerking</w:t>
       </w:r>
       <w:r w:rsidR="0021290B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115E2431" w14:textId="32F2FFF3" w:rsidR="00BB4D74" w:rsidRDefault="00AF4E19" w:rsidP="00D34695">
       <w:pPr>
@@ -3760,51 +3739,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="58C965AF" w14:textId="77777777" w:rsidR="00BB4D74" w:rsidRDefault="00BB4D74" w:rsidP="00D34695">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2647427F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Geef aan hoe je omgaat met kennis die je opbouwt in je project en houd hierbij zeker rekening met de regels die gelden afhankelijk van de types partners die je in je consortium betrekt, alsook met het verlenen van gebruiksrecht aan VLAIO. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EC7125" w14:textId="77777777" w:rsidR="00FB16EF" w:rsidRPr="00FB16EF" w:rsidRDefault="00FB16EF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="318406C3" w14:textId="44D376DC" w:rsidR="00337190" w:rsidRDefault="00337190" w:rsidP="0B0656E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:del w:id="8" w:author="Willems Helga" w:date="2026-04-01T14:53:00Z" w16du:dateUtc="2026-04-01T12:53:00Z"/>
+          <w:del w:id="7" w:author="Willems Helga" w:date="2026-04-01T14:53:00Z" w16du:dateUtc="2026-04-01T12:53:00Z"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EAFF7B" w14:textId="77777777" w:rsidR="00B7266D" w:rsidRDefault="00B7266D" w:rsidP="00D0378B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2949BF94" w14:textId="7DB50E6E" w:rsidR="00065CF8" w:rsidRPr="00065CF8" w:rsidRDefault="00D91F27" w:rsidP="00065CF8">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:r>
         <w:t>Draagvlak</w:t>
       </w:r>
       <w:r w:rsidR="00065CF8" w:rsidRPr="00065CF8">
         <w:t xml:space="preserve"> van </w:t>
       </w:r>
       <w:r w:rsidR="0063203B">
         <w:t>organisaties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D47485E" w14:textId="3085904D" w:rsidR="00065CF8" w:rsidRPr="004A5B1D" w:rsidRDefault="00065CF8" w:rsidP="00065CF8">
@@ -3940,51 +3919,65 @@
               </w:rPr>
               <w:t>go, kmo, starter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79585D70" w14:textId="568273F9" w:rsidR="0023642B" w:rsidRDefault="0023642B" w:rsidP="00065CF8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>Onderbouwing gedragenheid (intentiebrief, mail,…)</w:t>
+              <w:t xml:space="preserve">Onderbouwing gedragenheid (intentiebrief, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>mail,…</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22613BF8" w14:textId="0B91F45D" w:rsidR="00065CF8" w:rsidRPr="00065CF8" w:rsidRDefault="00065CF8" w:rsidP="00065CF8">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00065CF8">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Bereid tot betalen van cofinanciering</w:t>
@@ -4237,478 +4230,224 @@
         </w:rPr>
         <w:t xml:space="preserve">Alle </w:t>
       </w:r>
       <w:r w:rsidR="00757F1F" w:rsidRPr="004A5B1D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>onderbouwingsstukken</w:t>
       </w:r>
       <w:r w:rsidRPr="004A5B1D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> worden als bijlage in de aanvraagmodule opgeladen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22356B9B" w14:textId="77777777" w:rsidR="00957783" w:rsidRDefault="00957783" w:rsidP="00D0378B"/>
     <w:p w14:paraId="2C07EABC" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="0B60CBBC" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="61E25BC9" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="37F26F8D" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="3ACD7ACE" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="5C0CFD07" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="1FCBEE54" w14:textId="77777777" w:rsidR="000873DF" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
     <w:p w14:paraId="4C5141D7" w14:textId="77777777" w:rsidR="000873DF" w:rsidRPr="005B187C" w:rsidRDefault="000873DF" w:rsidP="00D0378B"/>
-    <w:p w14:paraId="7D84DA4D" w14:textId="77777777" w:rsidR="0019462C" w:rsidRPr="005B187C" w:rsidRDefault="0019462C" w:rsidP="00D0378B">
-[...203 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6CB7B547" w14:textId="77777777" w:rsidR="009636F1" w:rsidRPr="005B187C" w:rsidRDefault="009636F1" w:rsidP="00D0378B">
       <w:pPr>
         <w:sectPr w:rsidR="009636F1" w:rsidRPr="005B187C" w:rsidSect="00F6742A">
-          <w:headerReference w:type="even" r:id="rId22"/>
-[...3 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId26"/>
+          <w:headerReference w:type="even" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="even" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="first" r:id="rId23"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB267FE" w14:textId="05D2C829" w:rsidR="000107F1" w:rsidRPr="005B187C" w:rsidRDefault="0045472C" w:rsidP="00D0378B">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30A171EB" wp14:editId="2C17DA8D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>422910</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>121285</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7556400" cy="10680558"/>
             <wp:effectExtent l="0" t="0" r="635" b="635"/>
             <wp:wrapNone/>
             <wp:docPr id="879834914" name="Afbeelding 5" descr="Afbeelding met patroon, Rechthoek, steek, plein"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="Afbeelding met patroon, Rechthoek, steek, plein"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="005B187C" w:rsidSect="007918E4">
-      <w:headerReference w:type="even" r:id="rId28"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B3DA8AB" w14:textId="77777777" w:rsidR="00FE42F1" w:rsidRDefault="00FE42F1" w:rsidP="007918E4">
+    <w:p w14:paraId="38D8C95E" w14:textId="77777777" w:rsidR="00505FA8" w:rsidRDefault="00505FA8" w:rsidP="007918E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="520AC414" w14:textId="77777777" w:rsidR="00FE42F1" w:rsidRDefault="00FE42F1" w:rsidP="007918E4">
+    <w:p w14:paraId="158CA810" w14:textId="77777777" w:rsidR="00505FA8" w:rsidRDefault="00505FA8" w:rsidP="007918E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6202C40F" w14:textId="77777777" w:rsidR="00FE42F1" w:rsidRDefault="00FE42F1">
+    <w:p w14:paraId="4C487CF2" w14:textId="77777777" w:rsidR="00505FA8" w:rsidRDefault="00505FA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Regular">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5190E0BD" w14:textId="77777777" w:rsidR="009636F1" w:rsidRPr="009636F1" w:rsidRDefault="00F6742A" w:rsidP="00F6742A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F6742A">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:rPr>
@@ -5200,71 +4939,71 @@
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer7.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2483FC39" w14:textId="77777777" w:rsidR="00F6742A" w:rsidRPr="00F6742A" w:rsidRDefault="00F6742A" w:rsidP="00F6742A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67DD406F" w14:textId="77777777" w:rsidR="00FE42F1" w:rsidRDefault="00FE42F1" w:rsidP="007918E4">
+    <w:p w14:paraId="06FA06B7" w14:textId="77777777" w:rsidR="00505FA8" w:rsidRDefault="00505FA8" w:rsidP="007918E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ED9F2DE" w14:textId="77777777" w:rsidR="00FE42F1" w:rsidRDefault="00FE42F1" w:rsidP="007918E4">
+    <w:p w14:paraId="7B0F7FA9" w14:textId="77777777" w:rsidR="00505FA8" w:rsidRDefault="00505FA8" w:rsidP="007918E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="685BAD40" w14:textId="77777777" w:rsidR="00FE42F1" w:rsidRDefault="00FE42F1">
+    <w:p w14:paraId="77CB8EB6" w14:textId="77777777" w:rsidR="00505FA8" w:rsidRDefault="00505FA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="13394B5A" w14:paraId="41519B06" w14:textId="77777777" w:rsidTr="13394B5A">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
@@ -5863,52 +5602,52 @@
   <w:num w:numId="1" w16cid:durableId="743910994">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="793866981">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1208420826">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Wauters Joke">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::joke.wauters@vlaio.be::dc0286e4-439a-4002-9f04-ca4bcf0532f8"/>
   </w15:person>
   <w15:person w15:author="Willems Helga">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::helga.willems@vlaio.be::8b4bc110-26d3-4cc2-9289-3f140d822ad2"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -5919,174 +5658,180 @@
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00015E7C"/>
     <w:rsid w:val="0002115C"/>
     <w:rsid w:val="000214F7"/>
     <w:rsid w:val="00030E37"/>
     <w:rsid w:val="000616DC"/>
     <w:rsid w:val="00061D4E"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00065CF8"/>
     <w:rsid w:val="000873DF"/>
     <w:rsid w:val="00095AF0"/>
     <w:rsid w:val="0009673D"/>
     <w:rsid w:val="000973D0"/>
     <w:rsid w:val="000A515C"/>
     <w:rsid w:val="000B3427"/>
     <w:rsid w:val="000C1BDA"/>
     <w:rsid w:val="000D6F66"/>
     <w:rsid w:val="000E2551"/>
     <w:rsid w:val="000F3E75"/>
     <w:rsid w:val="000F7308"/>
     <w:rsid w:val="0010150E"/>
     <w:rsid w:val="00111FB3"/>
     <w:rsid w:val="001122B0"/>
     <w:rsid w:val="00112F8F"/>
     <w:rsid w:val="00127331"/>
+    <w:rsid w:val="00135243"/>
     <w:rsid w:val="00143183"/>
     <w:rsid w:val="00143A6F"/>
     <w:rsid w:val="0015454C"/>
     <w:rsid w:val="00155CCF"/>
+    <w:rsid w:val="00157B08"/>
     <w:rsid w:val="00166E22"/>
     <w:rsid w:val="00171229"/>
     <w:rsid w:val="00177C22"/>
     <w:rsid w:val="001910B9"/>
     <w:rsid w:val="0019462C"/>
     <w:rsid w:val="001A7653"/>
     <w:rsid w:val="001B2E51"/>
     <w:rsid w:val="001C23ED"/>
     <w:rsid w:val="001C43C6"/>
     <w:rsid w:val="001E218D"/>
     <w:rsid w:val="001F3A28"/>
     <w:rsid w:val="00203B80"/>
     <w:rsid w:val="00204636"/>
     <w:rsid w:val="00205B86"/>
     <w:rsid w:val="0021290B"/>
     <w:rsid w:val="00213F44"/>
     <w:rsid w:val="00213F6B"/>
     <w:rsid w:val="002160DB"/>
     <w:rsid w:val="00227E3C"/>
     <w:rsid w:val="002300D6"/>
     <w:rsid w:val="0023642B"/>
     <w:rsid w:val="00250216"/>
     <w:rsid w:val="00253079"/>
     <w:rsid w:val="002613FD"/>
     <w:rsid w:val="002934EA"/>
     <w:rsid w:val="00295426"/>
     <w:rsid w:val="00297274"/>
     <w:rsid w:val="002A065A"/>
+    <w:rsid w:val="002A2D22"/>
     <w:rsid w:val="002A5191"/>
     <w:rsid w:val="002D7880"/>
     <w:rsid w:val="002E4A7A"/>
     <w:rsid w:val="002E74C4"/>
     <w:rsid w:val="003022D6"/>
     <w:rsid w:val="0030429B"/>
     <w:rsid w:val="003130E3"/>
     <w:rsid w:val="003140B6"/>
     <w:rsid w:val="00337190"/>
     <w:rsid w:val="00366D0F"/>
     <w:rsid w:val="00367E0C"/>
     <w:rsid w:val="00376C97"/>
     <w:rsid w:val="0038252B"/>
     <w:rsid w:val="00382802"/>
     <w:rsid w:val="003850E5"/>
+    <w:rsid w:val="00392D33"/>
     <w:rsid w:val="00397D1B"/>
     <w:rsid w:val="003C0366"/>
     <w:rsid w:val="003F1448"/>
     <w:rsid w:val="003F3322"/>
     <w:rsid w:val="003F690D"/>
     <w:rsid w:val="0040733D"/>
     <w:rsid w:val="004218F0"/>
     <w:rsid w:val="0042547D"/>
     <w:rsid w:val="00425B79"/>
     <w:rsid w:val="004413E9"/>
     <w:rsid w:val="004437F3"/>
     <w:rsid w:val="00444457"/>
     <w:rsid w:val="00452D61"/>
     <w:rsid w:val="0045472C"/>
     <w:rsid w:val="004567F0"/>
     <w:rsid w:val="0046068A"/>
     <w:rsid w:val="0047455B"/>
     <w:rsid w:val="004928AA"/>
     <w:rsid w:val="004A2AAE"/>
     <w:rsid w:val="004A5B1D"/>
     <w:rsid w:val="004A6351"/>
     <w:rsid w:val="004B074B"/>
     <w:rsid w:val="004B0F43"/>
     <w:rsid w:val="004D2836"/>
     <w:rsid w:val="004D6EFA"/>
     <w:rsid w:val="004F040F"/>
     <w:rsid w:val="004F0EBA"/>
     <w:rsid w:val="004F4569"/>
     <w:rsid w:val="004F49B6"/>
     <w:rsid w:val="004F7FBC"/>
+    <w:rsid w:val="00505FA8"/>
     <w:rsid w:val="005063C9"/>
     <w:rsid w:val="00510481"/>
     <w:rsid w:val="005140BB"/>
     <w:rsid w:val="00516DCF"/>
     <w:rsid w:val="00522EE5"/>
     <w:rsid w:val="005443CD"/>
     <w:rsid w:val="00557844"/>
     <w:rsid w:val="00582A48"/>
     <w:rsid w:val="00587605"/>
     <w:rsid w:val="0059311A"/>
     <w:rsid w:val="00596726"/>
     <w:rsid w:val="005B187C"/>
     <w:rsid w:val="005E3AD0"/>
     <w:rsid w:val="005F164E"/>
     <w:rsid w:val="005F310F"/>
     <w:rsid w:val="00623739"/>
     <w:rsid w:val="0063203B"/>
     <w:rsid w:val="00676625"/>
     <w:rsid w:val="006935D3"/>
     <w:rsid w:val="006A2B84"/>
     <w:rsid w:val="006A6059"/>
     <w:rsid w:val="006D2420"/>
     <w:rsid w:val="006D76DC"/>
     <w:rsid w:val="006E1F0E"/>
     <w:rsid w:val="006E426B"/>
     <w:rsid w:val="006E4CD5"/>
     <w:rsid w:val="006F0619"/>
     <w:rsid w:val="006F7532"/>
     <w:rsid w:val="007029EC"/>
     <w:rsid w:val="00707E54"/>
     <w:rsid w:val="007277D1"/>
     <w:rsid w:val="007308AF"/>
     <w:rsid w:val="007364E1"/>
     <w:rsid w:val="00745048"/>
     <w:rsid w:val="00757F1F"/>
     <w:rsid w:val="00762660"/>
     <w:rsid w:val="007655CD"/>
     <w:rsid w:val="0076786C"/>
     <w:rsid w:val="00772643"/>
     <w:rsid w:val="007855EB"/>
     <w:rsid w:val="007902D9"/>
     <w:rsid w:val="007918E4"/>
     <w:rsid w:val="00793347"/>
     <w:rsid w:val="007A2F88"/>
     <w:rsid w:val="007A581E"/>
     <w:rsid w:val="007A7A84"/>
     <w:rsid w:val="007B05C0"/>
+    <w:rsid w:val="007B1E40"/>
     <w:rsid w:val="007D28AF"/>
     <w:rsid w:val="00802A51"/>
     <w:rsid w:val="00806A5E"/>
     <w:rsid w:val="00812152"/>
     <w:rsid w:val="008140BB"/>
     <w:rsid w:val="00830EBE"/>
     <w:rsid w:val="00844F32"/>
     <w:rsid w:val="008623F1"/>
     <w:rsid w:val="008877F7"/>
     <w:rsid w:val="008927AE"/>
     <w:rsid w:val="008A312A"/>
     <w:rsid w:val="008D008D"/>
     <w:rsid w:val="008D06E2"/>
     <w:rsid w:val="008D3267"/>
     <w:rsid w:val="008D62E7"/>
     <w:rsid w:val="009054E4"/>
     <w:rsid w:val="00915130"/>
     <w:rsid w:val="009235C8"/>
     <w:rsid w:val="009276A9"/>
     <w:rsid w:val="0093016A"/>
     <w:rsid w:val="00950705"/>
     <w:rsid w:val="00954529"/>
     <w:rsid w:val="00957783"/>
     <w:rsid w:val="00961C81"/>
     <w:rsid w:val="009636F1"/>
@@ -6138,95 +5883,98 @@
     <w:rsid w:val="00BB3473"/>
     <w:rsid w:val="00BB4A63"/>
     <w:rsid w:val="00BB4D74"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BC1DD2"/>
     <w:rsid w:val="00BD0BFA"/>
     <w:rsid w:val="00BF1A2D"/>
     <w:rsid w:val="00C00CA0"/>
     <w:rsid w:val="00C06FF5"/>
     <w:rsid w:val="00C1130D"/>
     <w:rsid w:val="00C12763"/>
     <w:rsid w:val="00C127FB"/>
     <w:rsid w:val="00C2195C"/>
     <w:rsid w:val="00C327B3"/>
     <w:rsid w:val="00C343E9"/>
     <w:rsid w:val="00C34D0A"/>
     <w:rsid w:val="00C41221"/>
     <w:rsid w:val="00C44F0F"/>
     <w:rsid w:val="00C56815"/>
     <w:rsid w:val="00C742EF"/>
     <w:rsid w:val="00C764C5"/>
     <w:rsid w:val="00C806C9"/>
     <w:rsid w:val="00C858BA"/>
     <w:rsid w:val="00C8786E"/>
     <w:rsid w:val="00C90D3D"/>
+    <w:rsid w:val="00C95C54"/>
     <w:rsid w:val="00CB2E95"/>
     <w:rsid w:val="00CB6BEF"/>
     <w:rsid w:val="00CC30AC"/>
     <w:rsid w:val="00CD087C"/>
     <w:rsid w:val="00CD50B9"/>
     <w:rsid w:val="00CE0169"/>
     <w:rsid w:val="00CE4079"/>
     <w:rsid w:val="00D027B1"/>
     <w:rsid w:val="00D0378B"/>
     <w:rsid w:val="00D058C3"/>
     <w:rsid w:val="00D10909"/>
     <w:rsid w:val="00D16A21"/>
     <w:rsid w:val="00D20181"/>
     <w:rsid w:val="00D237C3"/>
     <w:rsid w:val="00D257D8"/>
     <w:rsid w:val="00D34695"/>
+    <w:rsid w:val="00D368B5"/>
     <w:rsid w:val="00D4368B"/>
     <w:rsid w:val="00D44AF3"/>
     <w:rsid w:val="00D5675D"/>
     <w:rsid w:val="00D57E8D"/>
     <w:rsid w:val="00D66260"/>
     <w:rsid w:val="00D70669"/>
     <w:rsid w:val="00D91F27"/>
     <w:rsid w:val="00D95965"/>
     <w:rsid w:val="00DA00F5"/>
     <w:rsid w:val="00DA0EAC"/>
     <w:rsid w:val="00DB330B"/>
     <w:rsid w:val="00DC5135"/>
     <w:rsid w:val="00DC56BF"/>
     <w:rsid w:val="00DD3488"/>
     <w:rsid w:val="00DE0371"/>
     <w:rsid w:val="00DE0780"/>
     <w:rsid w:val="00E125E4"/>
     <w:rsid w:val="00E1456F"/>
     <w:rsid w:val="00E20DC7"/>
     <w:rsid w:val="00E2399F"/>
     <w:rsid w:val="00E25B69"/>
     <w:rsid w:val="00E33458"/>
     <w:rsid w:val="00E35456"/>
     <w:rsid w:val="00E359E1"/>
     <w:rsid w:val="00E41029"/>
     <w:rsid w:val="00E411CE"/>
     <w:rsid w:val="00E66006"/>
     <w:rsid w:val="00E709B9"/>
     <w:rsid w:val="00E71ED3"/>
+    <w:rsid w:val="00E7733D"/>
     <w:rsid w:val="00E81175"/>
     <w:rsid w:val="00EA48F8"/>
     <w:rsid w:val="00EB15E6"/>
     <w:rsid w:val="00EB4EFB"/>
     <w:rsid w:val="00EC4673"/>
     <w:rsid w:val="00EC794A"/>
     <w:rsid w:val="00ED2D01"/>
     <w:rsid w:val="00ED4467"/>
     <w:rsid w:val="00EE5B22"/>
     <w:rsid w:val="00F00181"/>
     <w:rsid w:val="00F16B85"/>
     <w:rsid w:val="00F33477"/>
     <w:rsid w:val="00F401A5"/>
     <w:rsid w:val="00F6742A"/>
     <w:rsid w:val="00F7006F"/>
     <w:rsid w:val="00F7439E"/>
     <w:rsid w:val="00F76263"/>
     <w:rsid w:val="00F82DB6"/>
     <w:rsid w:val="00F96413"/>
     <w:rsid w:val="00F97A76"/>
     <w:rsid w:val="00FB16EF"/>
     <w:rsid w:val="00FC2E61"/>
     <w:rsid w:val="00FC329F"/>
     <w:rsid w:val="00FE42F1"/>
     <w:rsid w:val="00FE7871"/>
@@ -6746,51 +6494,50 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F7439E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
@@ -7208,89 +6955,101 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
     <w:rsid w:val="00C742EF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C742EF"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C95C54"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="174615359">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="660963288">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:circulair@vlaio.be" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:circulair@vlaio.be" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/subsidies-financiering/circulaire-acceleratoren/hoe-dien-je-een-subsidie-aanvraag-circulaire-acceleratoren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7586,86 +7345,131 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="28" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="9266d3317afd5e5ed94d8e01386b0463">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d5d01f6fe1e6e726d0b1bec6114002f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Jaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
+    <Dossier xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
+    <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Datum xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
+    <Dossierbehandelaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
+      <UserInfo>
+        <DisplayName>Dooms Evy</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wauters Joke</DisplayName>
+        <AccountId>5090</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Dossierbehandelaar>
+    <lafdc95836964fc5a82eb2c6e5f9045c xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lafdc95836964fc5a82eb2c6e5f9045c>
+    <TaxCatchAll xmlns="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <datum0 xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="29" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="3082138878a94ccdae85aa50454a137d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e1bbf4c1c98072c4e980fe6a57a314f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <xsd:import namespace="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <xsd:import namespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Dossierbehandelaar" minOccurs="0"/>
                 <xsd:element ref="ns2:Dossier" minOccurs="0"/>
                 <xsd:element ref="ns2:Jaar" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:DocumentSetDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lafdc95836964fc5a82eb2c6e5f9045c" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:Datum" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:datum0" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="DocumentSetDescription" ma:index="15" nillable="true" ma:displayName="Beschrijving" ma:description="Een beschrijving van de documentenset" ma:internalName="DocumentSetDescription">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7be28e6d-f5fb-4588-8b94-cf05c481824e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Dossierbehandelaar" ma:index="8" nillable="true" ma:displayName="Dossierbehandelaar" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Dossierbehandelaar" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -7814,50 +7618,55 @@
     <xsd:element name="Datum" ma:index="29" nillable="true" ma:displayName="Datum" ma:format="DateTime" ma:internalName="Datum">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="30" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="32" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="datum0" ma:index="33" nillable="true" ma:displayName="datum" ma:format="DateOnly" ma:internalName="datum0">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2e0168dd-3179-4b2d-8fe7-fd4c647143c0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7be28e6d-f5fb-4588-8b94-cf05c481824e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
@@ -7929,160 +7738,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4ADC26F-8354-4A31-85D7-012665A497D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8ACBFC12-146B-4ADE-8C36-A5771F7D117A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D25747C-EA20-452A-8CE3-F324855AB49F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
+    <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE7109C8-3908-4149-BCA7-C1A6BE090DFF}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{097A23CB-C95C-406F-9907-30DFC50BECC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>9979</Characters>
+  <Pages>8</Pages>
+  <Words>1680</Words>
+  <Characters>10036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>399</Lines>
-  <Paragraphs>226</Paragraphs>
+  <Lines>271</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11554</CharactersWithSpaces>
+  <CharactersWithSpaces>11596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>sjabloon brochure</dc:title>
   <dc:subject/>
   <dc:creator>VLAIO</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">