--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -4,55 +4,56 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4A866EDA" w14:textId="1AB18109" w:rsidR="00235161" w:rsidRPr="00E17663" w:rsidRDefault="00DF711E" w:rsidP="2A744B3A">
       <w:pPr>
         <w:pStyle w:val="grotetitel"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A744B3A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ideefiche: </w:t>
       </w:r>
       <w:r w:rsidRPr="2A744B3A">
         <w:rPr>
@@ -1087,56 +1088,64 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Waarom is het format van een Circulaire Accelerator geschikt om deze uitdaging aan te pakken?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE8D41E" w14:textId="5EF83134" w:rsidR="6F675E78" w:rsidRDefault="00A10FEF" w:rsidP="007B30ED">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED3DC7">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Beschrijf bondig welk type van activiteiten je wil ontplooien om de doelstellingen en resultaten te bereiken. Verlies hierbij niet uit het oog dat de focus ligt op de uitbouw van een </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3DC7">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>actief en duurzaam innovatie-ecosysteem en het tot stand brengen van samenwerkingen tussen de ondernemingen</w:t>
+        <w:t>actief</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3DC7">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en duurzaam innovatie-ecosysteem en het tot stand brengen van samenwerkingen tussen de ondernemingen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F21E10A" w14:textId="1711CA72" w:rsidR="00E17663" w:rsidRPr="00664BB9" w:rsidRDefault="00C217F7" w:rsidP="00664BB9">
       <w:pPr>
         <w:pStyle w:val="kleinetitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C217F7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
@@ -1195,51 +1204,65 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B30ED">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B30ED" w:rsidRPr="007B30ED">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geef kort de oorsprong</w:t>
       </w:r>
       <w:r w:rsidR="007B30ED">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B30ED" w:rsidRPr="007B30ED">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>van het initiatief aan en beschrijf welk voortraject reeds doorlopen werd. Verduidelijk wie aan de basis van het initiatief ligt en op welke wijze de ondernemingen tot op heden betrokken werden bij de vormgeving van het projectvoorstel.</w:t>
+        <w:t xml:space="preserve">van het initiatief aan en beschrijf welk voortraject </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007B30ED" w:rsidRPr="007B30ED">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007B30ED" w:rsidRPr="007B30ED">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doorlopen werd. Verduidelijk wie aan de basis van het initiatief ligt en op welke wijze de ondernemingen tot op heden betrokken werden bij de vormgeving van het projectvoorstel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EB67C7" w14:textId="77777777" w:rsidR="00E7496D" w:rsidRPr="00E7496D" w:rsidRDefault="00E7496D" w:rsidP="00E7496D">
       <w:pPr>
         <w:pStyle w:val="kleinetitel"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7496D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Complementariteit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF8E562" w14:textId="3FB809B6" w:rsidR="00E7496D" w:rsidRPr="00E7496D" w:rsidRDefault="00E7496D" w:rsidP="00B07A97">
       <w:pPr>
@@ -1292,288 +1315,54 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7496D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Cofinanciering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C37292C" w14:textId="77777777" w:rsidR="00E7496D" w:rsidRPr="00E7496D" w:rsidRDefault="00E7496D" w:rsidP="00B07A97">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E7496D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beschrijf kort en bondig hoe de vereiste 50 % cofinanciering ingevuld zal worden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6BCC9F" w14:textId="1AD9A9C9" w:rsidR="00E7496D" w:rsidRDefault="00E7496D" w:rsidP="00E7496D">
+    <w:p w14:paraId="50F0AF25" w14:textId="77777777" w:rsidR="00A31BE2" w:rsidRDefault="00A31BE2" w:rsidP="003F53FE">
       <w:pPr>
         <w:pStyle w:val="kleinetitel"/>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...232 lines deleted...]
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EB9683E" w14:textId="77777777" w:rsidR="00A31BE2" w:rsidRDefault="00A31BE2" w:rsidP="00B3435C">
       <w:pPr>
         <w:pStyle w:val="kleinetitel"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E6538C7" w14:textId="0D6D0A08" w:rsidR="007F23B6" w:rsidRDefault="007F23B6" w:rsidP="2A744B3A">
       <w:pPr>
         <w:pStyle w:val="kleinetitel"/>
         <w:spacing w:after="0"/>
@@ -2439,51 +2228,51 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B3435C"/>
     <w:rsid w:val="00013ADD"/>
@@ -2507,56 +2296,58 @@
     <w:rsid w:val="001D3A2A"/>
     <w:rsid w:val="001F443D"/>
     <w:rsid w:val="001F4AF2"/>
     <w:rsid w:val="001F6CFC"/>
     <w:rsid w:val="00235161"/>
     <w:rsid w:val="00254615"/>
     <w:rsid w:val="00264013"/>
     <w:rsid w:val="0027557E"/>
     <w:rsid w:val="002778A0"/>
     <w:rsid w:val="00285997"/>
     <w:rsid w:val="002862BE"/>
     <w:rsid w:val="002D61BF"/>
     <w:rsid w:val="003045F9"/>
     <w:rsid w:val="00315B3F"/>
     <w:rsid w:val="00342D12"/>
     <w:rsid w:val="0034417C"/>
     <w:rsid w:val="00350F64"/>
     <w:rsid w:val="00351651"/>
     <w:rsid w:val="003573D5"/>
     <w:rsid w:val="00373666"/>
     <w:rsid w:val="0038030D"/>
     <w:rsid w:val="003C0391"/>
     <w:rsid w:val="003C61BE"/>
     <w:rsid w:val="003D7F35"/>
     <w:rsid w:val="003E163F"/>
+    <w:rsid w:val="003F53FE"/>
     <w:rsid w:val="003F7F84"/>
     <w:rsid w:val="00402352"/>
     <w:rsid w:val="00404ECB"/>
     <w:rsid w:val="0043766C"/>
     <w:rsid w:val="004376CF"/>
     <w:rsid w:val="00451783"/>
+    <w:rsid w:val="004735D2"/>
     <w:rsid w:val="004C7C6D"/>
     <w:rsid w:val="004D0E4B"/>
     <w:rsid w:val="004D3230"/>
     <w:rsid w:val="004E0812"/>
     <w:rsid w:val="004F024D"/>
     <w:rsid w:val="004F4569"/>
     <w:rsid w:val="00507FA3"/>
     <w:rsid w:val="00537C38"/>
     <w:rsid w:val="00537C9E"/>
     <w:rsid w:val="005402ED"/>
     <w:rsid w:val="005632E9"/>
     <w:rsid w:val="005656B8"/>
     <w:rsid w:val="00577513"/>
     <w:rsid w:val="00580BDA"/>
     <w:rsid w:val="00586184"/>
     <w:rsid w:val="005E321C"/>
     <w:rsid w:val="005E659C"/>
     <w:rsid w:val="006501B2"/>
     <w:rsid w:val="00655673"/>
     <w:rsid w:val="00664BB9"/>
     <w:rsid w:val="00671F65"/>
     <w:rsid w:val="00675546"/>
     <w:rsid w:val="00675D36"/>
     <w:rsid w:val="006811DD"/>
     <w:rsid w:val="00686419"/>
@@ -2595,50 +2386,51 @@
     <w:rsid w:val="009639C9"/>
     <w:rsid w:val="00974DF5"/>
     <w:rsid w:val="0099022A"/>
     <w:rsid w:val="009A5BC1"/>
     <w:rsid w:val="009B0BCD"/>
     <w:rsid w:val="009B700A"/>
     <w:rsid w:val="009E151D"/>
     <w:rsid w:val="00A10FEF"/>
     <w:rsid w:val="00A2532B"/>
     <w:rsid w:val="00A31BE2"/>
     <w:rsid w:val="00A37F23"/>
     <w:rsid w:val="00A83F71"/>
     <w:rsid w:val="00AA1848"/>
     <w:rsid w:val="00AA25BC"/>
     <w:rsid w:val="00AB481A"/>
     <w:rsid w:val="00AC1058"/>
     <w:rsid w:val="00AC5785"/>
     <w:rsid w:val="00AE54D4"/>
     <w:rsid w:val="00B06A05"/>
     <w:rsid w:val="00B07A97"/>
     <w:rsid w:val="00B3435C"/>
     <w:rsid w:val="00B43EEE"/>
     <w:rsid w:val="00B61CC3"/>
     <w:rsid w:val="00B7301B"/>
     <w:rsid w:val="00B911CE"/>
+    <w:rsid w:val="00B93925"/>
     <w:rsid w:val="00B96AFF"/>
     <w:rsid w:val="00BC51A0"/>
     <w:rsid w:val="00BF0446"/>
     <w:rsid w:val="00BF09D1"/>
     <w:rsid w:val="00BF0EAA"/>
     <w:rsid w:val="00C12D6D"/>
     <w:rsid w:val="00C1358B"/>
     <w:rsid w:val="00C217F7"/>
     <w:rsid w:val="00C341F6"/>
     <w:rsid w:val="00C34D0A"/>
     <w:rsid w:val="00C370FA"/>
     <w:rsid w:val="00C67B9C"/>
     <w:rsid w:val="00C90575"/>
     <w:rsid w:val="00CA0A87"/>
     <w:rsid w:val="00CA1393"/>
     <w:rsid w:val="00CA27E9"/>
     <w:rsid w:val="00CB39A6"/>
     <w:rsid w:val="00CB3C3B"/>
     <w:rsid w:val="00CC426B"/>
     <w:rsid w:val="00CC4D63"/>
     <w:rsid w:val="00CC5A44"/>
     <w:rsid w:val="00CF7A99"/>
     <w:rsid w:val="00D12BBC"/>
     <w:rsid w:val="00D2534D"/>
     <w:rsid w:val="00D43FB6"/>
@@ -3886,86 +3678,125 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="28" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="9266d3317afd5e5ed94d8e01386b0463">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d5d01f6fe1e6e726d0b1bec6114002f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Jaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">2022</Jaar>
+    <Dossier xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
+    <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Dossierbehandelaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
+      <UserInfo>
+        <DisplayName>Dooms Evy</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wauters Joke</DisplayName>
+        <AccountId>5090</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Dossierbehandelaar>
+    <lafdc95836964fc5a82eb2c6e5f9045c xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Circulaire Economie</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7ba22307-43ff-4456-b034-2d86f8d044bc</TermId>
+        </TermInfo>
+      </Terms>
+    </lafdc95836964fc5a82eb2c6e5f9045c>
+    <TaxCatchAll xmlns="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1">
+      <Value>7</Value>
+    </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Datum xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
+    <datum0 xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="29" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="3082138878a94ccdae85aa50454a137d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e1bbf4c1c98072c4e980fe6a57a314f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <xsd:import namespace="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <xsd:import namespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Dossierbehandelaar" minOccurs="0"/>
                 <xsd:element ref="ns2:Dossier" minOccurs="0"/>
                 <xsd:element ref="ns2:Jaar" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:DocumentSetDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lafdc95836964fc5a82eb2c6e5f9045c" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:Datum" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:datum0" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="DocumentSetDescription" ma:index="15" nillable="true" ma:displayName="Beschrijving" ma:description="Een beschrijving van de documentenset" ma:internalName="DocumentSetDescription">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7be28e6d-f5fb-4588-8b94-cf05c481824e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Dossierbehandelaar" ma:index="8" nillable="true" ma:displayName="Dossierbehandelaar" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Dossierbehandelaar" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -4114,50 +3945,55 @@
     <xsd:element name="Datum" ma:index="29" nillable="true" ma:displayName="Datum" ma:format="DateTime" ma:internalName="Datum">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="30" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="32" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="datum0" ma:index="33" nillable="true" ma:displayName="datum" ma:format="DateOnly" ma:internalName="datum0">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2e0168dd-3179-4b2d-8fe7-fd4c647143c0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7be28e6d-f5fb-4588-8b94-cf05c481824e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
@@ -4229,172 +4065,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...34 lines deleted...]
-</p:properties>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAEF30EE-4FF8-4819-BB63-C2042D0573D2}">
-[...19 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F2E0FDE-267B-41C9-9A33-82AE8E9B9078}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <ds:schemaRef ds:uri="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C78272E6-6227-4601-BCAC-C00EECBC3183}"/>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A17D2B4D-F09E-4A90-87C1-91129E318439}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D7CD5BE-7EE7-47F6-8684-69A6307DDD9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>571</Words>
-  <Characters>3343</Characters>
+  <Words>531</Words>
+  <Characters>3108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Vlaamse Overheid</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3879</CharactersWithSpaces>
+  <CharactersWithSpaces>3606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>0</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100506D2AE2EA574B40956B44826D451C45</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">