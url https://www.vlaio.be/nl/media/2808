--- v1 (2025-12-15)
+++ v2 (2026-04-10)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX3.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX4.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX5.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX5.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX6.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX6.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX7.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
@@ -133,79 +134,81 @@
   <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp48.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/activeX/activeX30.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX30.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/ctrlProps/ctrlProp50.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp51.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid-my.sharepoint.com/personal/maaike_vanovermeire_vlaio_be/Documents/Documenten/SUSTAINABILITY/TOOLS/VSME Tool EEN VLAIO/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="10169" documentId="13_ncr:1_{A71828CA-95B7-4367-A72A-DC5EE046E846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F939D6B4-C4A8-4F5B-93CF-4934BF13C01C}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="YXSom/1u9tJuJeTFDg/rHitN/KY+kEmbdjyvsJhguctmUC2bgVM0+yPNXK3cSymOz9lQ9Ao/3k90bzwb/+7iiQ==" workbookSaltValue="h80k6dRGGExkQVWB429BnA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="10375" documentId="13_ncr:1_{A71828CA-95B7-4367-A72A-DC5EE046E846}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{55747FA8-82F2-48B6-B15A-E6BA642FE6F0}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="8TDeV0y3BvP2bRrkLMkWUGGOgX5PxunaeQoMUHdi0T+zoLLa42T1J3M01JVv94V6k3lV8eRAyQwM1TOIqzxyNA==" workbookSaltValue="tRI27O//J1cDmMW9OEDinw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-708" windowWidth="23256" windowHeight="14616" xr2:uid="{BD0C1188-38A6-484B-AFCD-F8264A61E050}"/>
+    <workbookView xWindow="-23148" yWindow="-696" windowWidth="23256" windowHeight="14616" xr2:uid="{BD0C1188-38A6-484B-AFCD-F8264A61E050}"/>
   </bookViews>
   <sheets>
     <sheet name="Voorblad" sheetId="8" r:id="rId1"/>
     <sheet name="Inhoudstabel" sheetId="7" r:id="rId2"/>
     <sheet name="Algemeen" sheetId="1" r:id="rId3"/>
     <sheet name="Milieu" sheetId="2" r:id="rId4"/>
     <sheet name="Sociaal" sheetId="3" r:id="rId5"/>
     <sheet name="Governance" sheetId="4" r:id="rId6"/>
     <sheet name="Gids - Extra info" sheetId="5" r:id="rId7"/>
-    <sheet name="Keuzelijsten" sheetId="6" state="hidden" r:id="rId8"/>
+    <sheet name="Technisch" sheetId="9" r:id="rId8"/>
+    <sheet name="Keuzelijsten" sheetId="6" state="hidden" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Algemeen!$A$1:$F$97</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'Gids - Extra info'!$A$1:$E$67</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">Governance!$A$1:$F$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Inhoudstabel!$A$1:$D$61</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Milieu!$A$1:$F$157</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Sociaal!$A$1:$F$106</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">Technisch!$A$1:$A$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Voorblad!$A$1:$F$25</definedName>
     <definedName name="B._Comprehensive_Module">Algemeen!$A$60</definedName>
     <definedName name="COND_Biodiversity">'Gids - Extra info'!$A$35</definedName>
     <definedName name="COND_circ_ec_princ">'Gids - Extra info'!$A$49</definedName>
     <definedName name="COND_hazardous">'Gids - Extra info'!$A$56</definedName>
     <definedName name="COND_High_Water_stress">'Gids - Extra info'!$A$45</definedName>
     <definedName name="COND_Land_use_type">'Gids - Extra info'!$A$41</definedName>
     <definedName name="COND_Scope3emissions">'Gids - Extra info'!$A$64</definedName>
     <definedName name="COND_Tools_for_developing_GHG_emissions_inventory">'Gids - Extra info'!$A$29</definedName>
     <definedName name="CondMet_Conversion_between_different_energy_units">'Gids - Extra info'!$A$10</definedName>
     <definedName name="Conduct_Metrics">'Gids - Extra info'!$A$1</definedName>
     <definedName name="Cover">Voorblad!$A$1</definedName>
     <definedName name="Env_A.1._Energy_and_greenhouse_gas_emissions">Milieu!$A$4</definedName>
     <definedName name="Env_A.2._Pollution_of_air__water_and_soil">Milieu!$A$21</definedName>
     <definedName name="Env_A.3._Biodiversity">Milieu!$A$33</definedName>
     <definedName name="Env_A.4._Water">Milieu!$A$49</definedName>
     <definedName name="Env_A.5._Resource_use__circular_economy_and_waste_management">Milieu!$A$57</definedName>
     <definedName name="ENV_A.5.2.waste">Milieu!$A$63</definedName>
     <definedName name="Env_A.BasicModule">Milieu!$A$2</definedName>
     <definedName name="ENV_A1_1GHG_emissions">Milieu!$A$12</definedName>
     <definedName name="ENV_Additional_information">Milieu!$A$154</definedName>
     <definedName name="Env_B.1._Consideration_when_reporting_on_GHG_emissions">Milieu!$A$85</definedName>
     <definedName name="Env_B.2._GHG_reduction_targets_and_climate_transition">Milieu!$A$104</definedName>
     <definedName name="Env_B.3._Climate_risks">Milieu!$A$129</definedName>
     <definedName name="Env_B.ComprehensiveModule">Milieu!$A$83</definedName>
@@ -217,50 +220,51 @@
     <definedName name="Gen_A.2.1.">Algemeen!$A$47</definedName>
     <definedName name="Gen_Additionalinformation">Algemeen!$A$94</definedName>
     <definedName name="Gen_B.1._Strategy__Business_Model_and_Sustainability_–_Related_Initiatives">Algemeen!$A$62</definedName>
     <definedName name="General">Algemeen!$A$1</definedName>
     <definedName name="Gov_A.1._Convictions_and_fines_for_corruption_and_bribery">Governance!$A$4</definedName>
     <definedName name="Gov_A.BasicModule">Governance!$A$2</definedName>
     <definedName name="Gov_A.ComprehensiveModule">Governance!$A$2</definedName>
     <definedName name="Gov_AdditionalInformation">Governance!$A$30</definedName>
     <definedName name="Gov_B.1._Revenues_from_certain_sectors">Governance!$A$12</definedName>
     <definedName name="Gov_B.2._Gender_diversity_ratio_in_the_governance_body">Governance!$A$23</definedName>
     <definedName name="Gov_B.Comprehensivemodule">Governance!$A$10</definedName>
     <definedName name="Governance">Governance!$A$1</definedName>
     <definedName name="Paris_Agreement">'Gids - Extra info'!$A$3</definedName>
     <definedName name="Soc_A.1._Workforce_–_General_characteristics">Sociaal!$A$4</definedName>
     <definedName name="Soc_A.2._Workforce___Health_and_safety">Sociaal!$A$33</definedName>
     <definedName name="Soc_A.3._Workforce___Remuneration__collective_bargaining_and_training">Sociaal!$A$43</definedName>
     <definedName name="Soc_A.4._Convictions_and_fines_for_corruption_and_bribery">Governance!$A$4</definedName>
     <definedName name="Soc_A.BasicModule">Sociaal!$A$2</definedName>
     <definedName name="Soc_AdditionalInformation">Sociaal!$A$102</definedName>
     <definedName name="Soc_B.1.__Additional__general__workforce_characteristics">Sociaal!$A$63</definedName>
     <definedName name="Soc_B.2.__Additional_own_workforce_information___Human_rights_policies_and_processes">Sociaal!$A$75</definedName>
     <definedName name="Soc_B.3.__Severe_negative_human_rights_incidents">Sociaal!$A$86</definedName>
     <definedName name="Soc_Comprehensive_Module">Sociaal!$A$61</definedName>
     <definedName name="Social">Sociaal!$A$1</definedName>
     <definedName name="Table_of_contents">Inhoudstabel!$A$1</definedName>
+    <definedName name="Technisch">Technisch!$A$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A19" i="2" l="1"/>
   <c r="D7" i="1" a="1"/>
@@ -401,51 +405,51 @@
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
   <valueMetadata count="4">
     <bk>
       <rc t="2" v="0"/>
     </bk>
     <bk>
       <rc t="2" v="1"/>
     </bk>
     <bk>
       <rc t="2" v="2"/>
     </bk>
     <bk>
       <rc t="2" v="3"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="437">
   <si>
     <t xml:space="preserve"> Verder naar →
  de inhoudstabel</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="36"/>
         <color rgb="FF006BA6"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Duurzaamheidsrapport</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
@@ -2139,56 +2143,50 @@
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color rgb="FF00B050"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">     * In te vullen indien het werknemersbestand minder dan 150 personen bedraagt (drempel wordt 100 vanaf 7 juni 2031)</t>
     </r>
   </si>
   <si>
     <t>Gemiddeld bruto uurloon mannelijke werknemers</t>
   </si>
   <si>
     <t>Gemiddeld bruto uurloon vrouwelijke werknemers</t>
   </si>
   <si>
     <t>% loonkloof</t>
   </si>
   <si>
-    <t>2. Percentage werknemers dat valt onder een collectieve arbeidsovereenkomst</t>
-[...4 lines deleted...]
-  <si>
     <t>Gemiddeld aantal opleidingsuren 
 per werknemer per jaar</t>
   </si>
   <si>
     <t>Vrouwelijke werknemers</t>
   </si>
   <si>
     <t>Mannelijke werknemers</t>
   </si>
   <si>
     <t>B.1. Werknemers - Aanvullende algemene kenmerken</t>
   </si>
   <si>
     <t>VSME Standard C5-59-60</t>
   </si>
   <si>
     <t>* Vrijwillig, enkel voor organisaties met 50 of meer werknemers</t>
   </si>
   <si>
     <t>1. Verhouding vrouw-man op managementniveau</t>
   </si>
   <si>
     <t>Aantal vrouwelijke managers</t>
   </si>
   <si>
@@ -3282,51 +3280,291 @@
   <si>
     <t>Gelokaliseerd in de buurt van een biodiversiteitssensitief gebied</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF467886"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">• </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color rgb="FF467886"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>SMEs and Sustainability Reporting | EFRAG</t>
     </r>
   </si>
   <si>
-    <t>Versie oktober 2025</t>
+    <t>3. Percentage werknemers dat valt onder een collectieve arbeidsovereenkomst</t>
+  </si>
+  <si>
+    <t>4. Opleiding</t>
+  </si>
+  <si>
+    <t>Technische vereisten laptop/pc</t>
+  </si>
+  <si>
+    <t>Office en windows versie</t>
+  </si>
+  <si>
+    <t>- Windows 11 vereist</t>
+  </si>
+  <si>
+    <t>- Office 365 of Office 2024 vereist, eventueel Office 2021 maar kan problemen geven</t>
+  </si>
+  <si>
+    <t>Android vs Mac</t>
+  </si>
+  <si>
+    <t>Beveiligingsniveau</t>
+  </si>
+  <si>
+    <t>Problemen bij het selecteren van de invulvakken</t>
+  </si>
+  <si>
+    <t>PC/laptop vereisten</t>
+  </si>
+  <si>
+    <t>Active X-besturingselementen (invulvakken)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Controleer de instellingen van het </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Vertrouwenscentrum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>:</t>
+    </r>
+  </si>
+  <si>
+    <t>- Open het bestand in Excel</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">- Ga naar </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bestand &gt; Opties &gt; Vertrouwenscentrum &gt; Instellingen voor Vertrouwenscentrum</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">- Selecteer </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>ActiveX-instellingen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">- Kies de optie </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>"Waarschuw me voordat alle besturingselementen met minimale beperkingen worden ingeschakeld"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">- Klik op </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>OK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> en vervolgens nogmaals op </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>OK</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> om de wijzigingen op te slaan.</t>
+    </r>
+  </si>
+  <si>
+    <t>Cellen vs invulvakken</t>
+  </si>
+  <si>
+    <t>De VSME-tool is een beveiligde e-tool. Dit om ervoor te zorgen dat er geen belangrijke formules per ongeluk gewist worden. Selecteer een invulvak alvorens te typen, niet de achterliggende cel die beveiligd is.</t>
+  </si>
+  <si>
+    <t>Heb je problemen met de invulvakken?</t>
+  </si>
+  <si>
+    <t>-&gt; Klik hier voor instellingen en technische vereisten van jouw pc/laptop</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Bij het openen van het document verschijnt een </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>gele berichtbalk</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> met een beveiligingswaarschuwing: klik op '</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Inhoud inschakelen</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>'.
+Indien de bron van het bestand vertrouwd wordt, kun je er ook voor kiezen om "De actieve inhoud van dit document altijd inschakelen" aan te vinken, zodat het document als vertrouwd wordt beschouwd.</t>
+    </r>
+  </si>
+  <si>
+    <t>Deze VSME Excel-tool is opgebouwd met ActiveX-besturingselementen. Deze technologie wordt enkel ondersteund op een Windows-pc en werkt niet binnen Excel voor Mac. Daardoor kunnen de invulvakken niet correct werken. Om de VSME-tool correct te gebruiken, dien je het bestand te openen in Microsoft Excel op een Windows-pc. Momenteel is er geen Mac-versie van de tool in ontwikkeling en deze zal ook in de toekomst helaas niet worden aangeboden.</t>
+  </si>
+  <si>
+    <t>Koppen</t>
+  </si>
+  <si>
+    <t>VTE</t>
+  </si>
+  <si>
+    <t>Versie april 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="&quot;€&quot;\ #,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;€&quot;\ #,##0"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="0.0000%"/>
   </numFmts>
   <fonts count="70" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3765,78 +4003,90 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF006BA6"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="11"/>
       <color rgb="FF006BA6"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF006BA6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE5F6FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFECF9FE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.749992370372631"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -3955,51 +4205,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FF006BA6"/>
       </right>
       <top style="thick">
         <color rgb="FF006BA6"/>
       </top>
       <bottom style="thick">
         <color rgb="FF006BA6"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="288">
+  <cellXfs count="304">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
@@ -4386,50 +4636,81 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -4442,50 +4723,53 @@
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="5" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="68" fillId="5" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="68" fillId="5" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="3" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -4729,74 +5013,60 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="4" borderId="11" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -4820,50 +5090,72 @@
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="5" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="5" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="5" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="7" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="7" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Gevolgde hyperlink" xfId="6" builtinId="9" customBuiltin="1"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8" customBuiltin="1"/>
     <cellStyle name="KolNiveau_1" xfId="2" builtinId="2" iLevel="0"/>
     <cellStyle name="Kop 1" xfId="3" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Kop 2" xfId="4" builtinId="17" customBuiltin="1"/>
     <cellStyle name="RijNiveau_1" xfId="1" builtinId="1" iLevel="0"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="44">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
@@ -5212,71 +5504,71 @@
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color auto="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFE5F6FF"/>
+      <color rgb="FFECF9FE"/>
       <color rgb="FF467886"/>
       <color rgb="FF006BA6"/>
       <color rgb="FF215C98"/>
-      <color rgb="FFECF9FE"/>
-      <color rgb="FFE5F6FF"/>
       <color rgb="FFDAE9F8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueTypes" Target="richData/rdRichValueTypes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValueStructure" Target="richData/rdrichvaluestructure.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/06/relationships/rdRichValue" Target="richData/rdrichvalue.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2022/10/relationships/richValueRel" Target="richData/richValueRel.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX10.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX11.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX12.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX13.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX14.bin"/></Relationships>
 </file>
@@ -12903,503 +13195,521 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enterprise.europe@vlaanderen.be?subject=Feedback%20op%20de%20VSME%20tool" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enterprise.europe@vlaanderen.be?subject=Ik%20wens%20hulp%20of%20heb%20vragen%20bij%20het%20invullen%20van%20de%20VSME%20tool" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.emf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX12.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.emf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX8.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX13.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.emf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.emf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX15.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.emf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX18.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX22.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX21.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX24.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX23.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp49.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX27.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp48.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX26.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX29.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp47.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.emf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp46.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX25.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX28.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp51.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp50.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX30.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/scope-3-calculation-guidance-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.protectedplanet.net/en/thematic-areas/wdpa?tab=WDPA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eea.europa.eu/help/glossary/eea-glossary/european-waste-catalogue-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smeclimatehub.org/start-measuring/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://businesscarboncalculator.normative.io/en/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wri.org/applications/aqueduct/water-risk-atlas/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.efrag.org/en/smes-and-sustainability-reporting" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iucnredlist.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ghgprotocol.org/corporate-value-chain-scope-3-standard" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.keybiodiversityareas.org/sites/search" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ellenmacarthurfoundation.org/" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F234A473-8E91-4699-A219-491700F88CAB}">
   <sheetPr codeName="Blad2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6:F6"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.6640625" style="96" customWidth="1"/>
     <col min="2" max="2" width="12.109375" style="96" customWidth="1"/>
     <col min="3" max="6" width="17.88671875" style="96" customWidth="1"/>
     <col min="7" max="7" width="17.6640625" style="96" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="96"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="331.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="158" t="e" vm="1">
+      <c r="A1" s="171" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B1" s="158"/>
-[...3 lines deleted...]
-      <c r="F1" s="158"/>
+      <c r="B1" s="171"/>
+      <c r="C1" s="171"/>
+      <c r="D1" s="171"/>
+      <c r="E1" s="171"/>
+      <c r="F1" s="171"/>
       <c r="G1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="135.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="153" t="s">
+      <c r="A2" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="153"/>
-[...4 lines deleted...]
-      <c r="G2" s="151"/>
+      <c r="B2" s="166"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="164"/>
     </row>
     <row r="3" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="6" spans="1:7" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="156"/>
-[...3 lines deleted...]
-      <c r="F6" s="156"/>
+      <c r="B6" s="169"/>
+      <c r="C6" s="169"/>
+      <c r="D6" s="169"/>
+      <c r="E6" s="169"/>
+      <c r="F6" s="169"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="101"/>
       <c r="B7" s="101"/>
       <c r="C7" s="101"/>
       <c r="D7" s="101"/>
       <c r="E7" s="101"/>
       <c r="F7" s="101"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="152"/>
-[...3 lines deleted...]
-      <c r="F8" s="152"/>
+      <c r="B8" s="165"/>
+      <c r="C8" s="165"/>
+      <c r="D8" s="165"/>
+      <c r="E8" s="165"/>
+      <c r="F8" s="165"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="101" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="157"/>
-[...3 lines deleted...]
-      <c r="F9" s="152"/>
+      <c r="B9" s="170"/>
+      <c r="C9" s="165"/>
+      <c r="D9" s="165"/>
+      <c r="E9" s="165"/>
+      <c r="F9" s="165"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A10" s="159" t="s">
+      <c r="A10" s="172" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A11" s="159"/>
-[...4 lines deleted...]
-      <c r="F11" s="152"/>
+      <c r="A11" s="172"/>
+      <c r="B11" s="165"/>
+      <c r="C11" s="165"/>
+      <c r="D11" s="165"/>
+      <c r="E11" s="165"/>
+      <c r="F11" s="165"/>
     </row>
     <row r="12" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="13" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="14" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="15" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="16" spans="1:7" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="17" spans="1:6" ht="13.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="96" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="155"/>
-[...1 lines deleted...]
-      <c r="E19" s="154" t="e" vm="2">
+      <c r="A19" s="168"/>
+      <c r="B19" s="168"/>
+      <c r="E19" s="167" t="e" vm="2">
         <v>#VALUE!</v>
       </c>
-      <c r="F19" s="154"/>
+      <c r="F19" s="167"/>
     </row>
     <row r="20" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="155"/>
-[...2 lines deleted...]
-      <c r="F20" s="154"/>
+      <c r="A20" s="168"/>
+      <c r="B20" s="168"/>
+      <c r="E20" s="167"/>
+      <c r="F20" s="167"/>
     </row>
     <row r="21" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="155"/>
-[...2 lines deleted...]
-      <c r="F21" s="154"/>
+      <c r="A21" s="168"/>
+      <c r="B21" s="168"/>
+      <c r="E21" s="167"/>
+      <c r="F21" s="167"/>
     </row>
     <row r="22" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="155"/>
-[...2 lines deleted...]
-      <c r="F22" s="154"/>
+      <c r="A22" s="168"/>
+      <c r="B22" s="168"/>
+      <c r="E22" s="167"/>
+      <c r="F22" s="167"/>
     </row>
     <row r="23" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="155"/>
-[...2 lines deleted...]
-      <c r="F23" s="154"/>
+      <c r="A23" s="168"/>
+      <c r="B23" s="168"/>
+      <c r="E23" s="167"/>
+      <c r="F23" s="167"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
       <c r="F24" s="119" t="s">
-        <v>413</v>
+        <v>436</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="102.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="e" vm="3">
         <v>#VALUE!</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qssOgB6oPrBNOmarth40jcL+Mo1rzT6QQ5RYIZeQVOgPv7d0WDrn4H/fmBA4am3dg8qPc625tWd2C4u8XK1TLQ==" saltValue="HVMvVs3N4po6/VEcYX/4gg==" spinCount="100000" sheet="1" insertHyperlinks="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/Ao90//TpY5n+l+VxIxABlIEzx8zydZDBhfEV1ukvRHir0h7Ubve/eC44+/N+OHtTFq6u3gr+NbmY+hDgQRzLg==" saltValue="3OBslfGOWR9e1N6bwRYnxg==" spinCount="100000" sheet="1" insertHyperlinks="0"/>
   <mergeCells count="11">
     <mergeCell ref="A25:F25"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="E19:F23"/>
     <mergeCell ref="A19:B23"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A10:A11"/>
   </mergeCells>
   <conditionalFormatting sqref="B6">
     <cfRule type="containsBlanks" dxfId="43" priority="9">
       <formula>LEN(TRIM(B6))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:B9 B11 A19">
     <cfRule type="containsBlanks" dxfId="42" priority="7">
       <formula>LEN(TRIM(A8))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B6:F6 B8:F9 B11:F11">
     <cfRule type="notContainsBlanks" dxfId="41" priority="10">
       <formula>LEN(TRIM(B6))&gt;0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="G1:G2" location="Table_of_contents" display="Table_of_contents" xr:uid="{C67EF4EA-F810-46A0-AC8C-94E9DCFCA06A}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="81" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select..." xr:uid="{001D2D71-597B-41B1-B7BC-776B950F1253}">
           <x14:formula1>
-            <xm:f>Keuzelijsten!$C$1:$C$26</xm:f>
+            <xm:f>Keuzelijsten!$C$1:$C$27</xm:f>
           </x14:formula1>
           <xm:sqref>B11:F11</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6353D14C-9CF9-4107-B300-85C50E77A165}">
   <sheetPr codeName="Blad21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K69"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="2" width="23.6640625" style="96" customWidth="1"/>
     <col min="3" max="3" width="25.33203125" style="96" customWidth="1"/>
     <col min="4" max="4" width="23.33203125" style="96" customWidth="1"/>
     <col min="5" max="5" width="8.88671875" style="96"/>
     <col min="6" max="11" width="10.5546875" style="96" customWidth="1"/>
     <col min="12" max="16384" width="8.88671875" style="96"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="58.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="33"/>
       <c r="C1" s="33"/>
       <c r="D1" s="98" t="e" vm="4">
         <v>#VALUE!</v>
       </c>
-      <c r="F1" s="164" t="s">
+      <c r="F1" s="177" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="164"/>
-[...3 lines deleted...]
-      <c r="K1" s="164"/>
+      <c r="G1" s="177"/>
+      <c r="H1" s="177"/>
+      <c r="I1" s="177"/>
+      <c r="J1" s="177"/>
+      <c r="K1" s="177"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
-      <c r="F2" s="165" t="s">
+      <c r="F2" s="178" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="166"/>
-[...3 lines deleted...]
-      <c r="K2" s="166"/>
+      <c r="G2" s="179"/>
+      <c r="H2" s="179"/>
+      <c r="I2" s="179"/>
+      <c r="J2" s="179"/>
+      <c r="K2" s="179"/>
     </row>
     <row r="3" spans="1:11" ht="18" x14ac:dyDescent="0.3">
       <c r="A3" s="51" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="52"/>
       <c r="C3" s="99"/>
       <c r="D3" s="99"/>
       <c r="F3" s="100"/>
       <c r="G3" s="100"/>
       <c r="H3" s="100"/>
       <c r="I3" s="100"/>
     </row>
     <row r="4" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="47" t="str">
         <f>Algemeen!A2</f>
         <v>A. Basis Module</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="101"/>
       <c r="D4" s="101"/>
-      <c r="F4" s="164" t="s">
+      <c r="F4" s="177" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="164"/>
-[...3 lines deleted...]
-      <c r="K4" s="164"/>
+      <c r="G4" s="177"/>
+      <c r="H4" s="177"/>
+      <c r="I4" s="177"/>
+      <c r="J4" s="177"/>
+      <c r="K4" s="177"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="160" t="str">
+      <c r="A5" s="173" t="str">
         <f>Algemeen!A4</f>
         <v>A.1. Basis voor rapportering</v>
       </c>
-      <c r="B5" s="160"/>
+      <c r="B5" s="173"/>
       <c r="C5" s="46"/>
       <c r="D5" s="46"/>
-      <c r="F5" s="165" t="s">
+      <c r="F5" s="178" t="s">
         <v>12</v>
       </c>
-      <c r="G5" s="166"/>
-[...3 lines deleted...]
-      <c r="K5" s="166"/>
+      <c r="G5" s="179"/>
+      <c r="H5" s="179"/>
+      <c r="I5" s="179"/>
+      <c r="J5" s="179"/>
+      <c r="K5" s="179"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="167" t="str">
+      <c r="A6" s="180" t="str">
         <f>Algemeen!A45</f>
         <v>A.2. Praktijken, beleid en toekomstige initiatieven voor de transitie naar een duurzamere economie</v>
       </c>
-      <c r="B6" s="167"/>
-[...1 lines deleted...]
-      <c r="D6" s="167"/>
+      <c r="B6" s="180"/>
+      <c r="C6" s="180"/>
+      <c r="D6" s="180"/>
     </row>
     <row r="7" spans="1:11" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="101"/>
       <c r="B7" s="101"/>
       <c r="C7" s="101"/>
       <c r="D7" s="101"/>
+      <c r="F7" s="152" t="s">
+        <v>430</v>
+      </c>
+      <c r="G7" s="151"/>
+      <c r="H7" s="151"/>
+      <c r="I7" s="151"/>
+      <c r="J7" s="151"/>
+      <c r="K7" s="151"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A8" s="47" t="str">
         <f>B._Comprehensive_Module</f>
         <v>B. Uitgebreide Module</v>
       </c>
       <c r="B8" s="47"/>
       <c r="C8" s="49"/>
       <c r="D8" s="101"/>
+      <c r="F8" s="181" t="s">
+        <v>431</v>
+      </c>
+      <c r="G8" s="181"/>
+      <c r="H8" s="181"/>
+      <c r="I8" s="181"/>
+      <c r="J8" s="181"/>
+      <c r="K8" s="181"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="167" t="str">
+      <c r="A9" s="180" t="str">
         <f>Algemeen!A62</f>
         <v>B.1. Strategie: businessmodel en duurzaamheidsgerelateerde initiatieven</v>
       </c>
-      <c r="B9" s="167"/>
-      <c r="C9" s="167"/>
+      <c r="B9" s="180"/>
+      <c r="C9" s="180"/>
       <c r="D9" s="101"/>
     </row>
     <row r="10" spans="1:11" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="48"/>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="101"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A11" s="34" t="str">
         <f>Gen_Additionalinformation</f>
         <v>C. Aanvullende informatie</v>
       </c>
       <c r="B11" s="48"/>
       <c r="C11" s="48"/>
       <c r="D11" s="101"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A12" s="101"/>
       <c r="B12" s="101"/>
       <c r="C12" s="101"/>
       <c r="D12" s="101"/>
     </row>
     <row r="13" spans="1:11" ht="18" x14ac:dyDescent="0.3">
       <c r="A13" s="51" t="str">
         <f>Environment</f>
         <v>Milieu</v>
       </c>
       <c r="B13" s="53"/>
       <c r="C13" s="54"/>
       <c r="D13" s="54"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="47" t="str">
         <f>Env_A.BasicModule</f>
         <v>A. Basis Module</v>
       </c>
       <c r="B14" s="46"/>
       <c r="C14" s="101"/>
       <c r="D14" s="101"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A15" s="167" t="str">
+      <c r="A15" s="180" t="str">
         <f>Milieu!A4</f>
         <v>A.1. Energie en broeikasgasemissies</v>
       </c>
-      <c r="B15" s="167"/>
+      <c r="B15" s="180"/>
       <c r="C15" s="101"/>
       <c r="D15" s="101"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A16" s="167" t="str">
+      <c r="A16" s="180" t="str">
         <f>Milieu!A21</f>
         <v>A.2. Lucht-, water- en bodemvervuiling</v>
       </c>
-      <c r="B16" s="167"/>
+      <c r="B16" s="180"/>
       <c r="C16" s="101"/>
       <c r="D16" s="101"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A17" s="88" t="str">
         <f>Milieu!A33</f>
         <v>A.3. Biodiversiteit</v>
       </c>
       <c r="B17" s="46"/>
       <c r="C17" s="46"/>
       <c r="D17" s="101"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A18" s="88" t="str">
         <f>Milieu!A49</f>
         <v>A.4. Water</v>
       </c>
       <c r="B18" s="46"/>
       <c r="C18" s="46"/>
       <c r="D18" s="101"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A19" s="167" t="str">
+      <c r="A19" s="180" t="str">
         <f>Milieu!A57</f>
         <v>A.5. Verbruik grondstoffen, circulaire economie en afvalbeheer</v>
       </c>
-      <c r="B19" s="167"/>
-      <c r="C19" s="167"/>
+      <c r="B19" s="180"/>
+      <c r="C19" s="180"/>
       <c r="D19" s="101"/>
     </row>
     <row r="20" spans="1:4" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="48"/>
       <c r="B20" s="48"/>
       <c r="C20" s="48"/>
       <c r="D20" s="101"/>
     </row>
     <row r="21" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A21" s="50" t="str">
         <f>Env_B.ComprehensiveModule</f>
         <v>B. Uitgebreide Module</v>
       </c>
       <c r="B21" s="48"/>
       <c r="C21" s="48"/>
       <c r="D21" s="101"/>
     </row>
     <row r="22" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A22" s="160" t="str">
+      <c r="A22" s="173" t="str">
         <f>Milieu!A85</f>
         <v>B.1. Uitbreiding bij het rapporteren van GHG-emissies onder A.1.1.</v>
       </c>
-      <c r="B22" s="160"/>
-      <c r="C22" s="160"/>
+      <c r="B22" s="173"/>
+      <c r="C22" s="173"/>
       <c r="D22" s="101"/>
     </row>
     <row r="23" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A23" s="160" t="str">
+      <c r="A23" s="173" t="str">
         <f>Milieu!A104</f>
         <v>B.2. GHG-reductiedoelen en klimaattransitie</v>
       </c>
-      <c r="B23" s="160"/>
+      <c r="B23" s="173"/>
       <c r="C23" s="87"/>
       <c r="D23" s="101"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A24" s="88" t="str">
         <f>Milieu!A129</f>
         <v>B.3. Klimaatrisico's</v>
       </c>
       <c r="B24" s="88"/>
       <c r="C24" s="88"/>
       <c r="D24" s="46"/>
     </row>
     <row r="25" spans="1:4" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="48"/>
       <c r="B25" s="48"/>
       <c r="C25" s="48"/>
       <c r="D25" s="101"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="47" t="str">
         <f>ENV_Additional_information</f>
         <v>C. Aanvullende Informatie</v>
       </c>
       <c r="B26" s="48"/>
       <c r="C26" s="48"/>
@@ -13408,307 +13718,307 @@
     <row r="27" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A27" s="101"/>
       <c r="B27" s="101"/>
       <c r="C27" s="101"/>
       <c r="D27" s="101"/>
     </row>
     <row r="28" spans="1:4" ht="18" x14ac:dyDescent="0.3">
       <c r="A28" s="51" t="str">
         <f>Social</f>
         <v>Sociaal</v>
       </c>
       <c r="B28" s="53"/>
       <c r="C28" s="54"/>
       <c r="D28" s="54"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A29" s="47" t="str">
         <f>Soc_A.BasicModule</f>
         <v>A. Basis Module</v>
       </c>
       <c r="B29" s="46"/>
       <c r="C29" s="101"/>
       <c r="D29" s="101"/>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A30" s="160" t="str">
+      <c r="A30" s="173" t="str">
         <f>Sociaal!A4</f>
         <v>A.1. Werknemers – Algemene kenmerken</v>
       </c>
-      <c r="B30" s="160"/>
+      <c r="B30" s="173"/>
       <c r="C30" s="90"/>
       <c r="D30" s="101"/>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A31" s="160" t="str">
+      <c r="A31" s="173" t="str">
         <f>Sociaal!A33</f>
         <v>A.2. Werknemers – Gezondheid en veiligheid</v>
       </c>
-      <c r="B31" s="160"/>
+      <c r="B31" s="173"/>
       <c r="C31" s="90"/>
       <c r="D31" s="101"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A32" s="160" t="str">
+      <c r="A32" s="173" t="str">
         <f>Sociaal!A43</f>
         <v>A.3. Werknemers – Beloning, collectieve onderhandelingen en opleiding</v>
       </c>
-      <c r="B32" s="160"/>
-      <c r="C32" s="160"/>
+      <c r="B32" s="173"/>
+      <c r="C32" s="173"/>
       <c r="D32" s="101"/>
     </row>
     <row r="33" spans="1:4" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="48"/>
       <c r="B33" s="48"/>
       <c r="C33" s="48"/>
       <c r="D33" s="101"/>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A34" s="47" t="str">
         <f>Soc_Comprehensive_Module</f>
         <v>B. Uitgebreide Module</v>
       </c>
       <c r="B34" s="48"/>
       <c r="C34" s="48"/>
       <c r="D34" s="101"/>
     </row>
     <row r="35" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A35" s="160" t="str">
+      <c r="A35" s="173" t="str">
         <f>Sociaal!A63</f>
         <v>B.1. Werknemers - Aanvullende algemene kenmerken</v>
       </c>
-      <c r="B35" s="160"/>
+      <c r="B35" s="173"/>
       <c r="C35" s="87"/>
       <c r="D35" s="101"/>
     </row>
     <row r="36" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A36" s="160" t="str">
+      <c r="A36" s="173" t="str">
         <f>Sociaal!A75</f>
         <v>B.2. Werknemers - Mensenrechtenbeleid en -processen</v>
       </c>
-      <c r="B36" s="160"/>
-      <c r="C36" s="160"/>
+      <c r="B36" s="173"/>
+      <c r="C36" s="173"/>
       <c r="D36" s="101"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A37" s="161" t="str">
+      <c r="A37" s="174" t="str">
         <f>Sociaal!A86</f>
         <v>B.3. Ernstige negatieve incidenten m.b.t. mensenrechten</v>
       </c>
-      <c r="B37" s="161"/>
-      <c r="C37" s="161"/>
+      <c r="B37" s="174"/>
+      <c r="C37" s="174"/>
       <c r="D37" s="101"/>
     </row>
     <row r="38" spans="1:4" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="101"/>
       <c r="B38" s="101"/>
       <c r="C38" s="101"/>
       <c r="D38" s="101"/>
     </row>
     <row r="39" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A39" s="47" t="str">
         <f>Soc_AdditionalInformation</f>
         <v>C. Aanvullende Informatie</v>
       </c>
       <c r="B39" s="101"/>
       <c r="C39" s="101"/>
       <c r="D39" s="101"/>
     </row>
     <row r="40" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A40" s="101"/>
       <c r="B40" s="101"/>
       <c r="C40" s="101"/>
       <c r="D40" s="101"/>
     </row>
     <row r="41" spans="1:4" ht="18" x14ac:dyDescent="0.3">
       <c r="A41" s="51" t="str">
         <f>Governance</f>
         <v>Governance</v>
       </c>
       <c r="B41" s="53"/>
       <c r="C41" s="54"/>
       <c r="D41" s="54"/>
     </row>
     <row r="42" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A42" s="47" t="str">
         <f>Gov_A.BasicModule</f>
         <v>A. Basis Module</v>
       </c>
       <c r="B42" s="101"/>
       <c r="C42" s="101"/>
       <c r="D42" s="101"/>
     </row>
     <row r="43" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A43" s="160" t="str">
+      <c r="A43" s="173" t="str">
         <f>Governance!A4</f>
         <v>A.1. Veroordelingen en boetes voor corruptie en omkoping</v>
       </c>
-      <c r="B43" s="160"/>
-      <c r="C43" s="160"/>
+      <c r="B43" s="173"/>
+      <c r="C43" s="173"/>
       <c r="D43" s="101"/>
     </row>
     <row r="44" spans="1:4" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="101"/>
       <c r="B44" s="101"/>
       <c r="C44" s="101"/>
       <c r="D44" s="101"/>
     </row>
     <row r="45" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A45" s="34" t="str">
         <f>Gov_B.Comprehensivemodule</f>
         <v>B. Uitgebreide Module</v>
       </c>
       <c r="B45" s="35"/>
       <c r="C45" s="101"/>
       <c r="D45" s="101"/>
     </row>
     <row r="46" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A46" s="162" t="str">
+      <c r="A46" s="175" t="str">
         <f>Governance!A12</f>
         <v>B.1. Omzet uit bepaalde sectoren</v>
       </c>
-      <c r="B46" s="162"/>
+      <c r="B46" s="175"/>
       <c r="C46" s="90"/>
       <c r="D46" s="90"/>
     </row>
     <row r="47" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A47" s="163" t="str">
+      <c r="A47" s="176" t="str">
         <f>Governance!A23</f>
         <v>B.2. Genderdiversiteit in het bestuursorgaan (de hoogste besluitvormingsautoriteit binnen het bedrijf)</v>
       </c>
-      <c r="B47" s="163"/>
-[...1 lines deleted...]
-      <c r="D47" s="163"/>
+      <c r="B47" s="176"/>
+      <c r="C47" s="176"/>
+      <c r="D47" s="176"/>
     </row>
     <row r="48" spans="1:4" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="101"/>
       <c r="B48" s="101"/>
       <c r="C48" s="101"/>
       <c r="D48" s="101"/>
     </row>
     <row r="49" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A49" s="47" t="str">
         <f>Gov_AdditionalInformation</f>
         <v>C. Aanvullende Informatie</v>
       </c>
       <c r="B49" s="101"/>
       <c r="C49" s="101"/>
       <c r="D49" s="101"/>
     </row>
     <row r="50" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A50" s="101"/>
       <c r="B50" s="101"/>
       <c r="C50" s="101"/>
       <c r="D50" s="101"/>
     </row>
     <row r="51" spans="1:4" ht="18" x14ac:dyDescent="0.3">
       <c r="A51" s="89" t="str">
         <f>Conduct_Metrics</f>
         <v>Gids met bijkomende informatie</v>
       </c>
       <c r="B51" s="89"/>
       <c r="C51" s="55"/>
       <c r="D51" s="55"/>
     </row>
     <row r="52" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A52" s="160" t="str">
+      <c r="A52" s="173" t="str">
         <f>'Gids - Extra info'!A3</f>
         <v>Overeenkomst van Parijs</v>
       </c>
-      <c r="B52" s="160"/>
+      <c r="B52" s="173"/>
       <c r="C52" s="90"/>
       <c r="D52" s="90"/>
     </row>
     <row r="53" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A53" s="162" t="str">
+      <c r="A53" s="175" t="str">
         <f>CondMet_Conversion_between_different_energy_units</f>
         <v>Conversie tussen verschillende energie-eenheden</v>
       </c>
-      <c r="B53" s="162"/>
+      <c r="B53" s="175"/>
       <c r="C53" s="88"/>
       <c r="D53" s="88"/>
     </row>
     <row r="54" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A54" s="162" t="str">
+      <c r="A54" s="175" t="str">
         <f>COND_Tools_for_developing_GHG_emissions_inventory</f>
         <v>Tools voor het opstellen van een broeikasgasinventaris (GHG-inventaris)</v>
       </c>
-      <c r="B54" s="162"/>
-      <c r="C54" s="162"/>
+      <c r="B54" s="175"/>
+      <c r="C54" s="175"/>
       <c r="D54" s="91"/>
     </row>
     <row r="55" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A55" s="87" t="str">
         <f>COND_Biodiversity</f>
         <v>Databases voor biodiversiteit</v>
       </c>
       <c r="B55" s="87"/>
       <c r="C55" s="88"/>
       <c r="D55" s="88"/>
     </row>
     <row r="56" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A56" s="88" t="str">
         <f>COND_Land_use_type</f>
         <v>Type gebruik grond</v>
       </c>
       <c r="B56" s="88"/>
       <c r="C56" s="88"/>
       <c r="D56" s="88"/>
     </row>
     <row r="57" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A57" s="162" t="str">
+      <c r="A57" s="175" t="str">
         <f>'Gids - Extra info'!A45</f>
         <v>Beoordelen of de onderneming actief is in een gebied met hoge waterstress</v>
       </c>
-      <c r="B57" s="162"/>
-[...1 lines deleted...]
-      <c r="D57" s="162"/>
+      <c r="B57" s="175"/>
+      <c r="C57" s="175"/>
+      <c r="D57" s="175"/>
     </row>
     <row r="58" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A58" s="160" t="str">
+      <c r="A58" s="173" t="str">
         <f>'Gids - Extra info'!A49</f>
         <v>Richtlijnen over  de principes van de circulaire economie</v>
       </c>
-      <c r="B58" s="160"/>
+      <c r="B58" s="173"/>
       <c r="C58" s="88"/>
       <c r="D58" s="88"/>
     </row>
     <row r="59" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A59" s="160" t="str">
+      <c r="A59" s="173" t="str">
         <f>'Gids - Extra info'!A56</f>
         <v>Gevaarlijk en niet-gevaarlijk afval</v>
       </c>
-      <c r="B59" s="160"/>
+      <c r="B59" s="173"/>
       <c r="C59" s="88"/>
       <c r="D59" s="88"/>
     </row>
     <row r="60" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A60" s="160" t="str">
+      <c r="A60" s="173" t="str">
         <f>'Gids - Extra info'!A64</f>
         <v>Technische richtlijnen voor Scope 3-emissies</v>
       </c>
-      <c r="B60" s="160"/>
+      <c r="B60" s="173"/>
       <c r="C60" s="88"/>
       <c r="D60" s="88"/>
     </row>
     <row r="61" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A61" s="101"/>
       <c r="B61" s="101"/>
       <c r="C61" s="101"/>
       <c r="D61" s="101"/>
     </row>
     <row r="62" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A62" s="101"/>
       <c r="B62" s="101"/>
       <c r="C62" s="101"/>
       <c r="D62" s="101"/>
     </row>
     <row r="63" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A63" s="101"/>
       <c r="B63" s="101"/>
       <c r="C63" s="101"/>
       <c r="D63" s="101"/>
     </row>
     <row r="64" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A64" s="101"/>
       <c r="B64" s="101"/>
       <c r="C64" s="101"/>
@@ -13723,66 +14033,67 @@
     <row r="66" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A66" s="101"/>
       <c r="B66" s="101"/>
       <c r="C66" s="101"/>
       <c r="D66" s="101"/>
     </row>
     <row r="67" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A67" s="101"/>
       <c r="B67" s="101"/>
       <c r="C67" s="101"/>
       <c r="D67" s="101"/>
     </row>
     <row r="68" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A68" s="101"/>
       <c r="B68" s="101"/>
       <c r="C68" s="101"/>
       <c r="D68" s="101"/>
     </row>
     <row r="69" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A69" s="101"/>
       <c r="B69" s="101"/>
       <c r="C69" s="101"/>
       <c r="D69" s="101"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="J/4esakxPxc/gRvhIQBLyZ2KGhHG5bhs1LqvKPsAXVSnC1Hpp1+kTkyTfW/Sr1rxWVkEYbhjO9rQuLs7tztllw==" saltValue="Y9Z+xR3ViXoA2c5oTE3bUA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="28">
+  <sheetProtection algorithmName="SHA-512" hashValue="sHlWg94lIkhp47pfqP8vtkQkN27okMksdw/iBkIqEdVB+gGKpt67m8MtDgfxjb27tuyPchIcOEOEbKrnECXBdA==" saltValue="Lx5BKOOiZ+Zp0vvaT+nnBw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="29">
     <mergeCell ref="F1:K1"/>
     <mergeCell ref="F2:K2"/>
     <mergeCell ref="A36:C36"/>
     <mergeCell ref="A19:C19"/>
     <mergeCell ref="A6:D6"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="F4:K4"/>
     <mergeCell ref="F5:K5"/>
+    <mergeCell ref="F8:K8"/>
     <mergeCell ref="A60:B60"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="A58:B58"/>
     <mergeCell ref="A59:B59"/>
     <mergeCell ref="A53:B53"/>
     <mergeCell ref="A52:B52"/>
     <mergeCell ref="A57:D57"/>
     <mergeCell ref="A47:D47"/>
     <mergeCell ref="A54:C54"/>
     <mergeCell ref="A43:C43"/>
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A35:B35"/>
     <mergeCell ref="A37:C37"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A4" location="Gen_A._Basic_Module" display="Gen_A._Basic_Module" xr:uid="{9FB941CB-D1FF-4FAC-9081-E19037EF94CD}"/>
     <hyperlink ref="A5" location="Gen_A.1._Basic_for_preparation" display="A.1. Basic for preparation" xr:uid="{50424BB2-C76D-43DC-B1FD-86B0E202DC51}"/>
     <hyperlink ref="A6" location="A.2._Practices__policies_and_future_initiatives_for_transitioning_towards_a_more_sustainable_economy" display="A.2. Practices policies and future initiatives for transitioning towards a more sustainable economy" xr:uid="{F3199A36-1D75-4A8E-8E18-5E772D9231DD}"/>
     <hyperlink ref="A8" location="B._Comprehensive_Module" display="B. Comprehensive Module" xr:uid="{B71ACB79-F654-4BCD-BE2B-4B795FE7EA74}"/>
     <hyperlink ref="A9" location="B.1._Strategy__Business_Model_and_Sustainability_–_Related_Initiatives" display="B.1. Strategy: Business Model and Sustainability - Related Initiatives" xr:uid="{4F4A4F71-F215-4110-B6B7-DB26D5D201B2}"/>
     <hyperlink ref="A3" location="General" display="General" xr:uid="{EA42CFBB-A96D-4367-BA22-E731EADDD757}"/>
     <hyperlink ref="A13" location="Environment" display="Environment" xr:uid="{6C6EE9C2-DD83-46AF-96B6-B5B10D0C6D81}"/>
     <hyperlink ref="A14" location="ENV_A.BasicModule" display="ENV_A.BasicModule" xr:uid="{C92C8C59-E0E0-4CAC-A76D-8D885D007D29}"/>
     <hyperlink ref="A29" location="SOC_A.BasicModule" display="SOC_A.BasicModule" xr:uid="{D7B44D02-5F1A-44C8-800F-323D08C11428}"/>
@@ -13807,272 +14118,273 @@
     <hyperlink ref="A36:C36" location="Soc_B.2.__Additional_own_workforce_information___Human_rights_policies_and_processes" display="B.2.  Additional own workforce information - Human rights policies and processes" xr:uid="{539AF218-CA1B-42DA-8684-E3859E6C0FD8}"/>
     <hyperlink ref="A37:B37" location="Soc_B.3.__Severe_negative_human_rights_incidents" display="B.3.  Severe negative human rights incidents" xr:uid="{68C799C3-6CD0-4769-A288-046621367640}"/>
     <hyperlink ref="A19:C19" location="Env_A.5._Resource_use__circular_economy_and_waste_management" display="A.5. Resource use, circular economy and waste management" xr:uid="{CC601B57-7607-475B-8799-FF92946ECEC2}"/>
     <hyperlink ref="A9:C9" location="Gen_B.1._Strategy__Business_Model_and_Sustainability_–_Related_Initiatives" display="B.1. Strategy: Business Model and Sustainability - Related Initiatives" xr:uid="{A607716F-4005-4A8A-98AC-6B75FE799F97}"/>
     <hyperlink ref="A6:D6" location="Gen_A.2._Practices__policies_and_future_initiatives_for_transitioning_towards_a_more_sustainable_economy" display="A.2. Practices policies and future initiatives for transitioning towards a more sustainable economy" xr:uid="{1021AC92-8873-449E-83ED-B511E51A099C}"/>
     <hyperlink ref="A28" location="Social" display="Social" xr:uid="{47667DC4-4C42-486D-AF86-2D25EC04633A}"/>
     <hyperlink ref="A46:B46" location="Gov_B.1._Revenues_from_certain_sectors" display="B.1. Revenues from certain sectors" xr:uid="{BB4C59C1-3B04-443F-BBCF-33531CDBFAD9}"/>
     <hyperlink ref="A47:B47" location="Gov_B.2._Gender_diversity_ratio_in_the_governance_body" display="B.2. Gender diversity ratio in the governance body" xr:uid="{E3A27624-1455-4508-B5C0-122BB1DAFE76}"/>
     <hyperlink ref="A51" location="Conduct_Metrics" display="Conduct Metrics" xr:uid="{C8C420ED-B072-409F-B094-611966E55E58}"/>
     <hyperlink ref="A52" location="Paris_Agreement" display="Paris Agreement" xr:uid="{4033DF09-116F-4BA8-95A4-84AF2E0A32AD}"/>
     <hyperlink ref="A42" location="Gov_A.BasicModule" display="A. Basic Module" xr:uid="{F97A8875-BC4F-4EF7-A326-4F454E60313F}"/>
     <hyperlink ref="A56" location="COND_Land_use_type" display="Land-use type" xr:uid="{731205B2-1EC0-42E7-BC43-C4E099FE7F69}"/>
     <hyperlink ref="A58:B58" location="COND_circ_ec_princ" display="Guidance on circular economy principles " xr:uid="{31DB7012-C7D5-4D45-A9C7-9A51A15394FA}"/>
     <hyperlink ref="A59:B59" location="COND_hazardous" display="Hazardous - non-hazardous waste" xr:uid="{2010A906-7BA8-4566-BD3E-7FAC086C4F0E}"/>
     <hyperlink ref="A60:B60" location="COND_Scope3emissions" display="Technical guidance Scope 3 Emissions" xr:uid="{BD8876B3-FB01-4E0C-9A6A-90FB199FB120}"/>
     <hyperlink ref="A55" location="COND_Biodiversity" display="Databases for Biodiversity" xr:uid="{7A46E0B0-6EC4-4485-92EF-067DCC61EC73}"/>
     <hyperlink ref="A26" location="ENV_Additional_information" display="C. Additional information" xr:uid="{BBAC1423-A229-46AC-8DF5-E556CF072A6A}"/>
     <hyperlink ref="A39" location="Soc_AdditionalInformation" display="C. Additional Information" xr:uid="{8CCA1B3D-70FD-42F0-8AD6-56443D76345D}"/>
     <hyperlink ref="A49" location="Gov_AdditionalInformation" display="C. Additional Information" xr:uid="{9B78DE3A-9FE1-4385-B014-BEEE32E166CC}"/>
     <hyperlink ref="A11" location="Gen_Additionalinformation" display="C. Additional Information" xr:uid="{FA507316-F602-493C-9AF1-F696BF8C282F}"/>
     <hyperlink ref="A57:D57" location="COND_High_Water_stress" display="COND_High_Water_stress" xr:uid="{38B19B90-963B-43F2-842D-CE331C8136DD}"/>
     <hyperlink ref="A54:B54" location="COND_Tools_for_developing_GHG_emissions_inventory" display="COND_Tools_for_developing_GHG_emissions_inventory" xr:uid="{09422AF1-389F-4F6B-8EF4-8FF0C3F5C2F8}"/>
     <hyperlink ref="A53:B53" location="CondMet_Conversion_between_different_energy_units" display="CondMet_Conversion_between_different_energy_units" xr:uid="{E43A4C28-22E3-4E8B-9340-F8D5F944438E}"/>
     <hyperlink ref="F5:K5" r:id="rId1" display="-&gt; Klik hier voor extra ondersteuning" xr:uid="{F1C43BEA-B520-407F-81E3-E5B41E582B45}"/>
     <hyperlink ref="F2:K2" r:id="rId2" display="-&gt; Klik hier om feedback te delen" xr:uid="{4F52D770-6114-4D59-BF5E-EE7216033928}"/>
+    <hyperlink ref="F8:K8" location="Technisch" display="-&gt; Technische vereisten pc/laptop" xr:uid="{55C4E9EC-A25F-4B0A-A035-BCAFC2A9A2AE}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="2" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId3"/>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8AAFE6D-CCF4-4648-B704-C8BF103D9654}">
   <sheetPr codeName="Blad1">
     <outlinePr applyStyles="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K101"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="G1" sqref="G1:G2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="27.88671875" style="4" customWidth="1"/>
     <col min="3" max="3" width="11.5546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="22" style="4" customWidth="1"/>
     <col min="5" max="5" width="17.44140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="22.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="15.33203125" style="105" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="24" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
-      <c r="E1" s="203"/>
-      <c r="F1" s="202" t="e" vm="4">
+      <c r="E1" s="217"/>
+      <c r="F1" s="216" t="e" vm="4">
         <v>#VALUE!</v>
       </c>
-      <c r="G1" s="197" t="s">
+      <c r="G1" s="211" t="s">
         <v>13</v>
       </c>
       <c r="H1" s="96"/>
       <c r="I1" s="96"/>
       <c r="J1" s="96"/>
       <c r="K1" s="96"/>
     </row>
     <row r="2" spans="1:11" ht="23.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="18"/>
       <c r="D2" s="17"/>
-      <c r="E2" s="203"/>
-[...1 lines deleted...]
-      <c r="G2" s="198"/>
+      <c r="E2" s="217"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="212"/>
       <c r="H2" s="96"/>
       <c r="I2" s="96"/>
       <c r="J2" s="96"/>
       <c r="K2" s="96"/>
     </row>
     <row r="3" spans="1:11" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5"/>
       <c r="B3" s="6"/>
       <c r="C3" s="96"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="H3" s="96"/>
       <c r="I3" s="96"/>
       <c r="J3" s="96"/>
       <c r="K3" s="96"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A4" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="122"/>
       <c r="D4" s="13"/>
       <c r="E4" s="122"/>
       <c r="F4" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H4" s="96"/>
       <c r="I4" s="96"/>
       <c r="J4" s="96"/>
       <c r="K4" s="96"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A5" s="96"/>
       <c r="B5" s="96"/>
       <c r="C5" s="96"/>
       <c r="D5" s="96"/>
       <c r="E5" s="96"/>
       <c r="F5" s="7"/>
       <c r="H5" s="96"/>
       <c r="I5" s="96"/>
       <c r="J5" s="96"/>
       <c r="K5" s="96"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A6" s="199" t="s">
+      <c r="A6" s="213" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="200"/>
-[...3 lines deleted...]
-      <c r="F6" s="200"/>
+      <c r="B6" s="214"/>
+      <c r="C6" s="215"/>
+      <c r="D6" s="214"/>
+      <c r="E6" s="214"/>
+      <c r="F6" s="214"/>
       <c r="H6" s="96"/>
       <c r="I6" s="96"/>
       <c r="J6" s="96"/>
       <c r="K6" s="96"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A7" s="195"/>
-      <c r="B7" s="195"/>
+      <c r="A7" s="209"/>
+      <c r="B7" s="209"/>
       <c r="C7" s="96"/>
       <c r="D7" s="92" t="str" cm="1">
         <f t="array" ref="D7">_xlfn.IFS(A7="","",A7="Enkel Basis Module","-&gt; Vul enkel sectie A. Basis Module in",A7="Basis Module en Uitgebreide Module","-&gt; Vul ook sectie B. Uitgebreide Module in")</f>
         <v/>
       </c>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="H7" s="96"/>
       <c r="I7" s="96"/>
       <c r="J7" s="96"/>
       <c r="K7" s="96"/>
     </row>
     <row r="8" spans="1:11" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="96"/>
       <c r="B8" s="96"/>
       <c r="C8" s="96"/>
       <c r="D8" s="96"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="H8" s="96"/>
       <c r="I8" s="96"/>
       <c r="J8" s="124"/>
       <c r="K8" s="124"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.3">
-      <c r="A9" s="199" t="s">
+      <c r="A9" s="213" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="204"/>
-[...3 lines deleted...]
-      <c r="F9" s="204"/>
+      <c r="B9" s="218"/>
+      <c r="C9" s="215"/>
+      <c r="D9" s="218"/>
+      <c r="E9" s="218"/>
+      <c r="F9" s="218"/>
       <c r="H9" s="96"/>
       <c r="I9" s="96"/>
       <c r="J9" s="96"/>
       <c r="K9" s="96"/>
     </row>
     <row r="10" spans="1:11" ht="70.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="96"/>
       <c r="B10" s="96"/>
       <c r="C10" s="96"/>
       <c r="D10" s="96"/>
       <c r="E10" s="96"/>
       <c r="F10" s="125"/>
       <c r="H10" s="96"/>
       <c r="I10" s="96"/>
       <c r="J10" s="96"/>
       <c r="K10" s="96"/>
     </row>
     <row r="11" spans="1:11" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="176" t="s">
+      <c r="A11" s="190" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="176"/>
-[...3 lines deleted...]
-      <c r="F11" s="176"/>
+      <c r="B11" s="190"/>
+      <c r="C11" s="190"/>
+      <c r="D11" s="190"/>
+      <c r="E11" s="190"/>
+      <c r="F11" s="190"/>
       <c r="H11" s="96"/>
       <c r="I11" s="96"/>
       <c r="J11" s="96"/>
       <c r="K11" s="96"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A12" s="10"/>
       <c r="B12" s="93" t="str" cm="1">
         <f t="array" ref="B12">_xlfn.IFS(A12="","",A12="Individuele basis","-&gt; Sla vraag 3.a. over - ga door met vraag 4. Rechtsvorm",A12="Geconsolideerde basis","-&gt; Ga verder met vraag 3.a.")</f>
         <v/>
       </c>
       <c r="C12" s="96"/>
       <c r="D12" s="96"/>
       <c r="E12" s="96"/>
       <c r="F12" s="96"/>
       <c r="H12" s="96"/>
       <c r="I12" s="96"/>
       <c r="J12" s="96"/>
       <c r="K12" s="96"/>
     </row>
     <row r="13" spans="1:11" ht="15.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="96"/>
       <c r="B13" s="8"/>
       <c r="C13" s="96"/>
       <c r="D13" s="96"/>
       <c r="E13" s="96"/>
       <c r="F13" s="96"/>
       <c r="H13" s="96"/>
       <c r="I13" s="96"/>
       <c r="J13" s="96"/>
       <c r="K13" s="96"/>
     </row>
     <row r="14" spans="1:11" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="178" t="s">
+      <c r="A14" s="192" t="s">
         <v>21</v>
       </c>
-      <c r="B14" s="178"/>
-[...3 lines deleted...]
-      <c r="F14" s="178"/>
+      <c r="B14" s="192"/>
+      <c r="C14" s="192"/>
+      <c r="D14" s="192"/>
+      <c r="E14" s="192"/>
+      <c r="F14" s="192"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="26" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="26" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="96"/>
       <c r="H15" s="96"/>
       <c r="I15" s="96"/>
       <c r="J15" s="96"/>
@@ -14085,200 +14397,200 @@
       <c r="D16" s="126"/>
       <c r="E16" s="126"/>
       <c r="F16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="126"/>
       <c r="B17" s="126"/>
       <c r="C17" s="126"/>
       <c r="D17" s="126"/>
       <c r="E17" s="126"/>
       <c r="F17" s="96"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="126"/>
       <c r="B18" s="126"/>
       <c r="C18" s="126"/>
       <c r="D18" s="126"/>
       <c r="E18" s="126"/>
       <c r="F18" s="96"/>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A20" s="176" t="s">
+      <c r="A20" s="190" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="177"/>
-[...3 lines deleted...]
-      <c r="F20" s="177"/>
+      <c r="B20" s="191"/>
+      <c r="C20" s="191"/>
+      <c r="D20" s="191"/>
+      <c r="E20" s="191"/>
+      <c r="F20" s="191"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A21" s="196"/>
-      <c r="B21" s="196"/>
+      <c r="A21" s="210"/>
+      <c r="B21" s="210"/>
       <c r="C21" s="127"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
     </row>
     <row r="22" spans="1:6" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A22" s="73" t="s">
         <v>28</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="123"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
     </row>
     <row r="23" spans="1:6" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="96"/>
       <c r="B23" s="96"/>
       <c r="C23" s="96"/>
       <c r="D23" s="96"/>
       <c r="E23" s="96"/>
       <c r="F23" s="125"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="176" t="s">
+      <c r="A24" s="190" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="177"/>
-[...3 lines deleted...]
-      <c r="F24" s="177"/>
+      <c r="B24" s="191"/>
+      <c r="C24" s="191"/>
+      <c r="D24" s="191"/>
+      <c r="E24" s="191"/>
+      <c r="F24" s="191"/>
     </row>
     <row r="25" spans="1:6" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="96"/>
       <c r="B25" s="96"/>
       <c r="C25" s="96"/>
       <c r="D25" s="96"/>
       <c r="E25" s="96"/>
       <c r="F25" s="96"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="173" t="s">
+      <c r="A26" s="187" t="s">
         <v>30</v>
       </c>
-      <c r="B26" s="192"/>
-[...3 lines deleted...]
-      <c r="F26" s="192"/>
+      <c r="B26" s="206"/>
+      <c r="C26" s="207"/>
+      <c r="D26" s="206"/>
+      <c r="E26" s="206"/>
+      <c r="F26" s="206"/>
     </row>
     <row r="27" spans="1:6" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="96"/>
       <c r="B27" s="96"/>
       <c r="C27" s="96"/>
       <c r="D27" s="96"/>
       <c r="E27" s="96"/>
       <c r="F27" s="96"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A28" s="173" t="s">
+      <c r="A28" s="187" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="192"/>
-[...3 lines deleted...]
-      <c r="F28" s="192"/>
+      <c r="B28" s="206"/>
+      <c r="C28" s="207"/>
+      <c r="D28" s="206"/>
+      <c r="E28" s="206"/>
+      <c r="F28" s="206"/>
     </row>
     <row r="29" spans="1:6" ht="60.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="63" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="96"/>
       <c r="C29" s="96"/>
       <c r="D29" s="96"/>
       <c r="E29" s="96"/>
       <c r="F29" s="96"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A30" s="173" t="s">
+      <c r="A30" s="187" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="192"/>
-[...3 lines deleted...]
-      <c r="F30" s="192"/>
+      <c r="B30" s="206"/>
+      <c r="C30" s="207"/>
+      <c r="D30" s="206"/>
+      <c r="E30" s="206"/>
+      <c r="F30" s="206"/>
     </row>
     <row r="31" spans="1:6" ht="61.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="96"/>
       <c r="B31" s="96"/>
       <c r="C31" s="96"/>
       <c r="D31" s="96"/>
       <c r="E31" s="96"/>
       <c r="F31" s="96"/>
     </row>
     <row r="32" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="176" t="s">
+      <c r="A32" s="190" t="s">
         <v>34</v>
       </c>
-      <c r="B32" s="177"/>
-[...3 lines deleted...]
-      <c r="F32" s="177"/>
+      <c r="B32" s="191"/>
+      <c r="C32" s="191"/>
+      <c r="D32" s="191"/>
+      <c r="E32" s="191"/>
+      <c r="F32" s="191"/>
     </row>
     <row r="33" spans="1:9" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="178" t="s">
+      <c r="A33" s="192" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="178"/>
-      <c r="C33" s="178"/>
+      <c r="B33" s="192"/>
+      <c r="C33" s="192"/>
       <c r="D33" s="71"/>
       <c r="E33" s="71"/>
       <c r="F33" s="71"/>
       <c r="H33" s="96"/>
       <c r="I33" s="96"/>
     </row>
     <row r="34" spans="1:9" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="71"/>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="71"/>
       <c r="F34" s="71"/>
       <c r="H34" s="96"/>
       <c r="I34" s="96"/>
     </row>
     <row r="35" spans="1:9" ht="25.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="176" t="s">
+      <c r="A35" s="190" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="177"/>
-[...3 lines deleted...]
-      <c r="F35" s="177"/>
+      <c r="B35" s="191"/>
+      <c r="C35" s="191"/>
+      <c r="D35" s="191"/>
+      <c r="E35" s="191"/>
+      <c r="F35" s="191"/>
       <c r="H35" s="96"/>
       <c r="I35" s="96"/>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="25" t="s">
         <v>38</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>24</v>
       </c>
       <c r="D36" s="25" t="s">
         <v>25</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>26</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>39</v>
       </c>
       <c r="H36" s="96"/>
       <c r="I36" s="96"/>
     </row>
@@ -14309,607 +14621,607 @@
       <c r="I38" s="96"/>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="30"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="30"/>
       <c r="F39" s="30"/>
       <c r="H39" s="96"/>
       <c r="I39" s="96"/>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="30"/>
       <c r="B40" s="31"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="H40" s="96"/>
       <c r="I40" s="96"/>
     </row>
     <row r="42" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="176" t="s">
+      <c r="A42" s="190" t="s">
         <v>44</v>
       </c>
-      <c r="B42" s="177"/>
-[...3 lines deleted...]
-      <c r="F42" s="177"/>
+      <c r="B42" s="191"/>
+      <c r="C42" s="191"/>
+      <c r="D42" s="191"/>
+      <c r="E42" s="191"/>
+      <c r="F42" s="191"/>
       <c r="H42" s="96"/>
       <c r="I42" s="96"/>
     </row>
     <row r="43" spans="1:9" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="186"/>
-[...4 lines deleted...]
-      <c r="F43" s="186"/>
+      <c r="A43" s="200"/>
+      <c r="B43" s="200"/>
+      <c r="C43" s="201"/>
+      <c r="D43" s="200"/>
+      <c r="E43" s="200"/>
+      <c r="F43" s="200"/>
       <c r="H43" s="96"/>
       <c r="I43" s="128"/>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="12"/>
       <c r="C45" s="122"/>
       <c r="D45" s="13"/>
       <c r="E45" s="122"/>
       <c r="F45" s="14" t="s">
         <v>46</v>
       </c>
       <c r="G45" s="66" t="s">
         <v>47</v>
       </c>
       <c r="H45" s="96"/>
       <c r="I45" s="96"/>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="96"/>
       <c r="B46" s="96"/>
       <c r="C46" s="96"/>
       <c r="D46" s="96"/>
       <c r="E46" s="96"/>
       <c r="F46" s="42"/>
       <c r="H46" s="96"/>
       <c r="I46" s="96"/>
     </row>
     <row r="47" spans="1:9" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="194" t="s">
+      <c r="A47" s="208" t="s">
         <v>48</v>
       </c>
-      <c r="B47" s="194"/>
-[...3 lines deleted...]
-      <c r="F47" s="194"/>
+      <c r="B47" s="208"/>
+      <c r="C47" s="208"/>
+      <c r="D47" s="208"/>
+      <c r="E47" s="208"/>
+      <c r="F47" s="208"/>
       <c r="H47" s="96"/>
       <c r="I47" s="96"/>
     </row>
     <row r="48" spans="1:9" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="95"/>
-      <c r="B48" s="190" t="s">
+      <c r="B48" s="204" t="s">
         <v>49</v>
       </c>
-      <c r="C48" s="191"/>
+      <c r="C48" s="205"/>
       <c r="D48" s="28" t="s">
         <v>50</v>
       </c>
       <c r="E48" s="28" t="s">
         <v>51</v>
       </c>
       <c r="F48" s="96"/>
       <c r="H48" s="96"/>
       <c r="I48" s="96"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B49" s="168"/>
-      <c r="C49" s="168"/>
+      <c r="B49" s="182"/>
+      <c r="C49" s="182"/>
       <c r="D49" s="97"/>
       <c r="E49" s="97"/>
       <c r="F49" s="96"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="B50" s="168"/>
-      <c r="C50" s="168"/>
+      <c r="B50" s="182"/>
+      <c r="C50" s="182"/>
       <c r="D50" s="97"/>
       <c r="E50" s="97"/>
       <c r="F50" s="96"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="94" t="s">
         <v>54</v>
       </c>
-      <c r="B51" s="168"/>
-      <c r="C51" s="168"/>
+      <c r="B51" s="182"/>
+      <c r="C51" s="182"/>
       <c r="D51" s="97"/>
       <c r="E51" s="97"/>
       <c r="F51" s="96"/>
     </row>
     <row r="52" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="94" t="s">
         <v>55</v>
       </c>
-      <c r="B52" s="168"/>
-      <c r="C52" s="168"/>
+      <c r="B52" s="182"/>
+      <c r="C52" s="182"/>
       <c r="D52" s="97"/>
       <c r="E52" s="97"/>
       <c r="F52" s="96"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="94" t="s">
         <v>56</v>
       </c>
-      <c r="B53" s="168"/>
-      <c r="C53" s="168"/>
+      <c r="B53" s="182"/>
+      <c r="C53" s="182"/>
       <c r="D53" s="97"/>
       <c r="E53" s="97"/>
       <c r="F53" s="96"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="94" t="s">
         <v>57</v>
       </c>
-      <c r="B54" s="168"/>
-      <c r="C54" s="168"/>
+      <c r="B54" s="182"/>
+      <c r="C54" s="182"/>
       <c r="D54" s="97"/>
       <c r="E54" s="97"/>
       <c r="F54" s="96"/>
     </row>
     <row r="55" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="94" t="s">
         <v>58</v>
       </c>
-      <c r="B55" s="168"/>
-      <c r="C55" s="168"/>
+      <c r="B55" s="182"/>
+      <c r="C55" s="182"/>
       <c r="D55" s="97"/>
       <c r="E55" s="97"/>
       <c r="F55" s="96"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="B56" s="168"/>
-      <c r="C56" s="168"/>
+      <c r="B56" s="182"/>
+      <c r="C56" s="182"/>
       <c r="D56" s="97"/>
       <c r="E56" s="97"/>
       <c r="F56" s="96"/>
     </row>
     <row r="57" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A57" s="102" t="s">
         <v>60</v>
       </c>
-      <c r="B57" s="168"/>
-      <c r="C57" s="168"/>
+      <c r="B57" s="182"/>
+      <c r="C57" s="182"/>
       <c r="D57" s="97"/>
       <c r="E57" s="97"/>
       <c r="F57" s="96"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="B58" s="168"/>
-      <c r="C58" s="168"/>
+      <c r="B58" s="182"/>
+      <c r="C58" s="182"/>
       <c r="D58" s="97"/>
       <c r="E58" s="97"/>
       <c r="F58" s="96"/>
     </row>
     <row r="59" spans="1:7" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="96"/>
       <c r="B59" s="96"/>
       <c r="C59" s="96"/>
       <c r="D59" s="96"/>
       <c r="E59" s="96"/>
       <c r="F59" s="96"/>
     </row>
     <row r="60" spans="1:7" s="20" customFormat="1" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="169" t="s">
+      <c r="A60" s="183" t="s">
         <v>62</v>
       </c>
-      <c r="B60" s="169"/>
-[...3 lines deleted...]
-      <c r="F60" s="169"/>
+      <c r="B60" s="183"/>
+      <c r="C60" s="183"/>
+      <c r="D60" s="183"/>
+      <c r="E60" s="183"/>
+      <c r="F60" s="183"/>
       <c r="G60" s="111"/>
     </row>
     <row r="61" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A61" s="96"/>
       <c r="B61" s="96"/>
       <c r="C61" s="21"/>
       <c r="D61" s="96"/>
       <c r="E61" s="96"/>
       <c r="F61" s="96"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="19" t="s">
         <v>63</v>
       </c>
       <c r="B62" s="12"/>
       <c r="C62" s="22"/>
       <c r="D62" s="13"/>
       <c r="E62" s="122"/>
       <c r="F62" s="14" t="s">
         <v>64</v>
       </c>
       <c r="G62" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="96"/>
       <c r="B63" s="96"/>
       <c r="C63" s="21"/>
       <c r="D63" s="96"/>
       <c r="E63" s="96"/>
       <c r="F63" s="7"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A64" s="173" t="s">
+      <c r="A64" s="187" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="173"/>
-[...3 lines deleted...]
-      <c r="F64" s="173"/>
+      <c r="B64" s="187"/>
+      <c r="C64" s="197"/>
+      <c r="D64" s="187"/>
+      <c r="E64" s="187"/>
+      <c r="F64" s="187"/>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A65" s="184" t="s">
+      <c r="A65" s="198" t="s">
         <v>66</v>
       </c>
-      <c r="B65" s="184"/>
-[...3 lines deleted...]
-      <c r="F65" s="184"/>
+      <c r="B65" s="198"/>
+      <c r="C65" s="199"/>
+      <c r="D65" s="198"/>
+      <c r="E65" s="198"/>
+      <c r="F65" s="198"/>
     </row>
     <row r="66" spans="1:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A66" s="186"/>
-[...4 lines deleted...]
-      <c r="F66" s="186"/>
+      <c r="A66" s="200"/>
+      <c r="B66" s="200"/>
+      <c r="C66" s="201"/>
+      <c r="D66" s="200"/>
+      <c r="E66" s="200"/>
+      <c r="F66" s="200"/>
     </row>
     <row r="67" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="184" t="s">
+      <c r="A67" s="198" t="s">
         <v>67</v>
       </c>
-      <c r="B67" s="184"/>
-[...3 lines deleted...]
-      <c r="F67" s="184"/>
+      <c r="B67" s="198"/>
+      <c r="C67" s="199"/>
+      <c r="D67" s="198"/>
+      <c r="E67" s="198"/>
+      <c r="F67" s="198"/>
     </row>
     <row r="68" spans="1:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="186"/>
-[...4 lines deleted...]
-      <c r="F68" s="186"/>
+      <c r="A68" s="200"/>
+      <c r="B68" s="200"/>
+      <c r="C68" s="201"/>
+      <c r="D68" s="200"/>
+      <c r="E68" s="200"/>
+      <c r="F68" s="200"/>
     </row>
     <row r="69" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="178" t="s">
+      <c r="A69" s="192" t="s">
         <v>68</v>
       </c>
-      <c r="B69" s="178"/>
-[...3 lines deleted...]
-      <c r="F69" s="178"/>
+      <c r="B69" s="192"/>
+      <c r="C69" s="193"/>
+      <c r="D69" s="192"/>
+      <c r="E69" s="192"/>
+      <c r="F69" s="192"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A70" s="206" t="s">
+      <c r="A70" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="B70" s="206"/>
-      <c r="C70" s="206" t="s">
+      <c r="B70" s="220"/>
+      <c r="C70" s="220" t="s">
         <v>70</v>
       </c>
-      <c r="D70" s="206"/>
-      <c r="E70" s="206"/>
+      <c r="D70" s="220"/>
+      <c r="E70" s="220"/>
       <c r="F70" s="64"/>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A71" s="170"/>
-[...3 lines deleted...]
-      <c r="E71" s="172"/>
+      <c r="A71" s="184"/>
+      <c r="B71" s="184"/>
+      <c r="C71" s="186"/>
+      <c r="D71" s="186"/>
+      <c r="E71" s="186"/>
       <c r="F71" s="64"/>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A72" s="170"/>
-[...3 lines deleted...]
-      <c r="E72" s="172"/>
+      <c r="A72" s="184"/>
+      <c r="B72" s="184"/>
+      <c r="C72" s="186"/>
+      <c r="D72" s="186"/>
+      <c r="E72" s="186"/>
       <c r="F72" s="64"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A73" s="170"/>
-[...3 lines deleted...]
-      <c r="E73" s="172"/>
+      <c r="A73" s="184"/>
+      <c r="B73" s="184"/>
+      <c r="C73" s="186"/>
+      <c r="D73" s="186"/>
+      <c r="E73" s="186"/>
       <c r="F73" s="64"/>
     </row>
     <row r="74" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A74" s="170"/>
-[...3 lines deleted...]
-      <c r="E74" s="172"/>
+      <c r="A74" s="184"/>
+      <c r="B74" s="184"/>
+      <c r="C74" s="186"/>
+      <c r="D74" s="186"/>
+      <c r="E74" s="186"/>
       <c r="F74" s="61"/>
     </row>
     <row r="75" spans="1:6" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A75" s="177" t="s">
+      <c r="A75" s="191" t="s">
         <v>71</v>
       </c>
-      <c r="B75" s="177"/>
+      <c r="B75" s="191"/>
       <c r="C75" s="72"/>
       <c r="D75" s="72"/>
       <c r="E75" s="72"/>
       <c r="F75" s="72"/>
     </row>
     <row r="76" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A76" s="28" t="s">
         <v>72</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>73</v>
       </c>
-      <c r="C76" s="171" t="s">
+      <c r="C76" s="185" t="s">
         <v>74</v>
       </c>
-      <c r="D76" s="171"/>
-      <c r="E76" s="171"/>
+      <c r="D76" s="185"/>
+      <c r="E76" s="185"/>
       <c r="F76" s="96"/>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A77" s="129"/>
       <c r="B77" s="126"/>
-      <c r="C77" s="172"/>
-[...1 lines deleted...]
-      <c r="E77" s="172"/>
+      <c r="C77" s="186"/>
+      <c r="D77" s="186"/>
+      <c r="E77" s="186"/>
       <c r="F77" s="96"/>
     </row>
     <row r="78" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A78" s="184" t="s">
+      <c r="A78" s="198" t="s">
         <v>75</v>
       </c>
-      <c r="B78" s="184"/>
-[...3 lines deleted...]
-      <c r="F78" s="184"/>
+      <c r="B78" s="198"/>
+      <c r="C78" s="199"/>
+      <c r="D78" s="198"/>
+      <c r="E78" s="198"/>
+      <c r="F78" s="198"/>
     </row>
     <row r="79" spans="1:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A79" s="186"/>
-[...4 lines deleted...]
-      <c r="F79" s="186"/>
+      <c r="A79" s="200"/>
+      <c r="B79" s="200"/>
+      <c r="C79" s="201"/>
+      <c r="D79" s="200"/>
+      <c r="E79" s="200"/>
+      <c r="F79" s="200"/>
     </row>
     <row r="80" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="173" t="s">
+      <c r="A80" s="187" t="s">
         <v>76</v>
       </c>
-      <c r="B80" s="173"/>
-[...3 lines deleted...]
-      <c r="F80" s="173"/>
+      <c r="B80" s="187"/>
+      <c r="C80" s="187"/>
+      <c r="D80" s="187"/>
+      <c r="E80" s="187"/>
+      <c r="F80" s="187"/>
     </row>
     <row r="81" spans="1:7" ht="9.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A81" s="180"/>
-[...4 lines deleted...]
-      <c r="F81" s="181"/>
+      <c r="A81" s="194"/>
+      <c r="B81" s="195"/>
+      <c r="C81" s="196"/>
+      <c r="D81" s="195"/>
+      <c r="E81" s="195"/>
+      <c r="F81" s="195"/>
     </row>
     <row r="82" spans="1:7" ht="89.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="130"/>
-      <c r="B82" s="190" t="s">
+      <c r="B82" s="204" t="s">
         <v>77</v>
       </c>
-      <c r="C82" s="191"/>
-      <c r="D82" s="188" t="s">
+      <c r="C82" s="205"/>
+      <c r="D82" s="202" t="s">
         <v>78</v>
       </c>
-      <c r="E82" s="189"/>
+      <c r="E82" s="203"/>
       <c r="F82" s="28" t="s">
         <v>79</v>
       </c>
       <c r="G82" s="107" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="94" t="s">
         <v>52</v>
       </c>
-      <c r="B83" s="174"/>
-[...2 lines deleted...]
-      <c r="E83" s="175"/>
+      <c r="B83" s="188"/>
+      <c r="C83" s="189"/>
+      <c r="D83" s="188"/>
+      <c r="E83" s="189"/>
       <c r="F83" s="126"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="94" t="s">
         <v>53</v>
       </c>
-      <c r="B84" s="174"/>
-[...2 lines deleted...]
-      <c r="E84" s="175"/>
+      <c r="B84" s="188"/>
+      <c r="C84" s="189"/>
+      <c r="D84" s="188"/>
+      <c r="E84" s="189"/>
       <c r="F84" s="126"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="94" t="s">
         <v>54</v>
       </c>
-      <c r="B85" s="174"/>
-[...2 lines deleted...]
-      <c r="E85" s="175"/>
+      <c r="B85" s="188"/>
+      <c r="C85" s="189"/>
+      <c r="D85" s="188"/>
+      <c r="E85" s="189"/>
       <c r="F85" s="126"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="94" t="s">
         <v>55</v>
       </c>
-      <c r="B86" s="174"/>
-[...2 lines deleted...]
-      <c r="E86" s="175"/>
+      <c r="B86" s="188"/>
+      <c r="C86" s="189"/>
+      <c r="D86" s="188"/>
+      <c r="E86" s="189"/>
       <c r="F86" s="126"/>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A87" s="94" t="s">
         <v>56</v>
       </c>
-      <c r="B87" s="174"/>
-[...2 lines deleted...]
-      <c r="E87" s="175"/>
+      <c r="B87" s="188"/>
+      <c r="C87" s="189"/>
+      <c r="D87" s="188"/>
+      <c r="E87" s="189"/>
       <c r="F87" s="126"/>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="94" t="s">
         <v>57</v>
       </c>
-      <c r="B88" s="174"/>
-[...2 lines deleted...]
-      <c r="E88" s="175"/>
+      <c r="B88" s="188"/>
+      <c r="C88" s="189"/>
+      <c r="D88" s="188"/>
+      <c r="E88" s="189"/>
       <c r="F88" s="126"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="94" t="s">
         <v>81</v>
       </c>
-      <c r="B89" s="174"/>
-[...2 lines deleted...]
-      <c r="E89" s="175"/>
+      <c r="B89" s="188"/>
+      <c r="C89" s="189"/>
+      <c r="D89" s="188"/>
+      <c r="E89" s="189"/>
       <c r="F89" s="126"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="94" t="s">
         <v>59</v>
       </c>
-      <c r="B90" s="174"/>
-[...2 lines deleted...]
-      <c r="E90" s="175"/>
+      <c r="B90" s="188"/>
+      <c r="C90" s="189"/>
+      <c r="D90" s="188"/>
+      <c r="E90" s="189"/>
       <c r="F90" s="126"/>
     </row>
     <row r="91" spans="1:7" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A91" s="102" t="s">
         <v>82</v>
       </c>
-      <c r="B91" s="174"/>
-[...2 lines deleted...]
-      <c r="E91" s="175"/>
+      <c r="B91" s="188"/>
+      <c r="C91" s="189"/>
+      <c r="D91" s="188"/>
+      <c r="E91" s="189"/>
       <c r="F91" s="126"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="94" t="s">
         <v>61</v>
       </c>
-      <c r="B92" s="174"/>
-[...2 lines deleted...]
-      <c r="E92" s="175"/>
+      <c r="B92" s="188"/>
+      <c r="C92" s="189"/>
+      <c r="D92" s="188"/>
+      <c r="E92" s="189"/>
       <c r="F92" s="126"/>
       <c r="G92" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="96"/>
       <c r="B93" s="132"/>
       <c r="C93" s="96"/>
       <c r="D93" s="96"/>
       <c r="E93" s="96"/>
       <c r="F93" s="96"/>
     </row>
     <row r="94" spans="1:7" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A94" s="169" t="s">
+      <c r="A94" s="183" t="s">
         <v>83</v>
       </c>
-      <c r="B94" s="169"/>
-[...3 lines deleted...]
-      <c r="F94" s="169"/>
+      <c r="B94" s="183"/>
+      <c r="C94" s="183"/>
+      <c r="D94" s="183"/>
+      <c r="E94" s="183"/>
+      <c r="F94" s="183"/>
     </row>
     <row r="95" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A95" s="96"/>
       <c r="B95" s="96"/>
       <c r="C95" s="96"/>
       <c r="D95" s="96"/>
       <c r="E95" s="96"/>
       <c r="F95" s="96"/>
     </row>
     <row r="96" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="194" t="s">
+      <c r="A96" s="208" t="s">
         <v>84</v>
       </c>
-      <c r="B96" s="205"/>
-[...3 lines deleted...]
-      <c r="F96" s="205"/>
+      <c r="B96" s="219"/>
+      <c r="C96" s="171"/>
+      <c r="D96" s="219"/>
+      <c r="E96" s="219"/>
+      <c r="F96" s="219"/>
     </row>
     <row r="97" spans="1:7" ht="162" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="186"/>
-[...4 lines deleted...]
-      <c r="F97" s="186"/>
+      <c r="A97" s="200"/>
+      <c r="B97" s="200"/>
+      <c r="C97" s="201"/>
+      <c r="D97" s="200"/>
+      <c r="E97" s="200"/>
+      <c r="F97" s="200"/>
       <c r="G97" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A99" s="96"/>
       <c r="B99" s="96"/>
       <c r="C99" s="96"/>
       <c r="D99" s="96"/>
       <c r="E99" s="96"/>
       <c r="F99" s="96"/>
     </row>
     <row r="100" spans="1:7" ht="30.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A100" s="96"/>
       <c r="B100" s="44" t="s">
         <v>85</v>
       </c>
       <c r="C100" s="96"/>
       <c r="D100" s="45" t="s">
         <v>86</v>
       </c>
       <c r="E100" s="96"/>
       <c r="F100" s="96"/>
     </row>
     <row r="101" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
@@ -15498,821 +15810,821 @@
           <x14:formula1>
             <xm:f>Keuzelijsten!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>D49:E58</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{158A5EEF-4EAB-40E3-BDE5-AF1EF37F04DB}">
           <x14:formula1>
             <xm:f>Keuzelijsten!$A$1:$A$3</xm:f>
           </x14:formula1>
           <xm:sqref>B49:C58</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{057D54FA-A7E9-4C93-8FE5-4B2E79A6D4B2}">
   <sheetPr codeName="Blad211">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G160"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A25" sqref="A25:B25"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.6640625" style="4" customWidth="1"/>
     <col min="2" max="6" width="21" style="4" customWidth="1"/>
     <col min="7" max="7" width="20.6640625" style="105" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="15" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
-      <c r="E1" s="203"/>
-      <c r="F1" s="202" t="e" vm="4">
+      <c r="E1" s="217"/>
+      <c r="F1" s="216" t="e" vm="4">
         <v>#VALUE!</v>
       </c>
-      <c r="G1" s="197" t="s">
+      <c r="G1" s="211" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="23.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="18"/>
       <c r="D2" s="17"/>
-      <c r="E2" s="203"/>
-[...1 lines deleted...]
-      <c r="G2" s="198"/>
+      <c r="E2" s="217"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="212"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="122"/>
       <c r="D4" s="13"/>
       <c r="E4" s="122"/>
       <c r="F4" s="14" t="s">
         <v>89</v>
       </c>
       <c r="G4" s="104" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="96"/>
       <c r="B5" s="96"/>
       <c r="C5" s="96"/>
       <c r="D5" s="96"/>
       <c r="E5" s="96"/>
       <c r="F5" s="7"/>
     </row>
     <row r="6" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="194" t="s">
+      <c r="A6" s="208" t="s">
         <v>91</v>
       </c>
-      <c r="B6" s="211"/>
-[...3 lines deleted...]
-      <c r="F6" s="211"/>
+      <c r="B6" s="225"/>
+      <c r="C6" s="172"/>
+      <c r="D6" s="225"/>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
     </row>
     <row r="7" spans="1:7" ht="40.799999999999997" x14ac:dyDescent="0.3">
       <c r="A7" s="124"/>
       <c r="B7" s="96"/>
       <c r="C7" s="28" t="s">
         <v>92</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>93</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>94</v>
       </c>
       <c r="F7" s="96"/>
-      <c r="G7" s="207" t="s">
+      <c r="G7" s="221" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A8" s="220" t="s">
+      <c r="A8" s="234" t="s">
         <v>96</v>
       </c>
-      <c r="B8" s="220"/>
+      <c r="B8" s="234"/>
       <c r="C8" s="133"/>
       <c r="D8" s="133"/>
       <c r="E8" s="58" t="str">
         <f>IF(SUM(C8:D8)=0,"",SUM(C8:D8))</f>
         <v/>
       </c>
       <c r="F8" s="96"/>
-      <c r="G8" s="207"/>
+      <c r="G8" s="221"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A9" s="222" t="s">
+      <c r="A9" s="236" t="s">
         <v>97</v>
       </c>
-      <c r="B9" s="223"/>
+      <c r="B9" s="237"/>
       <c r="C9" s="133"/>
       <c r="D9" s="133"/>
       <c r="E9" s="58" t="str">
         <f>IF(SUM(C9:D9)=0,"",SUM(C9:D9))</f>
         <v/>
       </c>
       <c r="F9" s="96"/>
-      <c r="G9" s="207"/>
+      <c r="G9" s="221"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A10" s="221" t="s">
+      <c r="A10" s="235" t="s">
         <v>98</v>
       </c>
-      <c r="B10" s="221"/>
+      <c r="B10" s="235"/>
       <c r="C10" s="58" t="str">
         <f>IF(SUM(C8:C9)=0,"",SUM(C8:C9))</f>
         <v/>
       </c>
       <c r="D10" s="58" t="str">
         <f t="shared" ref="D10:E10" si="0">IF(SUM(D8:D9)=0,"",SUM(D8:D9))</f>
         <v/>
       </c>
       <c r="E10" s="58" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="F10" s="96"/>
     </row>
     <row r="12" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="194" t="s">
+      <c r="A12" s="208" t="s">
         <v>99</v>
       </c>
-      <c r="B12" s="211"/>
-[...3 lines deleted...]
-      <c r="F12" s="211"/>
+      <c r="B12" s="225"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="225"/>
+      <c r="E12" s="225"/>
+      <c r="F12" s="225"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="96"/>
       <c r="B13" s="96"/>
       <c r="C13" s="96"/>
       <c r="D13" s="28" t="s">
         <v>100</v>
       </c>
       <c r="E13" s="96"/>
       <c r="F13" s="96"/>
-      <c r="G13" s="207" t="s">
+      <c r="G13" s="221" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="220" t="s">
+      <c r="A14" s="234" t="s">
         <v>102</v>
       </c>
-      <c r="B14" s="220"/>
-      <c r="C14" s="220"/>
+      <c r="B14" s="234"/>
+      <c r="C14" s="234"/>
       <c r="D14" s="134"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
-      <c r="G14" s="207"/>
+      <c r="G14" s="221"/>
     </row>
     <row r="15" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="220" t="s">
+      <c r="A15" s="234" t="s">
         <v>103</v>
       </c>
-      <c r="B15" s="220"/>
-      <c r="C15" s="220"/>
+      <c r="B15" s="234"/>
+      <c r="C15" s="234"/>
       <c r="D15" s="134"/>
       <c r="E15" s="96"/>
       <c r="F15" s="96"/>
-      <c r="G15" s="207"/>
+      <c r="G15" s="221"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A16" s="221" t="s">
+      <c r="A16" s="235" t="s">
         <v>98</v>
       </c>
-      <c r="B16" s="221"/>
-      <c r="C16" s="221"/>
+      <c r="B16" s="235"/>
+      <c r="C16" s="235"/>
       <c r="D16" s="58" t="str">
         <f>IF(SUM(D14:D15)=0,"",SUM(D14:D15))</f>
         <v/>
       </c>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
-      <c r="G16" s="207"/>
+      <c r="G16" s="221"/>
     </row>
     <row r="18" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="194" t="s">
+      <c r="A18" s="208" t="s">
         <v>104</v>
       </c>
-      <c r="B18" s="211"/>
-[...3 lines deleted...]
-      <c r="F18" s="211"/>
+      <c r="B18" s="225"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="225"/>
+      <c r="E18" s="225"/>
+      <c r="F18" s="225"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="74" t="str">
         <f>IF(OR(Algemeen!A29="",D16=""),"",D16/Algemeen!A29)</f>
         <v/>
       </c>
       <c r="B19" s="96"/>
       <c r="C19" s="96"/>
       <c r="D19" s="96"/>
       <c r="E19" s="96"/>
       <c r="F19" s="96"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="19" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="122"/>
       <c r="D21" s="13"/>
       <c r="E21" s="122"/>
       <c r="F21" s="14" t="s">
         <v>106</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="96"/>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="32"/>
     </row>
     <row r="23" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="194" t="s">
+      <c r="A23" s="208" t="s">
         <v>107</v>
       </c>
-      <c r="B23" s="211"/>
-[...3 lines deleted...]
-      <c r="F23" s="211"/>
+      <c r="B23" s="225"/>
+      <c r="C23" s="172"/>
+      <c r="D23" s="225"/>
+      <c r="E23" s="225"/>
+      <c r="F23" s="225"/>
     </row>
     <row r="24" spans="1:7" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="218" t="s">
+      <c r="A24" s="232" t="s">
         <v>108</v>
       </c>
-      <c r="B24" s="219"/>
-[...3 lines deleted...]
-      <c r="F24" s="219"/>
+      <c r="B24" s="233"/>
+      <c r="C24" s="233"/>
+      <c r="D24" s="233"/>
+      <c r="E24" s="233"/>
+      <c r="F24" s="233"/>
     </row>
     <row r="25" spans="1:7" ht="26.4" x14ac:dyDescent="0.3">
-      <c r="A25" s="206" t="s">
+      <c r="A25" s="220" t="s">
         <v>109</v>
       </c>
-      <c r="B25" s="206"/>
+      <c r="B25" s="220"/>
       <c r="C25" s="28" t="s">
         <v>110</v>
       </c>
       <c r="D25" s="28" t="s">
         <v>111</v>
       </c>
       <c r="E25" s="96"/>
       <c r="F25" s="96"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A26" s="209" t="s">
+      <c r="A26" s="223" t="s">
         <v>112</v>
       </c>
-      <c r="B26" s="210"/>
+      <c r="B26" s="224"/>
       <c r="C26" s="75"/>
       <c r="D26" s="76"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A27" s="208" t="s">
+      <c r="A27" s="222" t="s">
         <v>113</v>
       </c>
-      <c r="B27" s="208"/>
+      <c r="B27" s="222"/>
       <c r="C27" s="75"/>
       <c r="D27" s="76"/>
       <c r="E27" s="96"/>
       <c r="F27" s="96"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A28" s="208" t="s">
+      <c r="A28" s="222" t="s">
         <v>114</v>
       </c>
-      <c r="B28" s="208"/>
+      <c r="B28" s="222"/>
       <c r="C28" s="75"/>
       <c r="D28" s="76"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A29" s="208" t="s">
+      <c r="A29" s="222" t="s">
         <v>115</v>
       </c>
-      <c r="B29" s="208"/>
+      <c r="B29" s="222"/>
       <c r="C29" s="75"/>
       <c r="D29" s="76"/>
       <c r="E29" s="96"/>
       <c r="F29" s="96"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A30" s="208"/>
-      <c r="B30" s="208"/>
+      <c r="A30" s="222"/>
+      <c r="B30" s="222"/>
       <c r="C30" s="75"/>
       <c r="D30" s="76"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A31" s="208"/>
-      <c r="B31" s="208"/>
+      <c r="A31" s="222"/>
+      <c r="B31" s="222"/>
       <c r="C31" s="75"/>
       <c r="D31" s="76"/>
       <c r="E31" s="96"/>
       <c r="F31" s="96"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="19" t="s">
         <v>116</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="122"/>
       <c r="D33" s="13"/>
       <c r="E33" s="122"/>
       <c r="F33" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G33" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="96"/>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:7" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="194" t="s">
+      <c r="A35" s="208" t="s">
         <v>118</v>
       </c>
-      <c r="B35" s="211"/>
-[...3 lines deleted...]
-      <c r="F35" s="211"/>
+      <c r="B35" s="225"/>
+      <c r="C35" s="172"/>
+      <c r="D35" s="225"/>
+      <c r="E35" s="225"/>
+      <c r="F35" s="225"/>
     </row>
     <row r="36" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A36" s="59" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="26" t="s">
         <v>119</v>
       </c>
       <c r="C36" s="28" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="28" t="s">
         <v>121</v>
       </c>
-      <c r="E36" s="171" t="s">
+      <c r="E36" s="185" t="s">
         <v>122</v>
       </c>
-      <c r="F36" s="171"/>
-      <c r="G36" s="207" t="s">
+      <c r="F36" s="185"/>
+      <c r="G36" s="221" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="131"/>
       <c r="B37" s="135"/>
       <c r="C37" s="136"/>
       <c r="D37" s="137"/>
-      <c r="E37" s="212"/>
-[...1 lines deleted...]
-      <c r="G37" s="207"/>
+      <c r="E37" s="226"/>
+      <c r="F37" s="226"/>
+      <c r="G37" s="221"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="131"/>
       <c r="B38" s="135"/>
       <c r="C38" s="136"/>
       <c r="D38" s="137"/>
-      <c r="E38" s="212"/>
-[...1 lines deleted...]
-      <c r="G38" s="207"/>
+      <c r="E38" s="226"/>
+      <c r="F38" s="226"/>
+      <c r="G38" s="221"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="131"/>
       <c r="B39" s="135"/>
       <c r="C39" s="136"/>
       <c r="D39" s="137"/>
-      <c r="E39" s="212"/>
-      <c r="F39" s="212"/>
+      <c r="E39" s="226"/>
+      <c r="F39" s="226"/>
     </row>
     <row r="41" spans="1:7" ht="43.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="194" t="s">
+      <c r="A41" s="208" t="s">
         <v>124</v>
       </c>
-      <c r="B41" s="211"/>
-[...3 lines deleted...]
-      <c r="F41" s="211"/>
+      <c r="B41" s="225"/>
+      <c r="C41" s="172"/>
+      <c r="D41" s="225"/>
+      <c r="E41" s="225"/>
+      <c r="F41" s="225"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A42" s="216" t="s">
+      <c r="A42" s="230" t="s">
         <v>125</v>
       </c>
-      <c r="B42" s="216"/>
-      <c r="C42" s="213" t="s">
+      <c r="B42" s="230"/>
+      <c r="C42" s="227" t="s">
         <v>126</v>
       </c>
-      <c r="D42" s="214"/>
-      <c r="E42" s="215"/>
+      <c r="D42" s="228"/>
+      <c r="E42" s="229"/>
       <c r="F42" s="96"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A43" s="216"/>
-      <c r="B43" s="216"/>
+      <c r="A43" s="230"/>
+      <c r="B43" s="230"/>
       <c r="C43" s="36" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="36" t="s">
         <v>128</v>
       </c>
       <c r="E43" s="36" t="s">
         <v>129</v>
       </c>
       <c r="F43" s="96"/>
-      <c r="G43" s="207" t="s">
+      <c r="G43" s="221" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A44" s="217" t="s">
+      <c r="A44" s="231" t="s">
         <v>131</v>
       </c>
-      <c r="B44" s="217"/>
+      <c r="B44" s="231"/>
       <c r="C44" s="138"/>
       <c r="D44" s="138"/>
       <c r="E44" s="139"/>
       <c r="F44" s="96"/>
-      <c r="G44" s="207"/>
+      <c r="G44" s="221"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A45" s="217" t="s">
+      <c r="A45" s="231" t="s">
         <v>132</v>
       </c>
-      <c r="B45" s="217"/>
+      <c r="B45" s="231"/>
       <c r="C45" s="138"/>
       <c r="D45" s="138"/>
       <c r="E45" s="139"/>
       <c r="F45" s="96"/>
-      <c r="G45" s="207"/>
+      <c r="G45" s="221"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A46" s="217" t="s">
+      <c r="A46" s="231" t="s">
         <v>133</v>
       </c>
-      <c r="B46" s="217"/>
+      <c r="B46" s="231"/>
       <c r="C46" s="138"/>
       <c r="D46" s="138"/>
       <c r="E46" s="139"/>
       <c r="F46" s="96"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A47" s="224" t="s">
+      <c r="A47" s="238" t="s">
         <v>134</v>
       </c>
-      <c r="B47" s="224"/>
+      <c r="B47" s="238"/>
       <c r="C47" s="67"/>
       <c r="D47" s="67"/>
       <c r="E47" s="68">
         <f>SUM(E44:E46)</f>
         <v>0</v>
       </c>
       <c r="F47" s="96"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="96"/>
       <c r="B48" s="96"/>
       <c r="C48" s="124"/>
       <c r="D48" s="124"/>
       <c r="E48" s="124"/>
       <c r="F48" s="96"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="19" t="s">
         <v>135</v>
       </c>
       <c r="B49" s="12"/>
       <c r="C49" s="122"/>
       <c r="D49" s="13"/>
       <c r="E49" s="122"/>
       <c r="F49" s="14" t="s">
         <v>136</v>
       </c>
       <c r="G49" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="96"/>
       <c r="B50" s="96"/>
       <c r="C50" s="96"/>
       <c r="D50" s="96"/>
       <c r="E50" s="96"/>
       <c r="F50" s="7"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A51" s="194" t="s">
+      <c r="A51" s="208" t="s">
         <v>137</v>
       </c>
-      <c r="B51" s="211"/>
-[...3 lines deleted...]
-      <c r="F51" s="211"/>
+      <c r="B51" s="225"/>
+      <c r="C51" s="172"/>
+      <c r="D51" s="225"/>
+      <c r="E51" s="225"/>
+      <c r="F51" s="225"/>
     </row>
     <row r="52" spans="1:7" ht="39" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="225" t="s">
+      <c r="A52" s="239" t="s">
         <v>138</v>
       </c>
-      <c r="B52" s="226"/>
-[...3 lines deleted...]
-      <c r="F52" s="226"/>
+      <c r="B52" s="240"/>
+      <c r="C52" s="240"/>
+      <c r="D52" s="240"/>
+      <c r="E52" s="240"/>
+      <c r="F52" s="240"/>
     </row>
     <row r="53" spans="1:7" ht="26.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="96"/>
       <c r="B53" s="96"/>
       <c r="C53" s="28" t="s">
         <v>139</v>
       </c>
       <c r="D53" s="28" t="s">
         <v>140</v>
       </c>
       <c r="E53" s="96"/>
       <c r="F53" s="96"/>
       <c r="G53" s="108"/>
     </row>
     <row r="54" spans="1:7" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="220" t="s">
+      <c r="A54" s="234" t="s">
         <v>141</v>
       </c>
-      <c r="B54" s="220"/>
+      <c r="B54" s="234"/>
       <c r="C54" s="140"/>
       <c r="D54" s="140"/>
       <c r="E54" s="96"/>
       <c r="F54" s="96"/>
-      <c r="G54" s="245" t="s">
+      <c r="G54" s="259" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A55" s="220" t="s">
+      <c r="A55" s="234" t="s">
         <v>143</v>
       </c>
-      <c r="B55" s="220"/>
+      <c r="B55" s="234"/>
       <c r="C55" s="140"/>
       <c r="D55" s="140"/>
       <c r="E55" s="96"/>
       <c r="F55" s="96"/>
-      <c r="G55" s="245"/>
+      <c r="G55" s="259"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="19" t="s">
         <v>144</v>
       </c>
       <c r="B57" s="12"/>
       <c r="C57" s="122"/>
       <c r="D57" s="13"/>
       <c r="E57" s="122"/>
       <c r="F57" s="14" t="s">
         <v>145</v>
       </c>
       <c r="G57" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="96"/>
       <c r="B58" s="96"/>
       <c r="C58" s="96"/>
       <c r="D58" s="96"/>
       <c r="E58" s="96"/>
       <c r="F58" s="7"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A59" s="199" t="s">
+      <c r="A59" s="213" t="s">
         <v>146</v>
       </c>
-      <c r="B59" s="204"/>
-[...3 lines deleted...]
-      <c r="F59" s="204"/>
+      <c r="B59" s="218"/>
+      <c r="C59" s="215"/>
+      <c r="D59" s="218"/>
+      <c r="E59" s="218"/>
+      <c r="F59" s="218"/>
     </row>
     <row r="60" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="37"/>
       <c r="B60" s="9"/>
       <c r="C60" s="123"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="39" t="s">
         <v>147</v>
       </c>
       <c r="B61" s="9"/>
       <c r="C61" s="123"/>
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
       <c r="F61" s="9"/>
     </row>
     <row r="62" spans="1:7" ht="172.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="96"/>
       <c r="B62" s="96"/>
       <c r="C62" s="96"/>
       <c r="D62" s="96"/>
       <c r="E62" s="96"/>
       <c r="F62" s="125"/>
       <c r="G62" s="109" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A63" s="199" t="s">
+      <c r="A63" s="213" t="s">
         <v>149</v>
       </c>
-      <c r="B63" s="204"/>
-[...3 lines deleted...]
-      <c r="F63" s="204"/>
+      <c r="B63" s="218"/>
+      <c r="C63" s="215"/>
+      <c r="D63" s="218"/>
+      <c r="E63" s="218"/>
+      <c r="F63" s="218"/>
     </row>
     <row r="64" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A64" s="178" t="s">
+      <c r="A64" s="192" t="s">
         <v>150</v>
       </c>
-      <c r="B64" s="178"/>
-[...3 lines deleted...]
-      <c r="F64" s="178"/>
+      <c r="B64" s="192"/>
+      <c r="C64" s="192"/>
+      <c r="D64" s="192"/>
+      <c r="E64" s="192"/>
+      <c r="F64" s="192"/>
     </row>
     <row r="65" spans="1:7" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="251" t="s">
+      <c r="A65" s="265" t="s">
         <v>151</v>
       </c>
-      <c r="B65" s="251"/>
-[...3 lines deleted...]
-      <c r="F65" s="251"/>
+      <c r="B65" s="265"/>
+      <c r="C65" s="265"/>
+      <c r="D65" s="265"/>
+      <c r="E65" s="265"/>
+      <c r="F65" s="265"/>
       <c r="G65" s="109" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="96"/>
       <c r="B66" s="96"/>
-      <c r="C66" s="190" t="s">
+      <c r="C66" s="204" t="s">
         <v>153</v>
       </c>
-      <c r="D66" s="191"/>
+      <c r="D66" s="205"/>
       <c r="E66" s="96"/>
       <c r="F66" s="96"/>
     </row>
     <row r="67" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A67" s="96"/>
       <c r="B67" s="96"/>
       <c r="C67" s="56" t="s">
         <v>154</v>
       </c>
       <c r="D67" s="56" t="s">
         <v>155</v>
       </c>
       <c r="E67" s="124"/>
       <c r="F67" s="96"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A68" s="252" t="s">
+      <c r="A68" s="266" t="s">
         <v>156</v>
       </c>
-      <c r="B68" s="253"/>
-[...1 lines deleted...]
-      <c r="D68" s="254"/>
+      <c r="B68" s="267"/>
+      <c r="C68" s="267"/>
+      <c r="D68" s="268"/>
       <c r="E68" s="96"/>
       <c r="F68" s="96"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A69" s="174" t="s">
+      <c r="A69" s="188" t="s">
         <v>157</v>
       </c>
-      <c r="B69" s="175"/>
+      <c r="B69" s="189"/>
       <c r="C69" s="136"/>
       <c r="D69" s="136"/>
       <c r="E69" s="96"/>
       <c r="F69" s="96"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A70" s="244" t="s">
+      <c r="A70" s="258" t="s">
         <v>158</v>
       </c>
-      <c r="B70" s="175"/>
+      <c r="B70" s="189"/>
       <c r="C70" s="136"/>
       <c r="D70" s="136"/>
       <c r="E70" s="96"/>
       <c r="F70" s="96"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A71" s="174" t="s">
+      <c r="A71" s="188" t="s">
         <v>159</v>
       </c>
-      <c r="B71" s="175"/>
+      <c r="B71" s="189"/>
       <c r="C71" s="136"/>
       <c r="D71" s="136"/>
       <c r="E71" s="96"/>
       <c r="F71" s="96"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A72" s="246" t="s">
+      <c r="A72" s="260" t="s">
         <v>160</v>
       </c>
-      <c r="B72" s="247"/>
-[...1 lines deleted...]
-      <c r="D72" s="248"/>
+      <c r="B72" s="261"/>
+      <c r="C72" s="261"/>
+      <c r="D72" s="262"/>
       <c r="E72" s="96"/>
       <c r="F72" s="96"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A73" s="174" t="s">
+      <c r="A73" s="188" t="s">
         <v>161</v>
       </c>
-      <c r="B73" s="175"/>
+      <c r="B73" s="189"/>
       <c r="C73" s="136"/>
       <c r="D73" s="136"/>
       <c r="E73" s="96"/>
       <c r="F73" s="96"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A74" s="174" t="s">
+      <c r="A74" s="188" t="s">
         <v>162</v>
       </c>
-      <c r="B74" s="175"/>
+      <c r="B74" s="189"/>
       <c r="C74" s="136"/>
       <c r="D74" s="136"/>
       <c r="E74" s="96"/>
       <c r="F74" s="96"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A75" s="174" t="s">
+      <c r="A75" s="188" t="s">
         <v>163</v>
       </c>
-      <c r="B75" s="175"/>
+      <c r="B75" s="189"/>
       <c r="C75" s="136"/>
       <c r="D75" s="136"/>
       <c r="E75" s="96"/>
       <c r="F75" s="96"/>
     </row>
     <row r="77" spans="1:7" ht="41.4" x14ac:dyDescent="0.3">
       <c r="A77" s="56" t="s">
         <v>164</v>
       </c>
       <c r="B77" s="56" t="s">
         <v>165</v>
       </c>
       <c r="C77" s="56" t="s">
         <v>166</v>
       </c>
       <c r="D77" s="56" t="s">
         <v>167</v>
       </c>
       <c r="E77" s="96"/>
       <c r="F77" s="96"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="141" t="s">
         <v>168</v>
       </c>
@@ -16345,798 +16657,798 @@
         <v>0</v>
       </c>
       <c r="E80" s="96"/>
       <c r="F80" s="96"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="141"/>
       <c r="B81" s="136"/>
       <c r="C81" s="136"/>
       <c r="D81" s="142">
         <f>SUM(B81:C81)</f>
         <v>0</v>
       </c>
       <c r="E81" s="96"/>
       <c r="F81" s="96"/>
     </row>
     <row r="82" spans="1:7" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="96"/>
       <c r="B82" s="96"/>
       <c r="C82" s="96"/>
       <c r="D82" s="96"/>
       <c r="E82" s="96"/>
       <c r="F82" s="96"/>
     </row>
     <row r="83" spans="1:7" ht="20.399999999999999" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A83" s="169" t="s">
+      <c r="A83" s="183" t="s">
         <v>62</v>
       </c>
-      <c r="B83" s="169"/>
-[...3 lines deleted...]
-      <c r="F83" s="169"/>
+      <c r="B83" s="183"/>
+      <c r="C83" s="183"/>
+      <c r="D83" s="183"/>
+      <c r="E83" s="183"/>
+      <c r="F83" s="183"/>
       <c r="G83" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A84" s="96"/>
       <c r="B84" s="96"/>
       <c r="C84" s="21"/>
       <c r="D84" s="96"/>
       <c r="E84" s="96"/>
       <c r="F84" s="96"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="19" t="s">
         <v>169</v>
       </c>
       <c r="B85" s="12"/>
       <c r="C85" s="22"/>
       <c r="D85" s="13"/>
       <c r="E85" s="122"/>
       <c r="F85" s="14" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A86" s="249" t="s">
+      <c r="A86" s="263" t="s">
         <v>171</v>
       </c>
-      <c r="B86" s="250"/>
-[...3 lines deleted...]
-      <c r="F86" s="250"/>
+      <c r="B86" s="264"/>
+      <c r="C86" s="264"/>
+      <c r="D86" s="264"/>
+      <c r="E86" s="264"/>
+      <c r="F86" s="264"/>
       <c r="G86" s="66" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A87" s="206" t="s">
+      <c r="A87" s="220" t="s">
         <v>173</v>
       </c>
-      <c r="B87" s="206"/>
-      <c r="C87" s="206"/>
+      <c r="B87" s="220"/>
+      <c r="C87" s="220"/>
       <c r="D87" s="69">
         <f>SUM(D88:D102)</f>
         <v>0</v>
       </c>
       <c r="E87" s="96"/>
       <c r="F87" s="7"/>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A88" s="241" t="s">
+      <c r="A88" s="255" t="s">
         <v>174</v>
       </c>
-      <c r="B88" s="241"/>
-      <c r="C88" s="241"/>
+      <c r="B88" s="255"/>
+      <c r="C88" s="255"/>
       <c r="D88" s="140"/>
       <c r="E88" s="96"/>
       <c r="F88" s="96"/>
-      <c r="G88" s="243" t="s">
+      <c r="G88" s="257" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A89" s="241" t="s">
+      <c r="A89" s="255" t="s">
         <v>176</v>
       </c>
-      <c r="B89" s="241"/>
-      <c r="C89" s="241"/>
+      <c r="B89" s="255"/>
+      <c r="C89" s="255"/>
       <c r="D89" s="140"/>
       <c r="E89" s="96"/>
       <c r="F89" s="96"/>
-      <c r="G89" s="243"/>
+      <c r="G89" s="257"/>
     </row>
     <row r="90" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="255" t="s">
+      <c r="A90" s="269" t="s">
         <v>177</v>
       </c>
-      <c r="B90" s="241"/>
-      <c r="C90" s="241"/>
+      <c r="B90" s="255"/>
+      <c r="C90" s="255"/>
       <c r="D90" s="140"/>
       <c r="E90" s="96"/>
       <c r="F90" s="96"/>
-      <c r="G90" s="243"/>
+      <c r="G90" s="257"/>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A91" s="241" t="s">
+      <c r="A91" s="255" t="s">
         <v>178</v>
       </c>
-      <c r="B91" s="241"/>
-      <c r="C91" s="241"/>
+      <c r="B91" s="255"/>
+      <c r="C91" s="255"/>
       <c r="D91" s="140"/>
       <c r="E91" s="96"/>
       <c r="F91" s="96"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A92" s="241" t="s">
+      <c r="A92" s="255" t="s">
         <v>179</v>
       </c>
-      <c r="B92" s="241"/>
-      <c r="C92" s="241"/>
+      <c r="B92" s="255"/>
+      <c r="C92" s="255"/>
       <c r="D92" s="140"/>
       <c r="E92" s="96"/>
       <c r="F92" s="96"/>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A93" s="241" t="s">
+      <c r="A93" s="255" t="s">
         <v>180</v>
       </c>
-      <c r="B93" s="241"/>
-      <c r="C93" s="241"/>
+      <c r="B93" s="255"/>
+      <c r="C93" s="255"/>
       <c r="D93" s="140"/>
       <c r="E93" s="96"/>
       <c r="F93" s="96"/>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A94" s="241" t="s">
+      <c r="A94" s="255" t="s">
         <v>181</v>
       </c>
-      <c r="B94" s="241"/>
-      <c r="C94" s="241"/>
+      <c r="B94" s="255"/>
+      <c r="C94" s="255"/>
       <c r="D94" s="140"/>
       <c r="E94" s="96"/>
       <c r="F94" s="96"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A95" s="241" t="s">
+      <c r="A95" s="255" t="s">
         <v>182</v>
       </c>
-      <c r="B95" s="241"/>
-      <c r="C95" s="241"/>
+      <c r="B95" s="255"/>
+      <c r="C95" s="255"/>
       <c r="D95" s="140"/>
       <c r="E95" s="96"/>
       <c r="F95" s="96"/>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A96" s="241" t="s">
+      <c r="A96" s="255" t="s">
         <v>183</v>
       </c>
-      <c r="B96" s="241"/>
-      <c r="C96" s="241"/>
+      <c r="B96" s="255"/>
+      <c r="C96" s="255"/>
       <c r="D96" s="140"/>
       <c r="E96" s="96"/>
       <c r="F96" s="96"/>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A97" s="241" t="s">
+      <c r="A97" s="255" t="s">
         <v>184</v>
       </c>
-      <c r="B97" s="241"/>
-      <c r="C97" s="241"/>
+      <c r="B97" s="255"/>
+      <c r="C97" s="255"/>
       <c r="D97" s="140"/>
       <c r="E97" s="96"/>
       <c r="F97" s="96"/>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A98" s="241" t="s">
+      <c r="A98" s="255" t="s">
         <v>185</v>
       </c>
-      <c r="B98" s="241"/>
-      <c r="C98" s="241"/>
+      <c r="B98" s="255"/>
+      <c r="C98" s="255"/>
       <c r="D98" s="140"/>
       <c r="E98" s="96"/>
       <c r="F98" s="96"/>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A99" s="241" t="s">
+      <c r="A99" s="255" t="s">
         <v>186</v>
       </c>
-      <c r="B99" s="241"/>
-      <c r="C99" s="241"/>
+      <c r="B99" s="255"/>
+      <c r="C99" s="255"/>
       <c r="D99" s="140"/>
       <c r="E99" s="96"/>
       <c r="F99" s="96"/>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A100" s="241" t="s">
+      <c r="A100" s="255" t="s">
         <v>187</v>
       </c>
-      <c r="B100" s="241"/>
-      <c r="C100" s="241"/>
+      <c r="B100" s="255"/>
+      <c r="C100" s="255"/>
       <c r="D100" s="140"/>
       <c r="E100" s="96"/>
       <c r="F100" s="96"/>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A101" s="241" t="s">
+      <c r="A101" s="255" t="s">
         <v>188</v>
       </c>
-      <c r="B101" s="241"/>
-      <c r="C101" s="241"/>
+      <c r="B101" s="255"/>
+      <c r="C101" s="255"/>
       <c r="D101" s="140"/>
       <c r="E101" s="96"/>
       <c r="F101" s="96"/>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A102" s="241" t="s">
+      <c r="A102" s="255" t="s">
         <v>189</v>
       </c>
-      <c r="B102" s="241"/>
-      <c r="C102" s="241"/>
+      <c r="B102" s="255"/>
+      <c r="C102" s="255"/>
       <c r="D102" s="140"/>
       <c r="E102" s="96"/>
       <c r="F102" s="96"/>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="19" t="s">
         <v>190</v>
       </c>
       <c r="B104" s="12"/>
       <c r="C104" s="22"/>
       <c r="D104" s="13"/>
       <c r="E104" s="122"/>
       <c r="F104" s="14" t="s">
         <v>191</v>
       </c>
       <c r="G104" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A106" s="238" t="s">
+      <c r="A106" s="252" t="s">
         <v>192</v>
       </c>
-      <c r="B106" s="239"/>
-[...3 lines deleted...]
-      <c r="F106" s="239"/>
+      <c r="B106" s="253"/>
+      <c r="C106" s="254"/>
+      <c r="D106" s="253"/>
+      <c r="E106" s="253"/>
+      <c r="F106" s="253"/>
       <c r="G106" s="66" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A107" s="225" t="s">
+      <c r="A107" s="239" t="s">
         <v>194</v>
       </c>
-      <c r="B107" s="226"/>
-[...3 lines deleted...]
-      <c r="F107" s="226"/>
+      <c r="B107" s="240"/>
+      <c r="C107" s="240"/>
+      <c r="D107" s="240"/>
+      <c r="E107" s="240"/>
+      <c r="F107" s="240"/>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="101"/>
       <c r="B108" s="101"/>
-      <c r="C108" s="242" t="s">
+      <c r="C108" s="256" t="s">
         <v>195</v>
       </c>
-      <c r="D108" s="242"/>
-[...1 lines deleted...]
-      <c r="F108" s="242"/>
+      <c r="D108" s="256"/>
+      <c r="E108" s="256"/>
+      <c r="F108" s="256"/>
     </row>
     <row r="109" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A109" s="101"/>
       <c r="B109" s="101"/>
       <c r="C109" s="36" t="s">
         <v>196</v>
       </c>
       <c r="D109" s="36" t="s">
         <v>197</v>
       </c>
       <c r="E109" s="28" t="s">
         <v>198</v>
       </c>
       <c r="F109" s="28" t="s">
         <v>199</v>
       </c>
       <c r="G109" s="110"/>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A110" s="222" t="s">
+      <c r="A110" s="236" t="s">
         <v>200</v>
       </c>
-      <c r="B110" s="223"/>
+      <c r="B110" s="237"/>
       <c r="C110" s="133"/>
       <c r="D110" s="140"/>
       <c r="E110" s="133" t="s">
         <v>201</v>
       </c>
       <c r="F110" s="143"/>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A111" s="222" t="s">
+      <c r="A111" s="236" t="s">
         <v>202</v>
       </c>
-      <c r="B111" s="223"/>
+      <c r="B111" s="237"/>
       <c r="C111" s="133"/>
       <c r="D111" s="140"/>
       <c r="E111" s="133"/>
       <c r="F111" s="143"/>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="96"/>
       <c r="B112" s="96"/>
       <c r="C112" s="96"/>
       <c r="D112" s="96"/>
       <c r="E112" s="96"/>
       <c r="F112" s="96"/>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A113" s="101"/>
       <c r="B113" s="101"/>
-      <c r="C113" s="242" t="s">
+      <c r="C113" s="256" t="s">
         <v>203</v>
       </c>
-      <c r="D113" s="242"/>
-[...1 lines deleted...]
-      <c r="F113" s="242"/>
+      <c r="D113" s="256"/>
+      <c r="E113" s="256"/>
+      <c r="F113" s="256"/>
     </row>
     <row r="114" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A114" s="101"/>
       <c r="B114" s="101"/>
       <c r="C114" s="36" t="s">
         <v>196</v>
       </c>
       <c r="D114" s="36" t="s">
         <v>197</v>
       </c>
       <c r="E114" s="28" t="s">
         <v>198</v>
       </c>
       <c r="F114" s="28" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A115" s="222" t="s">
+      <c r="A115" s="236" t="s">
         <v>200</v>
       </c>
-      <c r="B115" s="223"/>
+      <c r="B115" s="237"/>
       <c r="C115" s="133"/>
       <c r="D115" s="140"/>
       <c r="E115" s="133" t="s">
         <v>201</v>
       </c>
       <c r="F115" s="143"/>
     </row>
     <row r="116" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A116" s="222" t="s">
+      <c r="A116" s="236" t="s">
         <v>202</v>
       </c>
-      <c r="B116" s="223"/>
+      <c r="B116" s="237"/>
       <c r="C116" s="133"/>
       <c r="D116" s="140"/>
       <c r="E116" s="140"/>
       <c r="F116" s="143"/>
     </row>
     <row r="118" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
         <v>204</v>
       </c>
       <c r="B118" s="96"/>
       <c r="C118" s="96"/>
       <c r="D118" s="96"/>
       <c r="E118" s="96"/>
       <c r="F118" s="96"/>
     </row>
     <row r="119" spans="1:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A119" s="186"/>
-[...4 lines deleted...]
-      <c r="F119" s="186"/>
+      <c r="A119" s="200"/>
+      <c r="B119" s="200"/>
+      <c r="C119" s="201"/>
+      <c r="D119" s="200"/>
+      <c r="E119" s="200"/>
+      <c r="F119" s="200"/>
     </row>
     <row r="120" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="194" t="s">
+      <c r="A120" s="208" t="s">
         <v>205</v>
       </c>
-      <c r="B120" s="205"/>
-[...3 lines deleted...]
-      <c r="F120" s="205"/>
+      <c r="B120" s="219"/>
+      <c r="C120" s="171"/>
+      <c r="D120" s="219"/>
+      <c r="E120" s="219"/>
+      <c r="F120" s="219"/>
     </row>
     <row r="121" spans="1:6" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A121" s="37"/>
       <c r="B121" s="9"/>
       <c r="C121" s="123"/>
       <c r="D121" s="9"/>
       <c r="E121" s="9"/>
       <c r="F121" s="9"/>
     </row>
     <row r="122" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A122" s="231" t="s">
+      <c r="A122" s="245" t="s">
         <v>206</v>
       </c>
-      <c r="B122" s="232"/>
-[...3 lines deleted...]
-      <c r="F122" s="232"/>
+      <c r="B122" s="246"/>
+      <c r="C122" s="246"/>
+      <c r="D122" s="246"/>
+      <c r="E122" s="246"/>
+      <c r="F122" s="246"/>
     </row>
     <row r="123" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="225" t="s">
+      <c r="A123" s="239" t="s">
         <v>207</v>
       </c>
-      <c r="B123" s="233"/>
-[...3 lines deleted...]
-      <c r="F123" s="233"/>
+      <c r="B123" s="247"/>
+      <c r="C123" s="247"/>
+      <c r="D123" s="247"/>
+      <c r="E123" s="247"/>
+      <c r="F123" s="247"/>
     </row>
     <row r="124" spans="1:6" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="186"/>
-[...4 lines deleted...]
-      <c r="F124" s="186"/>
+      <c r="A124" s="200"/>
+      <c r="B124" s="200"/>
+      <c r="C124" s="201"/>
+      <c r="D124" s="200"/>
+      <c r="E124" s="200"/>
+      <c r="F124" s="200"/>
     </row>
     <row r="125" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A125" s="231" t="s">
+      <c r="A125" s="245" t="s">
         <v>208</v>
       </c>
-      <c r="B125" s="232"/>
-[...3 lines deleted...]
-      <c r="F125" s="232"/>
+      <c r="B125" s="246"/>
+      <c r="C125" s="246"/>
+      <c r="D125" s="246"/>
+      <c r="E125" s="246"/>
+      <c r="F125" s="246"/>
     </row>
     <row r="126" spans="1:6" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="37"/>
       <c r="B126" s="96"/>
       <c r="C126" s="123"/>
       <c r="D126" s="9"/>
       <c r="E126" s="9"/>
       <c r="F126" s="9"/>
     </row>
     <row r="127" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A127" s="40" t="s">
         <v>209</v>
       </c>
       <c r="B127" s="96"/>
       <c r="C127" s="96"/>
       <c r="D127" s="60"/>
       <c r="E127" s="96"/>
       <c r="F127" s="96"/>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="19" t="s">
         <v>210</v>
       </c>
       <c r="B129" s="12"/>
       <c r="C129" s="22"/>
       <c r="D129" s="13"/>
       <c r="E129" s="122"/>
       <c r="F129" s="14" t="s">
         <v>211</v>
       </c>
       <c r="G129" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="7.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A130" s="96"/>
       <c r="B130" s="96"/>
       <c r="C130" s="96"/>
       <c r="D130" s="96"/>
       <c r="E130" s="96"/>
       <c r="F130" s="96"/>
     </row>
     <row r="131" spans="1:7" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="173" t="s">
+      <c r="A131" s="187" t="s">
         <v>212</v>
       </c>
-      <c r="B131" s="204"/>
-[...3 lines deleted...]
-      <c r="F131" s="204"/>
+      <c r="B131" s="218"/>
+      <c r="C131" s="215"/>
+      <c r="D131" s="218"/>
+      <c r="E131" s="218"/>
+      <c r="F131" s="218"/>
     </row>
     <row r="132" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A132" s="37"/>
       <c r="B132" s="96"/>
       <c r="C132" s="123"/>
       <c r="D132" s="9"/>
       <c r="E132" s="9"/>
       <c r="F132" s="9"/>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="40" t="s">
         <v>213</v>
       </c>
       <c r="B133" s="96"/>
       <c r="C133" s="123"/>
       <c r="D133" s="9"/>
       <c r="E133" s="9"/>
       <c r="F133" s="9"/>
     </row>
     <row r="134" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="186"/>
-[...4 lines deleted...]
-      <c r="F134" s="186"/>
+      <c r="A134" s="200"/>
+      <c r="B134" s="200"/>
+      <c r="C134" s="201"/>
+      <c r="D134" s="200"/>
+      <c r="E134" s="200"/>
+      <c r="F134" s="200"/>
     </row>
     <row r="135" spans="1:7" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="173" t="s">
+      <c r="A135" s="187" t="s">
         <v>214</v>
       </c>
-      <c r="B135" s="204"/>
-[...3 lines deleted...]
-      <c r="F135" s="204"/>
+      <c r="B135" s="218"/>
+      <c r="C135" s="215"/>
+      <c r="D135" s="218"/>
+      <c r="E135" s="218"/>
+      <c r="F135" s="218"/>
     </row>
     <row r="136" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A136" s="37"/>
       <c r="B136" s="96"/>
       <c r="C136" s="123"/>
       <c r="D136" s="9"/>
       <c r="E136" s="9"/>
       <c r="F136" s="9"/>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="40" t="s">
         <v>213</v>
       </c>
       <c r="B137" s="96"/>
       <c r="C137" s="123"/>
       <c r="D137" s="9"/>
       <c r="E137" s="9"/>
       <c r="F137" s="9"/>
     </row>
     <row r="138" spans="1:7" ht="122.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="186"/>
-[...4 lines deleted...]
-      <c r="F138" s="186"/>
+      <c r="A138" s="200"/>
+      <c r="B138" s="200"/>
+      <c r="C138" s="201"/>
+      <c r="D138" s="200"/>
+      <c r="E138" s="200"/>
+      <c r="F138" s="200"/>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A139" s="173" t="s">
+      <c r="A139" s="187" t="s">
         <v>215</v>
       </c>
-      <c r="B139" s="204"/>
-[...3 lines deleted...]
-      <c r="F139" s="204"/>
+      <c r="B139" s="218"/>
+      <c r="C139" s="215"/>
+      <c r="D139" s="218"/>
+      <c r="E139" s="218"/>
+      <c r="F139" s="218"/>
     </row>
     <row r="140" spans="1:7" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="229" t="s">
+      <c r="A140" s="243" t="s">
         <v>216</v>
       </c>
-      <c r="B140" s="230"/>
-[...3 lines deleted...]
-      <c r="F140" s="230"/>
+      <c r="B140" s="244"/>
+      <c r="C140" s="244"/>
+      <c r="D140" s="244"/>
+      <c r="E140" s="244"/>
+      <c r="F140" s="244"/>
     </row>
     <row r="141" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A141" s="186"/>
-[...4 lines deleted...]
-      <c r="F141" s="186"/>
+      <c r="A141" s="200"/>
+      <c r="B141" s="200"/>
+      <c r="C141" s="201"/>
+      <c r="D141" s="200"/>
+      <c r="E141" s="200"/>
+      <c r="F141" s="200"/>
     </row>
     <row r="142" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A142" s="173" t="s">
+      <c r="A142" s="187" t="s">
         <v>217</v>
       </c>
-      <c r="B142" s="204"/>
-[...3 lines deleted...]
-      <c r="F142" s="204"/>
+      <c r="B142" s="218"/>
+      <c r="C142" s="215"/>
+      <c r="D142" s="218"/>
+      <c r="E142" s="218"/>
+      <c r="F142" s="218"/>
     </row>
     <row r="143" spans="1:7" ht="31.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A143" s="37"/>
       <c r="B143" s="96"/>
       <c r="C143" s="123"/>
       <c r="D143" s="9"/>
       <c r="E143" s="9"/>
       <c r="F143" s="9"/>
     </row>
     <row r="144" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A144" s="173" t="s">
+      <c r="A144" s="187" t="s">
         <v>218</v>
       </c>
-      <c r="B144" s="204"/>
-[...3 lines deleted...]
-      <c r="F144" s="204"/>
+      <c r="B144" s="218"/>
+      <c r="C144" s="215"/>
+      <c r="D144" s="218"/>
+      <c r="E144" s="218"/>
+      <c r="F144" s="218"/>
     </row>
     <row r="145" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A145" s="37"/>
       <c r="B145" s="96"/>
       <c r="C145" s="123"/>
       <c r="D145" s="9"/>
       <c r="E145" s="9"/>
       <c r="F145" s="9"/>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="40" t="s">
         <v>213</v>
       </c>
       <c r="B146" s="96"/>
       <c r="C146" s="123"/>
       <c r="D146" s="9"/>
       <c r="E146" s="9"/>
       <c r="F146" s="9"/>
     </row>
     <row r="147" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A147" s="186"/>
-[...4 lines deleted...]
-      <c r="F147" s="186"/>
+      <c r="A147" s="200"/>
+      <c r="B147" s="200"/>
+      <c r="C147" s="201"/>
+      <c r="D147" s="200"/>
+      <c r="E147" s="200"/>
+      <c r="F147" s="200"/>
     </row>
     <row r="148" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A148" s="194" t="s">
+      <c r="A148" s="208" t="s">
         <v>219</v>
       </c>
-      <c r="B148" s="205"/>
-[...3 lines deleted...]
-      <c r="F148" s="205"/>
+      <c r="B148" s="219"/>
+      <c r="C148" s="171"/>
+      <c r="D148" s="219"/>
+      <c r="E148" s="219"/>
+      <c r="F148" s="219"/>
       <c r="G148" s="107"/>
     </row>
     <row r="149" spans="1:7" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A149" s="28" t="s">
         <v>220</v>
       </c>
-      <c r="B149" s="171" t="s">
+      <c r="B149" s="185" t="s">
         <v>221</v>
       </c>
-      <c r="C149" s="171"/>
-      <c r="D149" s="171"/>
+      <c r="C149" s="185"/>
+      <c r="D149" s="185"/>
       <c r="E149" s="9"/>
       <c r="F149" s="9"/>
       <c r="G149" s="107"/>
     </row>
     <row r="150" spans="1:7" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A150" s="144" t="s">
         <v>222</v>
       </c>
-      <c r="B150" s="234"/>
-[...1 lines deleted...]
-      <c r="D150" s="234"/>
+      <c r="B150" s="248"/>
+      <c r="C150" s="248"/>
+      <c r="D150" s="248"/>
       <c r="E150" s="96"/>
       <c r="F150" s="96"/>
       <c r="G150" s="107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A151" s="144" t="s">
         <v>223</v>
       </c>
-      <c r="B151" s="234"/>
-[...1 lines deleted...]
-      <c r="D151" s="234"/>
+      <c r="B151" s="248"/>
+      <c r="C151" s="248"/>
+      <c r="D151" s="248"/>
       <c r="E151" s="96"/>
       <c r="F151" s="96"/>
       <c r="G151" s="107"/>
     </row>
     <row r="152" spans="1:7" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A152" s="144" t="s">
         <v>224</v>
       </c>
-      <c r="B152" s="235"/>
-[...1 lines deleted...]
-      <c r="D152" s="237"/>
+      <c r="B152" s="249"/>
+      <c r="C152" s="250"/>
+      <c r="D152" s="251"/>
       <c r="E152" s="96"/>
       <c r="F152" s="96"/>
       <c r="G152" s="107"/>
     </row>
     <row r="153" spans="1:7" ht="27.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A153" s="96"/>
       <c r="B153" s="96"/>
       <c r="C153" s="96"/>
       <c r="D153" s="96"/>
       <c r="E153" s="96"/>
       <c r="F153" s="96"/>
     </row>
     <row r="154" spans="1:7" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A154" s="169" t="s">
+      <c r="A154" s="183" t="s">
         <v>225</v>
       </c>
-      <c r="B154" s="169"/>
-[...3 lines deleted...]
-      <c r="F154" s="169"/>
+      <c r="B154" s="183"/>
+      <c r="C154" s="183"/>
+      <c r="D154" s="183"/>
+      <c r="E154" s="183"/>
+      <c r="F154" s="183"/>
     </row>
     <row r="155" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A155" s="96"/>
       <c r="B155" s="96"/>
       <c r="C155" s="96"/>
       <c r="D155" s="96"/>
       <c r="E155" s="96"/>
       <c r="F155" s="96"/>
     </row>
     <row r="156" spans="1:7" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A156" s="194" t="s">
+      <c r="A156" s="208" t="s">
         <v>226</v>
       </c>
-      <c r="B156" s="205"/>
-[...3 lines deleted...]
-      <c r="F156" s="205"/>
+      <c r="B156" s="219"/>
+      <c r="C156" s="171"/>
+      <c r="D156" s="219"/>
+      <c r="E156" s="219"/>
+      <c r="F156" s="219"/>
     </row>
     <row r="157" spans="1:7" ht="162" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="186"/>
-[...4 lines deleted...]
-      <c r="F157" s="186"/>
+      <c r="A157" s="200"/>
+      <c r="B157" s="200"/>
+      <c r="C157" s="201"/>
+      <c r="D157" s="200"/>
+      <c r="E157" s="200"/>
+      <c r="F157" s="200"/>
       <c r="G157" s="107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A158" s="96"/>
       <c r="B158" s="96"/>
       <c r="C158" s="96"/>
       <c r="D158" s="96"/>
       <c r="E158" s="96"/>
       <c r="F158" s="96"/>
     </row>
     <row r="159" spans="1:7" ht="30" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A159" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B159" s="96"/>
-      <c r="C159" s="227" t="s">
+      <c r="C159" s="241" t="s">
         <v>227</v>
       </c>
-      <c r="D159" s="228"/>
+      <c r="D159" s="242"/>
       <c r="E159" s="96"/>
       <c r="F159" s="45" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A160" s="96"/>
       <c r="B160" s="96"/>
       <c r="C160" s="96"/>
       <c r="D160" s="96"/>
       <c r="E160" s="96"/>
       <c r="F160" s="96"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="w48EAA1Q58Ij7cgjgyp0WKZD5lBgAkXL7tO2weliDP616m5YAuj679Q5rRphN0yM57WvfUX48dtfTuVZ3znz4A==" saltValue="Z43i2LsTLWDhLpFm9EuTHw==" spinCount="100000" sheet="1" objects="1" formatRows="0" insertRows="0" insertHyperlinks="0"/>
   <mergeCells count="107">
     <mergeCell ref="G88:G90"/>
     <mergeCell ref="A98:C98"/>
     <mergeCell ref="A99:C99"/>
     <mergeCell ref="A70:B70"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="G54:G55"/>
     <mergeCell ref="A88:C88"/>
     <mergeCell ref="A74:B74"/>
@@ -18159,1123 +18471,1110 @@
           <x14:formula1>
             <xm:f>Keuzelijsten!$E$2:$E$4</xm:f>
           </x14:formula1>
           <xm:sqref>D26:D31</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Make your choice,,," xr:uid="{C6316C44-4147-4374-9B2C-4CDB523525D2}">
           <x14:formula1>
             <xm:f>Keuzelijsten!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>D37:D39</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE701096-7B0D-4E2D-93C8-03EC69DB26E3}">
   <sheetPr codeName="Blad3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G110"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B10" sqref="B10:C10"/>
+      <selection activeCell="D23" sqref="D23:D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.33203125" style="4" customWidth="1"/>
     <col min="2" max="2" width="27.109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="21.33203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="16.6640625" style="4" customWidth="1"/>
     <col min="5" max="5" width="17.44140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="22.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="16.88671875" style="105" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="15" t="s">
         <v>229</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
-      <c r="E1" s="203"/>
-      <c r="F1" s="202" t="e" vm="4">
+      <c r="E1" s="217"/>
+      <c r="F1" s="216" t="e" vm="4">
         <v>#VALUE!</v>
       </c>
-      <c r="G1" s="197" t="s">
+      <c r="G1" s="211" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="23.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="18"/>
       <c r="D2" s="17"/>
-      <c r="E2" s="203"/>
-[...1 lines deleted...]
-      <c r="G2" s="198"/>
+      <c r="E2" s="217"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="212"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="19" t="s">
         <v>231</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="122"/>
       <c r="D4" s="13"/>
       <c r="E4" s="122"/>
       <c r="F4" s="14" t="s">
         <v>232</v>
       </c>
-      <c r="G4" s="256" t="s">
+      <c r="G4" s="270" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="96"/>
       <c r="B5" s="96"/>
       <c r="C5" s="96"/>
       <c r="D5" s="96"/>
       <c r="E5" s="96"/>
       <c r="F5" s="7"/>
-      <c r="G5" s="257"/>
+      <c r="G5" s="271"/>
     </row>
     <row r="6" spans="1:7" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="194" t="s">
+      <c r="A6" s="208" t="s">
         <v>234</v>
       </c>
-      <c r="B6" s="211"/>
-[...3 lines deleted...]
-      <c r="F6" s="211"/>
+      <c r="B6" s="225"/>
+      <c r="C6" s="172"/>
+      <c r="D6" s="225"/>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="26" t="s">
         <v>235</v>
       </c>
-      <c r="B7" s="171" t="s">
+      <c r="B7" s="185" t="s">
         <v>236</v>
       </c>
-      <c r="C7" s="171"/>
+      <c r="C7" s="185"/>
       <c r="D7" s="96"/>
       <c r="E7" s="96"/>
       <c r="F7" s="96"/>
-      <c r="G7" s="256" t="s">
+      <c r="G7" s="270" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="144" t="s">
         <v>238</v>
       </c>
-      <c r="B8" s="264"/>
-      <c r="C8" s="264"/>
+      <c r="B8" s="298"/>
+      <c r="C8" s="302"/>
       <c r="D8" s="96"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
-      <c r="G8" s="257"/>
+      <c r="G8" s="271"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="144" t="s">
         <v>239</v>
       </c>
-      <c r="B9" s="264"/>
-      <c r="C9" s="264"/>
+      <c r="B9" s="298"/>
+      <c r="C9" s="302"/>
       <c r="D9" s="96"/>
       <c r="E9" s="96"/>
       <c r="F9" s="96"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="77" t="s">
         <v>240</v>
       </c>
-      <c r="B10" s="265">
+      <c r="B10" s="299">
         <f>SUM(B8:C9)</f>
         <v>0</v>
       </c>
-      <c r="C10" s="265"/>
+      <c r="C10" s="303"/>
       <c r="D10" s="96"/>
       <c r="E10" s="96"/>
       <c r="F10" s="96"/>
     </row>
     <row r="12" spans="1:7" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="194" t="s">
+      <c r="A12" s="208" t="s">
         <v>241</v>
       </c>
-      <c r="B12" s="211"/>
-[...3 lines deleted...]
-      <c r="F12" s="211"/>
+      <c r="B12" s="225"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="225"/>
+      <c r="E12" s="225"/>
+      <c r="F12" s="225"/>
     </row>
     <row r="13" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="26" t="s">
         <v>242</v>
       </c>
-      <c r="B13" s="171" t="s">
+      <c r="B13" s="185" t="s">
         <v>236</v>
       </c>
-      <c r="C13" s="171"/>
+      <c r="C13" s="185"/>
       <c r="D13" s="96"/>
       <c r="E13" s="96"/>
       <c r="F13" s="96"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="144" t="s">
         <v>243</v>
       </c>
-      <c r="B14" s="264"/>
-      <c r="C14" s="264"/>
+      <c r="B14" s="298"/>
+      <c r="C14" s="302"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="144" t="s">
         <v>244</v>
       </c>
-      <c r="B15" s="264"/>
-      <c r="C15" s="264"/>
+      <c r="B15" s="298"/>
+      <c r="C15" s="302"/>
       <c r="D15" s="96"/>
       <c r="E15" s="96"/>
       <c r="F15" s="96"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="144" t="s">
         <v>245</v>
       </c>
-      <c r="B16" s="264"/>
-      <c r="C16" s="264"/>
+      <c r="B16" s="298"/>
+      <c r="C16" s="302"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="144" t="s">
         <v>246</v>
       </c>
-      <c r="B17" s="264"/>
-      <c r="C17" s="264"/>
+      <c r="B17" s="298"/>
+      <c r="C17" s="302"/>
       <c r="D17" s="96"/>
       <c r="E17" s="96"/>
       <c r="F17" s="96"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="77" t="s">
         <v>240</v>
       </c>
-      <c r="B18" s="265">
+      <c r="B18" s="299">
         <f>SUM(B14:C17)</f>
         <v>0</v>
       </c>
-      <c r="C18" s="265"/>
+      <c r="C18" s="303"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
     </row>
     <row r="20" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="262" t="s">
+      <c r="A20" s="274" t="s">
         <v>247</v>
       </c>
-      <c r="B20" s="211"/>
-[...3 lines deleted...]
-      <c r="F20" s="211"/>
+      <c r="B20" s="225"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="225"/>
+      <c r="E20" s="225"/>
+      <c r="F20" s="225"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A21" s="206" t="s">
+      <c r="A21" s="220" t="s">
         <v>248</v>
       </c>
-      <c r="B21" s="206"/>
-      <c r="C21" s="171" t="s">
+      <c r="B21" s="220"/>
+      <c r="C21" s="185" t="s">
         <v>236</v>
       </c>
-      <c r="D21" s="171"/>
+      <c r="D21" s="185"/>
       <c r="E21" s="96"/>
       <c r="F21" s="96"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A22" s="261"/>
-[...2 lines deleted...]
-      <c r="D22" s="260"/>
+      <c r="A22" s="273"/>
+      <c r="B22" s="273"/>
+      <c r="C22" s="301"/>
+      <c r="D22" s="302"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A23" s="261"/>
-[...2 lines deleted...]
-      <c r="D23" s="260"/>
+      <c r="A23" s="273"/>
+      <c r="B23" s="273"/>
+      <c r="C23" s="301"/>
+      <c r="D23" s="302"/>
       <c r="E23" s="96"/>
       <c r="F23" s="96"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="261"/>
-[...2 lines deleted...]
-      <c r="D24" s="260"/>
+      <c r="A24" s="273"/>
+      <c r="B24" s="273"/>
+      <c r="C24" s="301"/>
+      <c r="D24" s="302"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A25" s="261"/>
-[...2 lines deleted...]
-      <c r="D25" s="260"/>
+      <c r="A25" s="273"/>
+      <c r="B25" s="273"/>
+      <c r="C25" s="301"/>
+      <c r="D25" s="302"/>
       <c r="E25" s="96"/>
       <c r="F25" s="96"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="258" t="s">
+      <c r="A26" s="272" t="s">
         <v>240</v>
       </c>
-      <c r="B26" s="258"/>
-      <c r="C26" s="259">
+      <c r="B26" s="272"/>
+      <c r="C26" s="300">
         <f>SUM(C22:D25)</f>
         <v>0</v>
       </c>
-      <c r="D26" s="259"/>
+      <c r="D26" s="303"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
     </row>
     <row r="28" spans="1:6" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="262" t="s">
+      <c r="A28" s="274" t="s">
         <v>249</v>
       </c>
-      <c r="B28" s="211"/>
-[...3 lines deleted...]
-      <c r="F28" s="211"/>
+      <c r="B28" s="225"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="225"/>
+      <c r="E28" s="225"/>
+      <c r="F28" s="225"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A29" s="133"/>
-      <c r="B29" s="263" t="s">
+      <c r="B29" s="275" t="s">
         <v>250</v>
       </c>
-      <c r="C29" s="263"/>
+      <c r="C29" s="275"/>
       <c r="D29" s="96"/>
       <c r="E29" s="96"/>
       <c r="F29" s="96"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A30" s="133"/>
-      <c r="B30" s="263" t="s">
+      <c r="B30" s="275" t="s">
         <v>251</v>
       </c>
-      <c r="C30" s="263"/>
+      <c r="C30" s="275"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A31" s="78" t="str">
         <f>IF(OR(A29="",A30=""),"",A29/A30)</f>
         <v/>
       </c>
-      <c r="B31" s="258" t="s">
+      <c r="B31" s="272" t="s">
         <v>252</v>
       </c>
-      <c r="C31" s="258"/>
+      <c r="C31" s="272"/>
       <c r="D31" s="96"/>
       <c r="E31" s="96"/>
       <c r="F31" s="96"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="19" t="s">
         <v>253</v>
       </c>
       <c r="B33" s="12"/>
       <c r="C33" s="122"/>
       <c r="D33" s="13"/>
       <c r="E33" s="122"/>
       <c r="F33" s="14" t="s">
         <v>254</v>
       </c>
       <c r="G33" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="96"/>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="7"/>
     </row>
     <row r="35" spans="1:7" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="194" t="s">
+      <c r="A35" s="208" t="s">
         <v>255</v>
       </c>
-      <c r="B35" s="194"/>
-[...3 lines deleted...]
-      <c r="F35" s="194"/>
+      <c r="B35" s="208"/>
+      <c r="C35" s="208"/>
+      <c r="D35" s="208"/>
+      <c r="E35" s="208"/>
+      <c r="F35" s="208"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="133"/>
-      <c r="B36" s="220" t="s">
+      <c r="B36" s="234" t="s">
         <v>256</v>
       </c>
-      <c r="C36" s="220"/>
-      <c r="D36" s="220"/>
+      <c r="C36" s="234"/>
+      <c r="D36" s="234"/>
       <c r="E36" s="96"/>
       <c r="F36" s="96"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="133"/>
-      <c r="B37" s="220" t="s">
+      <c r="B37" s="234" t="s">
         <v>257</v>
       </c>
-      <c r="C37" s="220"/>
-      <c r="D37" s="220"/>
+      <c r="C37" s="234"/>
+      <c r="D37" s="234"/>
       <c r="E37" s="96"/>
       <c r="F37" s="96"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="79" t="str">
         <f>IF(OR(A36="",A37=""),"",A36/A37)</f>
         <v/>
       </c>
-      <c r="B38" s="221" t="s">
+      <c r="B38" s="235" t="s">
         <v>258</v>
       </c>
-      <c r="C38" s="221"/>
-      <c r="D38" s="221"/>
+      <c r="C38" s="235"/>
+      <c r="D38" s="235"/>
       <c r="E38" s="96"/>
       <c r="F38" s="96"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="117"/>
       <c r="B39" s="118"/>
       <c r="C39" s="118"/>
       <c r="D39" s="118"/>
       <c r="E39" s="96"/>
       <c r="F39" s="96"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="133"/>
-      <c r="B40" s="274" t="s">
+      <c r="B40" s="284" t="s">
         <v>259</v>
       </c>
-      <c r="C40" s="220"/>
-      <c r="D40" s="220"/>
+      <c r="C40" s="234"/>
+      <c r="D40" s="234"/>
       <c r="E40" s="96"/>
       <c r="F40" s="96"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="133"/>
-      <c r="B41" s="274" t="s">
+      <c r="B41" s="284" t="s">
         <v>260</v>
       </c>
-      <c r="C41" s="220"/>
-      <c r="D41" s="220"/>
+      <c r="C41" s="234"/>
+      <c r="D41" s="234"/>
       <c r="E41" s="96"/>
       <c r="F41" s="96"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="19" t="s">
         <v>261</v>
       </c>
       <c r="B43" s="12"/>
       <c r="C43" s="122"/>
       <c r="D43" s="13"/>
       <c r="E43" s="122"/>
       <c r="F43" s="14" t="s">
         <v>262</v>
       </c>
       <c r="G43" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="96"/>
       <c r="B44" s="96"/>
       <c r="C44" s="96"/>
       <c r="D44" s="96"/>
       <c r="E44" s="96"/>
       <c r="F44" s="7"/>
     </row>
     <row r="45" spans="1:7" ht="35.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="194" t="s">
+      <c r="A45" s="208" t="s">
         <v>263</v>
       </c>
-      <c r="B45" s="194"/>
-[...3 lines deleted...]
-      <c r="F45" s="194"/>
+      <c r="B45" s="208"/>
+      <c r="C45" s="208"/>
+      <c r="D45" s="208"/>
+      <c r="E45" s="208"/>
+      <c r="F45" s="208"/>
     </row>
     <row r="46" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="37"/>
       <c r="B46" s="9"/>
       <c r="C46" s="123"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
     </row>
     <row r="47" spans="1:7" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="262" t="s">
+      <c r="A47" s="274" t="s">
         <v>264</v>
       </c>
-      <c r="B47" s="262"/>
-[...3 lines deleted...]
-      <c r="F47" s="262"/>
+      <c r="B47" s="274"/>
+      <c r="C47" s="274"/>
+      <c r="D47" s="274"/>
+      <c r="E47" s="274"/>
+      <c r="F47" s="274"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="146"/>
-      <c r="B48" s="220" t="s">
+      <c r="B48" s="234" t="s">
         <v>265</v>
       </c>
-      <c r="C48" s="220"/>
+      <c r="C48" s="234"/>
       <c r="D48" s="96"/>
       <c r="E48" s="96"/>
       <c r="F48" s="96"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="146"/>
-      <c r="B49" s="220" t="s">
+      <c r="B49" s="234" t="s">
         <v>266</v>
       </c>
-      <c r="C49" s="220"/>
+      <c r="C49" s="234"/>
       <c r="D49" s="96"/>
       <c r="E49" s="96"/>
       <c r="F49" s="96"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="78" t="str">
         <f>IF(OR(A48="",A49=""),"",(A48-A49)/A48)</f>
         <v/>
       </c>
-      <c r="B50" s="221" t="s">
+      <c r="B50" s="235" t="s">
         <v>267</v>
       </c>
-      <c r="C50" s="221"/>
+      <c r="C50" s="235"/>
       <c r="D50" s="96"/>
       <c r="E50" s="96"/>
       <c r="F50" s="96"/>
     </row>
     <row r="52" spans="1:7" ht="22.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F52" s="194"/>
+      <c r="A52" s="208" t="s">
+        <v>411</v>
+      </c>
+      <c r="B52" s="208"/>
+      <c r="C52" s="208"/>
+      <c r="D52" s="208"/>
+      <c r="E52" s="208"/>
+      <c r="F52" s="208"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="147"/>
       <c r="B53" s="96"/>
       <c r="C53" s="96"/>
       <c r="D53" s="96"/>
       <c r="E53" s="96"/>
       <c r="F53" s="96"/>
     </row>
     <row r="55" spans="1:7" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F55" s="194"/>
+      <c r="A55" s="208" t="s">
+        <v>412</v>
+      </c>
+      <c r="B55" s="208"/>
+      <c r="C55" s="208"/>
+      <c r="D55" s="208"/>
+      <c r="E55" s="208"/>
+      <c r="F55" s="208"/>
     </row>
     <row r="56" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="43"/>
-      <c r="B56" s="171" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="171"/>
+      <c r="B56" s="185" t="s">
+        <v>268</v>
+      </c>
+      <c r="C56" s="185"/>
       <c r="D56" s="41"/>
       <c r="E56" s="41"/>
       <c r="F56" s="41"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="86" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-      <c r="C57" s="266"/>
+        <v>269</v>
+      </c>
+      <c r="B57" s="276"/>
+      <c r="C57" s="276"/>
       <c r="D57" s="41"/>
       <c r="E57" s="41"/>
       <c r="F57" s="41"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="148" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-      <c r="C58" s="266"/>
+        <v>270</v>
+      </c>
+      <c r="B58" s="276"/>
+      <c r="C58" s="276"/>
       <c r="D58" s="41"/>
       <c r="E58" s="41"/>
       <c r="F58" s="41"/>
     </row>
     <row r="61" spans="1:7" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="169" t="s">
+      <c r="A61" s="183" t="s">
         <v>62</v>
       </c>
-      <c r="B61" s="169"/>
-[...3 lines deleted...]
-      <c r="F61" s="169"/>
+      <c r="B61" s="183"/>
+      <c r="C61" s="183"/>
+      <c r="D61" s="183"/>
+      <c r="E61" s="183"/>
+      <c r="F61" s="183"/>
     </row>
     <row r="62" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A62" s="96"/>
       <c r="B62" s="96"/>
       <c r="C62" s="96"/>
       <c r="D62" s="96"/>
       <c r="E62" s="96"/>
       <c r="F62" s="96"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="19" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B63" s="12"/>
       <c r="C63" s="122"/>
       <c r="D63" s="13"/>
       <c r="E63" s="122"/>
       <c r="F63" s="14" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="G63" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="96"/>
       <c r="B64" s="96"/>
       <c r="C64" s="96"/>
       <c r="D64" s="96"/>
       <c r="E64" s="96"/>
       <c r="F64" s="83" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G64" s="106"/>
     </row>
     <row r="65" spans="1:7" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F65" s="194"/>
+      <c r="A65" s="208" t="s">
+        <v>274</v>
+      </c>
+      <c r="B65" s="208"/>
+      <c r="C65" s="208"/>
+      <c r="D65" s="208"/>
+      <c r="E65" s="208"/>
+      <c r="F65" s="208"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="145"/>
-      <c r="B66" s="220" t="s">
-[...3 lines deleted...]
-      <c r="D66" s="220"/>
+      <c r="B66" s="234" t="s">
+        <v>275</v>
+      </c>
+      <c r="C66" s="234"/>
+      <c r="D66" s="234"/>
       <c r="E66" s="96"/>
       <c r="F66" s="96"/>
     </row>
     <row r="67" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="145"/>
-      <c r="B67" s="220" t="s">
-[...3 lines deleted...]
-      <c r="D67" s="220"/>
+      <c r="B67" s="234" t="s">
+        <v>276</v>
+      </c>
+      <c r="C67" s="234"/>
+      <c r="D67" s="234"/>
       <c r="E67" s="96"/>
       <c r="F67" s="96"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="80" t="str">
         <f>IF(OR(A66="",A67=""),"",A66/A67)</f>
         <v/>
       </c>
-      <c r="B68" s="221" t="s">
-[...3 lines deleted...]
-      <c r="D68" s="221"/>
+      <c r="B68" s="235" t="s">
+        <v>277</v>
+      </c>
+      <c r="C68" s="235"/>
+      <c r="D68" s="235"/>
       <c r="E68" s="96"/>
       <c r="F68" s="96"/>
     </row>
     <row r="70" spans="1:7" ht="22.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A70" s="194" t="s">
+      <c r="A70" s="208" t="s">
+        <v>278</v>
+      </c>
+      <c r="B70" s="208"/>
+      <c r="C70" s="208"/>
+      <c r="D70" s="208"/>
+      <c r="E70" s="208"/>
+      <c r="F70" s="208"/>
+    </row>
+    <row r="71" spans="1:7" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="260" t="s">
+        <v>279</v>
+      </c>
+      <c r="B71" s="262"/>
+      <c r="C71" s="185" t="s">
         <v>280</v>
       </c>
-      <c r="B70" s="194"/>
-[...6 lines deleted...]
-      <c r="A71" s="246" t="s">
+      <c r="D71" s="185"/>
+      <c r="E71" s="185"/>
+      <c r="F71" s="96"/>
+    </row>
+    <row r="72" spans="1:7" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="277" t="s">
         <v>281</v>
       </c>
-      <c r="B71" s="248"/>
-      <c r="C71" s="171" t="s">
+      <c r="B72" s="278"/>
+      <c r="C72" s="279"/>
+      <c r="D72" s="280"/>
+      <c r="E72" s="281"/>
+      <c r="F72" s="96"/>
+    </row>
+    <row r="73" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A73" s="277" t="s">
         <v>282</v>
       </c>
-      <c r="D71" s="171"/>
-[...20 lines deleted...]
-      <c r="E73" s="271"/>
+      <c r="B73" s="278"/>
+      <c r="C73" s="279"/>
+      <c r="D73" s="280"/>
+      <c r="E73" s="281"/>
       <c r="F73" s="96"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="19" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B75" s="12"/>
       <c r="C75" s="122"/>
       <c r="D75" s="13"/>
       <c r="E75" s="122"/>
       <c r="F75" s="14" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="G75" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="96"/>
       <c r="B76" s="96"/>
       <c r="C76" s="96"/>
       <c r="D76" s="96"/>
       <c r="E76" s="96"/>
       <c r="F76" s="7"/>
       <c r="G76" s="106"/>
     </row>
     <row r="77" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F77" s="194"/>
+      <c r="A77" s="208" t="s">
+        <v>285</v>
+      </c>
+      <c r="B77" s="208"/>
+      <c r="C77" s="208"/>
+      <c r="D77" s="208"/>
+      <c r="E77" s="208"/>
+      <c r="F77" s="208"/>
     </row>
     <row r="78" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="37"/>
       <c r="B78" s="9"/>
       <c r="C78" s="123"/>
       <c r="D78" s="9"/>
       <c r="E78" s="9"/>
       <c r="F78" s="9"/>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="39" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B79" s="9"/>
       <c r="C79" s="123"/>
       <c r="D79" s="9"/>
       <c r="E79" s="9"/>
       <c r="F79" s="9"/>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="39"/>
       <c r="B80" s="9"/>
       <c r="C80" s="123"/>
       <c r="D80" s="9"/>
       <c r="E80" s="9"/>
       <c r="F80" s="9"/>
     </row>
     <row r="81" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="39"/>
       <c r="B81" s="9"/>
       <c r="C81" s="123"/>
       <c r="D81" s="9"/>
       <c r="E81" s="9"/>
       <c r="F81" s="9"/>
     </row>
     <row r="82" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="96"/>
       <c r="B82" s="96"/>
       <c r="C82" s="96"/>
       <c r="D82" s="96"/>
       <c r="E82" s="96"/>
       <c r="F82" s="125"/>
     </row>
     <row r="83" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A83" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F83" s="194"/>
+      <c r="A83" s="208" t="s">
+        <v>287</v>
+      </c>
+      <c r="B83" s="208"/>
+      <c r="C83" s="208"/>
+      <c r="D83" s="208"/>
+      <c r="E83" s="208"/>
+      <c r="F83" s="208"/>
     </row>
     <row r="84" spans="1:7" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" s="37"/>
       <c r="B84" s="9"/>
       <c r="C84" s="123"/>
       <c r="D84" s="9"/>
       <c r="E84" s="9"/>
       <c r="F84" s="9"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="43"/>
       <c r="B85" s="41"/>
       <c r="C85" s="121"/>
       <c r="D85" s="41"/>
       <c r="E85" s="41"/>
       <c r="F85" s="41"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="19" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B86" s="12"/>
       <c r="C86" s="122"/>
       <c r="D86" s="13"/>
       <c r="E86" s="122"/>
       <c r="F86" s="14" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="G86" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A87" s="96"/>
       <c r="B87" s="96"/>
       <c r="C87" s="96"/>
       <c r="D87" s="96"/>
       <c r="E87" s="96"/>
       <c r="F87" s="7"/>
     </row>
     <row r="88" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A88" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F88" s="194"/>
+      <c r="A88" s="208" t="s">
+        <v>290</v>
+      </c>
+      <c r="B88" s="208"/>
+      <c r="C88" s="208"/>
+      <c r="D88" s="208"/>
+      <c r="E88" s="208"/>
+      <c r="F88" s="208"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="39" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B89" s="9"/>
       <c r="C89" s="123"/>
       <c r="D89" s="9"/>
       <c r="E89" s="9"/>
       <c r="F89" s="9"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="39" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B90" s="9"/>
       <c r="C90" s="123"/>
       <c r="D90" s="9"/>
       <c r="E90" s="9"/>
       <c r="F90" s="9"/>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="39" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B91" s="9"/>
       <c r="C91" s="123"/>
       <c r="D91" s="9"/>
       <c r="E91" s="9"/>
       <c r="F91" s="9"/>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="39" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="B92" s="9"/>
       <c r="C92" s="123"/>
       <c r="D92" s="9"/>
       <c r="E92" s="9"/>
       <c r="F92" s="9"/>
     </row>
     <row r="93" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A93" s="73" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B93" s="9"/>
       <c r="C93" s="123"/>
       <c r="D93" s="9"/>
       <c r="E93" s="9"/>
       <c r="F93" s="9"/>
     </row>
     <row r="94" spans="1:7" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="96"/>
       <c r="B94" s="96"/>
       <c r="C94" s="96"/>
       <c r="D94" s="96"/>
       <c r="E94" s="96"/>
       <c r="F94" s="125"/>
     </row>
     <row r="95" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="262" t="s">
-[...6 lines deleted...]
-      <c r="F95" s="262"/>
+      <c r="A95" s="274" t="s">
+        <v>296</v>
+      </c>
+      <c r="B95" s="274"/>
+      <c r="C95" s="274"/>
+      <c r="D95" s="274"/>
+      <c r="E95" s="274"/>
+      <c r="F95" s="274"/>
     </row>
     <row r="96" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="186"/>
-[...4 lines deleted...]
-      <c r="F96" s="186"/>
+      <c r="A96" s="200"/>
+      <c r="B96" s="200"/>
+      <c r="C96" s="200"/>
+      <c r="D96" s="200"/>
+      <c r="E96" s="200"/>
+      <c r="F96" s="200"/>
     </row>
     <row r="97" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F97" s="194"/>
+      <c r="A97" s="208" t="s">
+        <v>297</v>
+      </c>
+      <c r="B97" s="208"/>
+      <c r="C97" s="208"/>
+      <c r="D97" s="208"/>
+      <c r="E97" s="208"/>
+      <c r="F97" s="208"/>
     </row>
     <row r="98" spans="1:7" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="37"/>
       <c r="B98" s="9"/>
       <c r="C98" s="123"/>
       <c r="D98" s="9"/>
       <c r="E98" s="9"/>
       <c r="F98" s="9"/>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="39" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B99" s="9"/>
       <c r="C99" s="123"/>
       <c r="D99" s="9"/>
       <c r="E99" s="9"/>
       <c r="F99" s="9"/>
     </row>
     <row r="100" spans="1:7" ht="120" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A100" s="186"/>
-[...4 lines deleted...]
-      <c r="F100" s="186"/>
+      <c r="A100" s="200"/>
+      <c r="B100" s="200"/>
+      <c r="C100" s="200"/>
+      <c r="D100" s="200"/>
+      <c r="E100" s="200"/>
+      <c r="F100" s="200"/>
       <c r="G100" s="66" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="96"/>
       <c r="B101" s="96"/>
       <c r="C101" s="96"/>
       <c r="D101" s="96"/>
       <c r="E101" s="96"/>
       <c r="F101" s="96"/>
       <c r="G101" s="107"/>
     </row>
     <row r="102" spans="1:7" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A102" s="169" t="s">
+      <c r="A102" s="183" t="s">
         <v>225</v>
       </c>
-      <c r="B102" s="169"/>
-[...3 lines deleted...]
-      <c r="F102" s="169"/>
+      <c r="B102" s="183"/>
+      <c r="C102" s="183"/>
+      <c r="D102" s="183"/>
+      <c r="E102" s="183"/>
+      <c r="F102" s="183"/>
     </row>
     <row r="103" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A103" s="96"/>
       <c r="B103" s="96"/>
       <c r="C103" s="96"/>
       <c r="D103" s="96"/>
       <c r="E103" s="96"/>
       <c r="F103" s="96"/>
     </row>
     <row r="104" spans="1:7" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A104" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F104" s="194"/>
+      <c r="A104" s="208" t="s">
+        <v>299</v>
+      </c>
+      <c r="B104" s="208"/>
+      <c r="C104" s="208"/>
+      <c r="D104" s="208"/>
+      <c r="E104" s="208"/>
+      <c r="F104" s="208"/>
     </row>
     <row r="105" spans="1:7" ht="162" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A105" s="186"/>
-[...4 lines deleted...]
-      <c r="F105" s="186"/>
+      <c r="A105" s="200"/>
+      <c r="B105" s="200"/>
+      <c r="C105" s="200"/>
+      <c r="D105" s="200"/>
+      <c r="E105" s="200"/>
+      <c r="F105" s="200"/>
       <c r="G105" s="107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A107" s="96"/>
       <c r="B107" s="96"/>
       <c r="C107" s="96"/>
       <c r="D107" s="96"/>
       <c r="E107" s="96"/>
       <c r="F107" s="96"/>
     </row>
     <row r="108" spans="1:7" ht="30" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A108" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B108" s="38"/>
-      <c r="C108" s="272" t="s">
+      <c r="C108" s="282" t="s">
         <v>227</v>
       </c>
-      <c r="D108" s="273"/>
+      <c r="D108" s="283"/>
       <c r="E108" s="38"/>
       <c r="F108" s="103" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A109" s="96"/>
       <c r="B109" s="96"/>
-      <c r="C109" s="272" t="s">
-[...2 lines deleted...]
-      <c r="D109" s="273"/>
+      <c r="C109" s="282" t="s">
+        <v>301</v>
+      </c>
+      <c r="D109" s="283"/>
       <c r="E109" s="96"/>
       <c r="F109" s="96"/>
     </row>
     <row r="110" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A110" s="96"/>
       <c r="B110" s="96"/>
       <c r="C110" s="96"/>
       <c r="D110" s="96"/>
       <c r="E110" s="96"/>
       <c r="F110" s="96"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Rm0NZjGFRCUIWF/gSWDoog77YJAd2gdqZkuU6oWBeDA/F5/mQo5XwhcZKJsZCvu7A42MVfSENI7s2goOpsPA2A==" saltValue="xj0OwAhLWBiwuSRVPnZA0A==" spinCount="100000" sheet="1" objects="1" formatRows="0" insertHyperlinks="0"/>
-  <mergeCells count="74">
+  <sheetProtection algorithmName="SHA-512" hashValue="gOfL/BKUl9AiXfCNd93BR8BKjeD5HxH1a2XyGH0zkwaVdimEBMMwz3fPa++l39HoI1vi8G2J56Nwc/netYCeoA==" saltValue="CDRUNNiYgkT/gNvPBedL+A==" spinCount="100000" sheet="1" objects="1" formatRows="0" insertHyperlinks="0"/>
+  <mergeCells count="61">
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="C108:D108"/>
     <mergeCell ref="C109:D109"/>
     <mergeCell ref="A95:F95"/>
     <mergeCell ref="A97:F97"/>
     <mergeCell ref="A65:F65"/>
     <mergeCell ref="A102:F102"/>
     <mergeCell ref="A104:F104"/>
     <mergeCell ref="A105:F105"/>
     <mergeCell ref="A96:F96"/>
     <mergeCell ref="A100:F100"/>
     <mergeCell ref="A61:F61"/>
     <mergeCell ref="A77:F77"/>
     <mergeCell ref="A88:F88"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="A70:F70"/>
     <mergeCell ref="A72:B72"/>
     <mergeCell ref="A73:B73"/>
     <mergeCell ref="A83:F83"/>
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="C71:E71"/>
     <mergeCell ref="C72:E72"/>
     <mergeCell ref="C73:E73"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
     <mergeCell ref="B58:C58"/>
     <mergeCell ref="A47:F47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="A55:F55"/>
     <mergeCell ref="A52:F52"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="B7:C7"/>
-    <mergeCell ref="B8:C8"/>
-[...1 lines deleted...]
-    <mergeCell ref="B10:C10"/>
     <mergeCell ref="B13:C13"/>
-    <mergeCell ref="B14:C14"/>
-[...3 lines deleted...]
-    <mergeCell ref="B18:C18"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="C21:D21"/>
-    <mergeCell ref="C26:D26"/>
-[...3 lines deleted...]
-    <mergeCell ref="C24:D24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="B29:C29"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="G7:G8"/>
   </mergeCells>
   <conditionalFormatting sqref="A22:A25">
     <cfRule type="containsBlanks" dxfId="14" priority="12">
       <formula>LEN(TRIM(A22))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A29:A30">
     <cfRule type="containsBlanks" dxfId="13" priority="10">
       <formula>LEN(TRIM(A29))=0</formula>
@@ -19942,431 +20241,443 @@
       </mc:Choice>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <control shapeId="10282" r:id="rId34" name="Check Box 42">
           <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>937260</xdr:colOff>
                 <xdr:row>97</xdr:row>
                 <xdr:rowOff>22860</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>1508760</xdr:colOff>
                 <xdr:row>97</xdr:row>
                 <xdr:rowOff>213360</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
     </mc:AlternateContent>
   </controls>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{455FC4D4-D234-4590-84DF-8F983B780B55}">
+          <x14:formula1>
+            <xm:f>Keuzelijsten!$E$7:$E$8</xm:f>
+          </x14:formula1>
+          <xm:sqref>C8:C10 C14:C18 D22:D26</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03C09A18-1E10-47D3-BC39-D6475303F6FF}">
   <sheetPr codeName="Blad4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G39"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="23.6640625" style="4" customWidth="1"/>
     <col min="2" max="2" width="27.109375" style="4" customWidth="1"/>
     <col min="3" max="3" width="21.33203125" style="4" customWidth="1"/>
     <col min="4" max="4" width="16.6640625" style="4" customWidth="1"/>
     <col min="5" max="5" width="17.44140625" style="4" customWidth="1"/>
     <col min="6" max="6" width="22.33203125" style="4" customWidth="1"/>
     <col min="7" max="7" width="17.33203125" style="105" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="15" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
-      <c r="E1" s="203"/>
-      <c r="F1" s="202" t="e" vm="4">
+      <c r="E1" s="217"/>
+      <c r="F1" s="216" t="e" vm="4">
         <v>#VALUE!</v>
       </c>
-      <c r="G1" s="197" t="s">
+      <c r="G1" s="211" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="23.4" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A2" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="17"/>
       <c r="C2" s="18"/>
       <c r="D2" s="17"/>
-      <c r="E2" s="203"/>
-[...1 lines deleted...]
-      <c r="G2" s="198"/>
+      <c r="E2" s="217"/>
+      <c r="F2" s="216"/>
+      <c r="G2" s="212"/>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="19" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="122"/>
       <c r="D4" s="13"/>
       <c r="E4" s="122"/>
       <c r="F4" s="14" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="96"/>
       <c r="B5" s="96"/>
       <c r="C5" s="96"/>
       <c r="D5" s="96"/>
       <c r="E5" s="96"/>
       <c r="F5" s="83" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="208" t="s">
+        <v>306</v>
+      </c>
+      <c r="B6" s="225"/>
+      <c r="C6" s="172"/>
+      <c r="D6" s="225"/>
+      <c r="E6" s="225"/>
+      <c r="F6" s="225"/>
+    </row>
+    <row r="7" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="234" t="s">
         <v>307</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="194" t="s">
+      <c r="B7" s="234"/>
+      <c r="C7" s="234"/>
+      <c r="D7" s="234"/>
+      <c r="E7" s="234"/>
+      <c r="F7" s="133"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="284" t="s">
         <v>308</v>
       </c>
-      <c r="B6" s="211"/>
-[...22 lines deleted...]
-      <c r="E8" s="274"/>
+      <c r="B8" s="284"/>
+      <c r="C8" s="284"/>
+      <c r="D8" s="284"/>
+      <c r="E8" s="284"/>
       <c r="F8" s="149"/>
       <c r="G8" s="107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="169" t="s">
+      <c r="A10" s="183" t="s">
         <v>62</v>
       </c>
-      <c r="B10" s="169"/>
-[...3 lines deleted...]
-      <c r="F10" s="169"/>
+      <c r="B10" s="183"/>
+      <c r="C10" s="183"/>
+      <c r="D10" s="183"/>
+      <c r="E10" s="183"/>
+      <c r="F10" s="183"/>
     </row>
     <row r="11" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="96"/>
       <c r="B11" s="96"/>
       <c r="C11" s="96"/>
       <c r="D11" s="96"/>
       <c r="E11" s="96"/>
       <c r="F11" s="96"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="19" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="122"/>
       <c r="D12" s="13"/>
       <c r="E12" s="122"/>
       <c r="F12" s="14" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="G12" s="256"/>
+        <v>310</v>
+      </c>
+      <c r="G12" s="270"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="96"/>
       <c r="B13" s="96"/>
       <c r="C13" s="96"/>
       <c r="D13" s="96"/>
       <c r="E13" s="96"/>
       <c r="F13" s="7"/>
-      <c r="G13" s="257"/>
+      <c r="G13" s="271"/>
     </row>
     <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="262" t="s">
+      <c r="A14" s="274" t="s">
+        <v>311</v>
+      </c>
+      <c r="B14" s="225"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="225"/>
+      <c r="E14" s="225"/>
+      <c r="F14" s="225"/>
+    </row>
+    <row r="15" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="231" t="s">
+        <v>312</v>
+      </c>
+      <c r="B15" s="231"/>
+      <c r="C15" s="231"/>
+      <c r="D15" s="231"/>
+      <c r="E15" s="231"/>
+      <c r="F15" s="82"/>
+      <c r="G15" s="270"/>
+    </row>
+    <row r="16" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="231" t="s">
         <v>313</v>
       </c>
-      <c r="B14" s="211"/>
-[...6 lines deleted...]
-      <c r="A15" s="217" t="s">
+      <c r="B16" s="231"/>
+      <c r="C16" s="231"/>
+      <c r="D16" s="231"/>
+      <c r="E16" s="231"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="271"/>
+    </row>
+    <row r="17" spans="1:7" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="231" t="s">
         <v>314</v>
       </c>
-      <c r="B15" s="217"/>
-[...7 lines deleted...]
-      <c r="A16" s="217" t="s">
+      <c r="B17" s="231"/>
+      <c r="C17" s="231"/>
+      <c r="D17" s="231"/>
+      <c r="E17" s="231"/>
+      <c r="F17" s="82"/>
+    </row>
+    <row r="18" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="231" t="s">
         <v>315</v>
       </c>
-      <c r="B16" s="217"/>
-[...23 lines deleted...]
-      <c r="E18" s="217"/>
+      <c r="B18" s="231"/>
+      <c r="C18" s="231"/>
+      <c r="D18" s="231"/>
+      <c r="E18" s="231"/>
       <c r="F18" s="82"/>
-      <c r="G18" s="256"/>
+      <c r="G18" s="270"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="96"/>
       <c r="B19" s="96"/>
       <c r="C19" s="96"/>
       <c r="D19" s="96"/>
       <c r="E19" s="96"/>
       <c r="F19" s="96"/>
-      <c r="G19" s="257"/>
+      <c r="G19" s="271"/>
     </row>
     <row r="20" spans="1:7" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="194" t="s">
-[...8 lines deleted...]
-        <v>319</v>
+      <c r="A20" s="208" t="s">
+        <v>316</v>
+      </c>
+      <c r="B20" s="225"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="225"/>
+      <c r="E20" s="225"/>
+      <c r="F20" s="225"/>
+      <c r="G20" s="221" t="s">
+        <v>317</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="21.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="96"/>
       <c r="B21" s="96"/>
       <c r="C21" s="96"/>
       <c r="D21" s="96"/>
       <c r="E21" s="96"/>
       <c r="F21" s="96"/>
-      <c r="G21" s="207"/>
+      <c r="G21" s="221"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="19" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="122"/>
       <c r="D23" s="13"/>
       <c r="E23" s="122"/>
       <c r="F23" s="14" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="96"/>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="262" t="s">
-[...6 lines deleted...]
-      <c r="F25" s="211"/>
+      <c r="A25" s="274" t="s">
+        <v>320</v>
+      </c>
+      <c r="B25" s="225"/>
+      <c r="C25" s="172"/>
+      <c r="D25" s="225"/>
+      <c r="E25" s="225"/>
+      <c r="F25" s="225"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="133"/>
-      <c r="B26" s="220" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="220"/>
+      <c r="B26" s="234" t="s">
+        <v>321</v>
+      </c>
+      <c r="C26" s="234"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="133"/>
-      <c r="B27" s="220" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="220"/>
+      <c r="B27" s="234" t="s">
+        <v>322</v>
+      </c>
+      <c r="C27" s="234"/>
       <c r="D27" s="96"/>
       <c r="E27" s="96"/>
       <c r="F27" s="96"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="81" t="str">
         <f>IF(OR(A26="",A27=""),"",A26/A27)</f>
         <v/>
       </c>
-      <c r="B28" s="221" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="221"/>
+      <c r="B28" s="235" t="s">
+        <v>323</v>
+      </c>
+      <c r="C28" s="235"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="96"/>
       <c r="B29" s="96"/>
       <c r="C29" s="96"/>
       <c r="D29" s="96"/>
       <c r="E29" s="96"/>
       <c r="F29" s="96"/>
     </row>
     <row r="30" spans="1:7" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="169" t="s">
+      <c r="A30" s="183" t="s">
         <v>225</v>
       </c>
-      <c r="B30" s="169"/>
-[...3 lines deleted...]
-      <c r="F30" s="169"/>
+      <c r="B30" s="183"/>
+      <c r="C30" s="183"/>
+      <c r="D30" s="183"/>
+      <c r="E30" s="183"/>
+      <c r="F30" s="183"/>
     </row>
     <row r="31" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A31" s="96"/>
       <c r="B31" s="96"/>
       <c r="C31" s="96"/>
       <c r="D31" s="96"/>
       <c r="E31" s="96"/>
       <c r="F31" s="96"/>
     </row>
     <row r="32" spans="1:7" ht="62.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="194" t="s">
-[...6 lines deleted...]
-      <c r="F32" s="205"/>
+      <c r="A32" s="208" t="s">
+        <v>324</v>
+      </c>
+      <c r="B32" s="219"/>
+      <c r="C32" s="171"/>
+      <c r="D32" s="219"/>
+      <c r="E32" s="219"/>
+      <c r="F32" s="219"/>
     </row>
     <row r="33" spans="1:7" ht="162" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="186"/>
-[...4 lines deleted...]
-      <c r="F33" s="186"/>
+      <c r="A33" s="200"/>
+      <c r="B33" s="200"/>
+      <c r="C33" s="201"/>
+      <c r="D33" s="200"/>
+      <c r="E33" s="200"/>
+      <c r="F33" s="200"/>
       <c r="G33" s="107" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A35" s="96"/>
       <c r="B35" s="96"/>
       <c r="C35" s="96"/>
       <c r="D35" s="96"/>
       <c r="E35" s="96"/>
       <c r="F35" s="96"/>
     </row>
     <row r="36" spans="1:7" ht="30" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="44" t="s">
         <v>13</v>
       </c>
       <c r="B36" s="38"/>
-      <c r="C36" s="272" t="s">
+      <c r="C36" s="282" t="s">
         <v>227</v>
       </c>
-      <c r="D36" s="273"/>
+      <c r="D36" s="283"/>
       <c r="E36" s="38"/>
       <c r="F36" s="70" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="25.95" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="96"/>
       <c r="B37" s="96"/>
-      <c r="C37" s="272" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="273"/>
+      <c r="C37" s="282" t="s">
+        <v>301</v>
+      </c>
+      <c r="D37" s="283"/>
       <c r="E37" s="96"/>
       <c r="F37" s="96"/>
     </row>
     <row r="38" spans="1:7" ht="27.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="96"/>
       <c r="B38" s="96"/>
-      <c r="C38" s="272" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="273"/>
+      <c r="C38" s="282" t="s">
+        <v>326</v>
+      </c>
+      <c r="D38" s="283"/>
       <c r="E38" s="96"/>
       <c r="F38" s="96"/>
     </row>
     <row r="39" spans="1:7" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A39" s="96"/>
       <c r="B39" s="96"/>
       <c r="C39" s="96"/>
       <c r="D39" s="96"/>
       <c r="E39" s="96"/>
       <c r="F39" s="96"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="jSPWNmCvTszqSI8TA1n2Wy2AYCGNWcMOUrq2pm3lC9nLeqdHRY9mirGlAsWGP4XMV5yb4sUSYnCd2Lgk47c0wg==" saltValue="VE1vaJOq5IuEJLzrRVvKhA==" spinCount="100000" sheet="1" objects="1" formatRows="0" insertHyperlinks="0"/>
   <mergeCells count="27">
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="C37:D37"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="A25:F25"/>
@@ -20479,680 +20790,680 @@
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>22860</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>0</xdr:col>
                 <xdr:colOff>1508760</xdr:colOff>
                 <xdr:row>20</xdr:row>
                 <xdr:rowOff>213360</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
     </mc:AlternateContent>
   </controls>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B0BB050-8CBA-42D1-AE2F-8A3EA81F2F76}">
   <sheetPr codeName="Blad5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F71"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A10" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:E7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25.109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="15.88671875" style="4" customWidth="1"/>
     <col min="3" max="3" width="21.5546875" style="4" customWidth="1"/>
     <col min="4" max="4" width="15.88671875" style="4" customWidth="1"/>
     <col min="5" max="5" width="22.88671875" style="4" customWidth="1"/>
     <col min="6" max="6" width="24.88671875" style="105" customWidth="1"/>
     <col min="7" max="7" width="15.88671875" style="4" customWidth="1"/>
     <col min="8" max="16384" width="8.88671875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="24" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="15" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
       <c r="E1" s="15"/>
-      <c r="F1" s="197" t="s">
+      <c r="F1" s="211" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:6" ht="15" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A2" s="96"/>
       <c r="B2" s="96"/>
       <c r="C2" s="96"/>
       <c r="D2" s="96"/>
       <c r="E2" s="96"/>
-      <c r="F2" s="198"/>
+      <c r="F2" s="212"/>
     </row>
     <row r="3" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="65" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B3" s="96"/>
       <c r="C3" s="96"/>
       <c r="D3" s="96"/>
       <c r="E3" s="96"/>
     </row>
     <row r="4" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="159" t="s">
+      <c r="A4" s="172" t="s">
+        <v>329</v>
+      </c>
+      <c r="B4" s="172"/>
+      <c r="C4" s="172"/>
+      <c r="D4" s="172"/>
+      <c r="E4" s="172"/>
+      <c r="F4" s="270" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="285" t="s">
         <v>331</v>
       </c>
-      <c r="B4" s="159"/>
-[...3 lines deleted...]
-      <c r="F4" s="256" t="s">
+      <c r="B5" s="285"/>
+      <c r="C5" s="285"/>
+      <c r="D5" s="285"/>
+      <c r="E5" s="285"/>
+      <c r="F5" s="271"/>
+    </row>
+    <row r="6" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="285" t="s">
         <v>332</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="275" t="s">
+      <c r="B6" s="285"/>
+      <c r="C6" s="285"/>
+      <c r="D6" s="285"/>
+      <c r="E6" s="285"/>
+    </row>
+    <row r="7" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="285" t="s">
         <v>333</v>
       </c>
-      <c r="B5" s="275"/>
-[...6 lines deleted...]
-      <c r="A6" s="275" t="s">
+      <c r="B7" s="285"/>
+      <c r="C7" s="285"/>
+      <c r="D7" s="285"/>
+      <c r="E7" s="285"/>
+    </row>
+    <row r="8" spans="1:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="285" t="s">
         <v>334</v>
       </c>
-      <c r="B6" s="275"/>
-[...20 lines deleted...]
-      <c r="E8" s="275"/>
+      <c r="B8" s="285"/>
+      <c r="C8" s="285"/>
+      <c r="D8" s="285"/>
+      <c r="E8" s="285"/>
     </row>
     <row r="10" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="85" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="B10" s="85"/>
       <c r="C10" s="96"/>
       <c r="D10" s="96"/>
       <c r="E10" s="96"/>
     </row>
     <row r="11" spans="1:6" ht="72" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="159" t="s">
+      <c r="A11" s="172" t="s">
+        <v>336</v>
+      </c>
+      <c r="B11" s="172"/>
+      <c r="C11" s="172"/>
+      <c r="D11" s="172"/>
+      <c r="E11" s="172"/>
+    </row>
+    <row r="12" spans="1:6" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="172" t="s">
+        <v>337</v>
+      </c>
+      <c r="B12" s="172"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="172"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="112" t="s">
         <v>338</v>
       </c>
-      <c r="B11" s="159"/>
-[...5 lines deleted...]
-      <c r="A12" s="159" t="s">
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A13" s="286" t="s">
         <v>339</v>
       </c>
-      <c r="B12" s="159"/>
-[...3 lines deleted...]
-      <c r="F12" s="112" t="s">
+      <c r="B13" s="286"/>
+      <c r="C13" s="286"/>
+      <c r="D13" s="286"/>
+      <c r="E13" s="286"/>
+    </row>
+    <row r="14" spans="1:6" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="285" t="s">
         <v>340</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="276" t="s">
+      <c r="B14" s="285"/>
+      <c r="C14" s="285"/>
+      <c r="D14" s="285"/>
+      <c r="E14" s="285"/>
+    </row>
+    <row r="15" spans="1:6" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="285" t="s">
         <v>341</v>
       </c>
-      <c r="B13" s="276"/>
-[...20 lines deleted...]
-      <c r="E15" s="275"/>
+      <c r="B15" s="285"/>
+      <c r="C15" s="285"/>
+      <c r="D15" s="285"/>
+      <c r="E15" s="285"/>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="96"/>
       <c r="B16" s="120" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
     </row>
     <row r="17" spans="1:6" s="62" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="120"/>
       <c r="B17" s="120" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C17" s="120"/>
       <c r="D17" s="120"/>
       <c r="E17" s="120"/>
       <c r="F17" s="113"/>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A18" s="275" t="s">
-[...5 lines deleted...]
-      <c r="E18" s="275"/>
+      <c r="A18" s="285" t="s">
+        <v>344</v>
+      </c>
+      <c r="B18" s="285"/>
+      <c r="C18" s="285"/>
+      <c r="D18" s="285"/>
+      <c r="E18" s="285"/>
     </row>
     <row r="19" spans="1:6" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="96"/>
       <c r="B19" s="96" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C19" s="96"/>
       <c r="D19" s="96"/>
       <c r="E19" s="96"/>
     </row>
     <row r="20" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="38" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A21" s="275" t="s">
-[...5 lines deleted...]
-      <c r="E21" s="275"/>
+      <c r="A21" s="285" t="s">
+        <v>347</v>
+      </c>
+      <c r="B21" s="285"/>
+      <c r="C21" s="285"/>
+      <c r="D21" s="285"/>
+      <c r="E21" s="285"/>
     </row>
     <row r="22" spans="1:6" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="96"/>
       <c r="B22" s="96" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
     </row>
     <row r="23" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="96"/>
       <c r="B23" s="120" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="C23" s="96"/>
       <c r="D23" s="96"/>
       <c r="E23" s="96"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="275" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="275"/>
+      <c r="A24" s="285" t="s">
+        <v>350</v>
+      </c>
+      <c r="B24" s="285"/>
+      <c r="C24" s="285"/>
+      <c r="D24" s="285"/>
+      <c r="E24" s="285"/>
     </row>
     <row r="25" spans="1:6" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="96"/>
       <c r="B25" s="123" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C25" s="96"/>
       <c r="D25" s="96"/>
       <c r="E25" s="96"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A26" s="275" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="275"/>
+      <c r="A26" s="285" t="s">
+        <v>352</v>
+      </c>
+      <c r="B26" s="285"/>
+      <c r="C26" s="285"/>
+      <c r="D26" s="285"/>
+      <c r="E26" s="285"/>
     </row>
     <row r="27" spans="1:6" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="96"/>
       <c r="B27" s="96" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C27" s="96"/>
       <c r="D27" s="96"/>
       <c r="E27" s="96"/>
     </row>
     <row r="29" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="B29" s="85"/>
       <c r="C29" s="85"/>
       <c r="D29" s="85"/>
       <c r="E29" s="85"/>
     </row>
     <row r="30" spans="1:6" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="159" t="s">
+      <c r="A30" s="172" t="s">
+        <v>355</v>
+      </c>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="289" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A31" s="290" t="s">
         <v>357</v>
       </c>
-      <c r="B30" s="159"/>
-[...11 lines deleted...]
-      <c r="B31" s="280"/>
+      <c r="B31" s="290"/>
       <c r="C31" s="96"/>
       <c r="D31" s="96"/>
       <c r="E31" s="96"/>
-      <c r="F31" s="279"/>
+      <c r="F31" s="289"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A32" s="280" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="280"/>
+      <c r="A32" s="290" t="s">
+        <v>358</v>
+      </c>
+      <c r="B32" s="290"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A33" s="282" t="s">
-[...2 lines deleted...]
-      <c r="B33" s="282"/>
+      <c r="A33" s="292" t="s">
+        <v>410</v>
+      </c>
+      <c r="B33" s="292"/>
       <c r="C33" s="96"/>
       <c r="D33" s="96"/>
       <c r="E33" s="96"/>
     </row>
     <row r="35" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A35" s="85" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B35" s="85"/>
       <c r="C35" s="85"/>
       <c r="D35" s="85"/>
       <c r="E35" s="85"/>
     </row>
     <row r="36" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="159" t="s">
+      <c r="A36" s="172" t="s">
+        <v>360</v>
+      </c>
+      <c r="B36" s="171"/>
+      <c r="C36" s="171"/>
+      <c r="D36" s="171"/>
+      <c r="E36" s="171"/>
+      <c r="F36" s="289" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A37" s="290" t="s">
         <v>362</v>
       </c>
-      <c r="B36" s="158"/>
-[...3 lines deleted...]
-      <c r="F36" s="279" t="s">
+      <c r="B37" s="290"/>
+      <c r="C37" s="290"/>
+      <c r="D37" s="290"/>
+      <c r="E37" s="290"/>
+      <c r="F37" s="289"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A38" s="290" t="s">
         <v>363</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="280" t="s">
+      <c r="B38" s="290"/>
+      <c r="C38" s="290"/>
+      <c r="D38" s="290"/>
+      <c r="E38" s="290"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A39" s="290" t="s">
         <v>364</v>
       </c>
-      <c r="B37" s="280"/>
-[...21 lines deleted...]
-      <c r="E39" s="280"/>
+      <c r="B39" s="290"/>
+      <c r="C39" s="290"/>
+      <c r="D39" s="290"/>
+      <c r="E39" s="290"/>
     </row>
     <row r="41" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A41" s="85" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B41" s="85"/>
       <c r="C41" s="85"/>
       <c r="D41" s="85"/>
       <c r="E41" s="85"/>
     </row>
     <row r="42" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="276" t="s">
+      <c r="A42" s="286" t="s">
+        <v>366</v>
+      </c>
+      <c r="B42" s="172"/>
+      <c r="C42" s="172"/>
+      <c r="D42" s="172"/>
+      <c r="E42" s="172"/>
+    </row>
+    <row r="43" spans="1:6" ht="41.4" x14ac:dyDescent="0.3">
+      <c r="A43" s="293" t="s">
+        <v>367</v>
+      </c>
+      <c r="B43" s="293"/>
+      <c r="C43" s="293"/>
+      <c r="D43" s="293"/>
+      <c r="E43" s="293"/>
+      <c r="F43" s="112" t="s">
         <v>368</v>
-      </c>
-[...14 lines deleted...]
-        <v>370</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A44" s="96"/>
       <c r="B44" s="96"/>
       <c r="C44" s="96"/>
       <c r="D44" s="96"/>
       <c r="E44" s="96"/>
       <c r="F44" s="114"/>
     </row>
     <row r="45" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A45" s="85" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="B45" s="85"/>
       <c r="C45" s="85"/>
       <c r="D45" s="85"/>
       <c r="E45" s="85"/>
       <c r="F45" s="112"/>
     </row>
     <row r="46" spans="1:6" ht="88.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="159" t="s">
+      <c r="A46" s="172" t="s">
+        <v>370</v>
+      </c>
+      <c r="B46" s="172"/>
+      <c r="C46" s="172"/>
+      <c r="D46" s="172"/>
+      <c r="E46" s="172"/>
+      <c r="F46" s="112" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A47" s="296" t="s">
         <v>372</v>
       </c>
-      <c r="B46" s="159"/>
-[...11 lines deleted...]
-      <c r="B47" s="286"/>
+      <c r="B47" s="296"/>
       <c r="C47" s="96"/>
       <c r="D47" s="96"/>
       <c r="E47" s="96"/>
       <c r="F47" s="112"/>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A48" s="96"/>
       <c r="B48" s="96"/>
       <c r="C48" s="96"/>
       <c r="D48" s="96"/>
       <c r="E48" s="96"/>
       <c r="F48" s="112"/>
     </row>
     <row r="49" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A49" s="85" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B49" s="85"/>
       <c r="C49" s="85"/>
       <c r="D49" s="85"/>
       <c r="E49" s="85"/>
       <c r="F49" s="112"/>
     </row>
     <row r="50" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="287" t="s">
+      <c r="A50" s="297" t="s">
+        <v>374</v>
+      </c>
+      <c r="B50" s="172"/>
+      <c r="C50" s="172"/>
+      <c r="D50" s="172"/>
+      <c r="E50" s="172"/>
+      <c r="F50" s="115"/>
+    </row>
+    <row r="51" spans="1:6" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="288" t="s">
+        <v>375</v>
+      </c>
+      <c r="B51" s="288"/>
+      <c r="C51" s="288"/>
+      <c r="D51" s="288"/>
+      <c r="E51" s="288"/>
+      <c r="F51" s="115"/>
+    </row>
+    <row r="52" spans="1:6" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="285" t="s">
         <v>376</v>
       </c>
-      <c r="B50" s="159"/>
-[...6 lines deleted...]
-      <c r="A51" s="278" t="s">
+      <c r="B52" s="285"/>
+      <c r="C52" s="285"/>
+      <c r="D52" s="285"/>
+      <c r="E52" s="285"/>
+      <c r="F52" s="289" t="s">
         <v>377</v>
       </c>
-      <c r="B51" s="278"/>
-[...6 lines deleted...]
-      <c r="A52" s="275" t="s">
+    </row>
+    <row r="53" spans="1:6" ht="77.400000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="291" t="s">
         <v>378</v>
       </c>
-      <c r="B52" s="275"/>
-[...3 lines deleted...]
-      <c r="F52" s="279" t="s">
+      <c r="B53" s="285"/>
+      <c r="C53" s="285"/>
+      <c r="D53" s="285"/>
+      <c r="E53" s="285"/>
+      <c r="F53" s="289"/>
+    </row>
+    <row r="54" spans="1:6" ht="43.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="285" t="s">
         <v>379</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="E54" s="275"/>
+      <c r="B54" s="285"/>
+      <c r="C54" s="285"/>
+      <c r="D54" s="285"/>
+      <c r="E54" s="285"/>
     </row>
     <row r="56" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A56" s="85" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="B56" s="85"/>
       <c r="C56" s="85"/>
       <c r="D56" s="85"/>
       <c r="E56" s="85"/>
     </row>
     <row r="57" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="278" t="s">
+      <c r="A57" s="288" t="s">
+        <v>381</v>
+      </c>
+      <c r="B57" s="288"/>
+      <c r="C57" s="288"/>
+      <c r="D57" s="288"/>
+      <c r="E57" s="288"/>
+      <c r="F57" s="287" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="172" t="s">
         <v>383</v>
       </c>
-      <c r="B57" s="278"/>
-[...3 lines deleted...]
-      <c r="F57" s="277" t="s">
+      <c r="B58" s="172"/>
+      <c r="C58" s="172"/>
+      <c r="D58" s="172"/>
+      <c r="E58" s="172"/>
+      <c r="F58" s="287"/>
+    </row>
+    <row r="59" spans="1:6" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="285" t="s">
         <v>384</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" s="159" t="s">
+      <c r="B59" s="285"/>
+      <c r="C59" s="285"/>
+      <c r="D59" s="285"/>
+      <c r="E59" s="285"/>
+    </row>
+    <row r="60" spans="1:6" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="285" t="s">
         <v>385</v>
       </c>
-      <c r="B58" s="159"/>
-[...6 lines deleted...]
-      <c r="A59" s="275" t="s">
+      <c r="B60" s="285"/>
+      <c r="C60" s="285"/>
+      <c r="D60" s="285"/>
+      <c r="E60" s="285"/>
+    </row>
+    <row r="61" spans="1:6" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="285" t="s">
         <v>386</v>
       </c>
-      <c r="B59" s="275"/>
-[...5 lines deleted...]
-      <c r="A60" s="275" t="s">
+      <c r="B61" s="285"/>
+      <c r="C61" s="285"/>
+      <c r="D61" s="285"/>
+      <c r="E61" s="285"/>
+    </row>
+    <row r="62" spans="1:6" ht="30.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="291" t="s">
         <v>387</v>
       </c>
-      <c r="B60" s="275"/>
-[...20 lines deleted...]
-      <c r="E62" s="281"/>
+      <c r="B62" s="291"/>
+      <c r="C62" s="291"/>
+      <c r="D62" s="291"/>
+      <c r="E62" s="291"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="150"/>
       <c r="B63" s="150"/>
       <c r="C63" s="150"/>
       <c r="D63" s="150"/>
       <c r="E63" s="150"/>
     </row>
     <row r="64" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A64" s="85" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B64" s="85"/>
       <c r="C64" s="85"/>
       <c r="D64" s="85"/>
       <c r="E64" s="85"/>
     </row>
     <row r="65" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="284" t="s">
+      <c r="A65" s="294" t="s">
+        <v>389</v>
+      </c>
+      <c r="B65" s="295"/>
+      <c r="C65" s="295"/>
+      <c r="D65" s="295"/>
+      <c r="E65" s="295"/>
+      <c r="F65" s="116" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A66" s="288" t="s">
         <v>391</v>
       </c>
-      <c r="B65" s="285"/>
-[...14 lines deleted...]
-      <c r="E66" s="278"/>
+      <c r="B66" s="288"/>
+      <c r="C66" s="288"/>
+      <c r="D66" s="288"/>
+      <c r="E66" s="288"/>
     </row>
     <row r="68" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A68" s="96"/>
       <c r="B68" s="96"/>
       <c r="C68" s="96"/>
       <c r="D68" s="96"/>
       <c r="E68" s="96"/>
     </row>
     <row r="69" spans="1:6" ht="15.6" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A69" s="96"/>
       <c r="B69" s="96"/>
       <c r="C69" s="57" t="s">
         <v>227</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="57" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="27" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A70" s="44" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B70" s="96"/>
       <c r="C70" s="57" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D70" s="96"/>
       <c r="E70" s="45" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="15.6" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A71" s="96"/>
       <c r="B71" s="96"/>
       <c r="C71"/>
       <c r="D71"/>
       <c r="E71" s="96"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Em8a8O+NVbE3B24juGOPYeFvsjVUyGa2O12j9foT918TEj03jVwTG1PDVtT4Jx5ElPVG3uCN2qDxiOQ2z76Yng==" saltValue="EJ+849/ogZPRY3DpWGTmMQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="45">
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A53:E53"/>
     <mergeCell ref="A65:E65"/>
     <mergeCell ref="A46:E46"/>
     <mergeCell ref="A47:B47"/>
     <mergeCell ref="A50:E50"/>
     <mergeCell ref="A52:E52"/>
     <mergeCell ref="A51:E51"/>
     <mergeCell ref="A58:E58"/>
     <mergeCell ref="A66:E66"/>
     <mergeCell ref="A59:E59"/>
@@ -21207,313 +21518,452 @@
     <hyperlink ref="A39:E39" r:id="rId5" display="• IUCN Red List of Threatened Species" xr:uid="{FBC135E0-DFF1-4DE7-BEC8-C75C0EEEE74F}"/>
     <hyperlink ref="F36" location="Env_A.1._Energy_and_greenhouse_gas_emissions" display="← Back to Environment - A.1. Energy and greenhouse gas emissions " xr:uid="{B18CA8F1-DFE2-4343-9C25-64C761056B35}"/>
     <hyperlink ref="F36:F37" location="Env_A.3._Biodiversity" display="← Back to Environment - A.3.1. Biodiversity" xr:uid="{E956BFE0-C92A-44A3-B6B4-7A553A90DD37}"/>
     <hyperlink ref="F43" location="Env_A.1._Energy_and_greenhouse_gas_emissions" display="← Back to Environment - A.1. Energy and greenhouse gas emissions " xr:uid="{5B381458-6263-4E47-BD7F-83EEB7060B9A}"/>
     <hyperlink ref="F43" location="Env_A.3._Biodiversity" display="← Back to Environment - A.3.1. Biodiversity" xr:uid="{664CAC57-95D4-4F12-AF6E-5981529223AE}"/>
     <hyperlink ref="F43:F44" location="ENV_land_use" display="ENV_land_use" xr:uid="{07D52C85-AEBE-430B-A898-BB9AAE4F714C}"/>
     <hyperlink ref="F46" location="Env_A.4._Water" display="Env_A.4._Water" xr:uid="{C0278D98-8B28-4915-9852-C6DCCE699EF1}"/>
     <hyperlink ref="A47:B47" r:id="rId6" location="/?advanced=false&amp;basemap=hydro&amp;indicator=w_awr_def_tot_cat&amp;lat=30&amp;lng=-80&amp;mapMode=view&amp;month=1&amp;opacity=0.5&amp;ponderation=DEF&amp;predefined=false&amp;projection=absolute&amp;scenario=optimistic&amp;scope=baseline&amp;threshold&amp;timeScale=annual&amp;year=baseline&amp;zoom=3" display="• WRI’s Aqueduct Water Risk Atlas" xr:uid="{E673EB49-21EE-4BFB-B237-CE19A372FAD4}"/>
     <hyperlink ref="F52" location="Env_A.4._Water" display="Env_A.4._Water" xr:uid="{6622AF1B-C9CF-4405-9ED9-45C04BFAB092}"/>
     <hyperlink ref="F52:F53" location="Env_A.5._Resource_use__circular_economy_and_waste_management" display="Env_A.5._Resource_use__circular_economy_and_waste_management" xr:uid="{57A061CA-E1A7-4E99-BD35-17CAD11957D1}"/>
     <hyperlink ref="A57:E57" r:id="rId7" display="Undertakings are recommended to classify their hazardous waste using the European Waste Catalogue (EWC), which " xr:uid="{AB153B43-CC63-4B75-9E62-AB9BC87EB33D}"/>
     <hyperlink ref="F57" location="ENV_A.5.2.waste" display="ENV_A.5.2.waste" xr:uid="{A45AC02F-70DB-4DFC-B4BC-6B70DBA14D60}"/>
     <hyperlink ref="A66:E66" r:id="rId8" display="When it reports on Scope 3 GHG emissions, the undertaking shall include significant Scope 3 categories (as per the Corporate Value Chain (Scope 3) Accounting and Reporting Standard) based on its own assessment of relevant Scope 3 categories. Undertakings can find further guidance on specific calculation methods for each category in the GHG Protocol’s Technical guidance for Calculating Scope 3 Emissions." xr:uid="{70AFF46D-5CCE-4AF5-AEFD-6234B6148E03}"/>
     <hyperlink ref="F65" location="Env_B.1._Consideration_when_reporting_on_GHG_emissions" display="Env_B.1._Consideration_when_reporting_on_GHG_emissions" xr:uid="{338B5126-04B6-4299-8F06-4C80D7FDAA9D}"/>
     <hyperlink ref="A51:E51" r:id="rId9" display="below. The key principles outlined by the Ellen MacArthur Foundation are underlined below while the key principles" xr:uid="{2B8052DC-3D68-45D7-B629-1CE0F150EFAC}"/>
     <hyperlink ref="F1:F2" location="Table_of_contents" display="Table_of_contents" xr:uid="{C40E4197-8BB9-4392-A63B-B4BC3BFF5B71}"/>
     <hyperlink ref="A65:E65" r:id="rId10" display="If the undertaking decides to provide this metric, it should refer to the 15 types of Scope 3 GHG emissions identified by the GHG Protocol Corporate Standard and detailed by the GHG Protocol Corporate Value Chain (Scope 3) Accounting and Reporting Standard. " xr:uid="{330914A6-F0AF-4B56-95FE-04CBACE52722}"/>
     <hyperlink ref="A33:B33" r:id="rId11" display="• SMEs and Sustainability Reporting | EFRAG" xr:uid="{4158F558-E5E6-4D54-A12F-B9576DE17A72}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="86" fitToHeight="4" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId12"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8AD8864-491F-4EF6-BB39-7D8AC2219833}">
+  <dimension ref="A1:C26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C1" sqref="C1:C2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="82.44140625" customWidth="1"/>
+    <col min="2" max="2" width="4.109375" customWidth="1"/>
+    <col min="3" max="3" width="14.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="154" t="s">
+        <v>413</v>
+      </c>
+      <c r="C1" s="211" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C2" s="211"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" s="156" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="157" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="155" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="29" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="158" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="72" x14ac:dyDescent="0.3">
+      <c r="A10" s="153" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="156" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A14" s="158" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="72" x14ac:dyDescent="0.3">
+      <c r="A15" s="153" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A17" s="158" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A18" s="159" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A19" s="160" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A20" s="161" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A21" s="161" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="A22" s="161" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A23" s="161" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="25" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A25" s="162" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="A26" s="163" t="s">
+        <v>429</v>
+      </c>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="Ff+/RTVECDeXdx2nJSINw831cG1a3LKXq3ROC61LmHiq0o8slhf7onEbqmInIGC0UXfZdRvJetIREOnYdQtveA==" saltValue="NHvz5S89PiRlx0qOFEhSpw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="1">
+    <mergeCell ref="C1:C2"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C1:C2" location="Table_of_contents" display="Table_of_contents" xr:uid="{DE29F517-9D56-401A-8147-7AD0B3FCDEB7}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D00098C8-B610-4262-B238-083C877F3595}">
   <sheetPr codeName="Blad6"/>
   <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="57.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C1" s="23">
-        <v>2025</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C2" s="23">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="E2" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C3" s="23">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="E3" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C4" s="23">
-        <v>2028</v>
+        <v>2027</v>
       </c>
       <c r="E4" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C5" s="23">
-        <v>2029</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C6" s="23">
-        <v>2030</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C7" s="23">
-        <v>2031</v>
+        <v>2030</v>
+      </c>
+      <c r="E7" t="s">
+        <v>434</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="23">
-        <v>2032</v>
+        <v>2031</v>
+      </c>
+      <c r="E8" t="s">
+        <v>435</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C9" s="23">
-        <v>2033</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="C10" s="23">
-        <v>2034</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="C11" s="23">
-        <v>2035</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C12" s="23">
-        <v>2036</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C13" s="23">
-        <v>2037</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C14" s="23">
-        <v>2038</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="C15" s="23">
-        <v>2039</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" s="23">
         <v>2026</v>
       </c>
       <c r="C16" s="23">
-        <v>2040</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="23">
         <v>2025</v>
       </c>
       <c r="C17" s="23">
-        <v>2041</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="23">
         <v>2024</v>
       </c>
       <c r="C18" s="23">
-        <v>2042</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="23">
         <v>2023</v>
       </c>
       <c r="C19" s="23">
-        <v>2043</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="23">
         <v>2022</v>
       </c>
       <c r="C20" s="23">
-        <v>2044</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" s="23">
         <v>2021</v>
       </c>
       <c r="C21" s="23">
-        <v>2045</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22" s="23">
         <v>2020</v>
       </c>
       <c r="C22" s="23">
-        <v>2046</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C23" s="23">
-        <v>2047</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="C24" s="23">
-        <v>2048</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C25" s="23">
-        <v>2049</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C26" s="23">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="C27" s="23">
         <v>2050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C27" s="23"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="C28" s="23"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>61</vt:i4>
+        <vt:i4>63</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="69" baseType="lpstr">
+    <vt:vector size="72" baseType="lpstr">
       <vt:lpstr>Voorblad</vt:lpstr>
       <vt:lpstr>Inhoudstabel</vt:lpstr>
       <vt:lpstr>Algemeen</vt:lpstr>
       <vt:lpstr>Milieu</vt:lpstr>
       <vt:lpstr>Sociaal</vt:lpstr>
       <vt:lpstr>Governance</vt:lpstr>
       <vt:lpstr>Gids - Extra info</vt:lpstr>
+      <vt:lpstr>Technisch</vt:lpstr>
       <vt:lpstr>Keuzelijsten</vt:lpstr>
       <vt:lpstr>Algemeen!Afdrukbereik</vt:lpstr>
       <vt:lpstr>'Gids - Extra info'!Afdrukbereik</vt:lpstr>
       <vt:lpstr>Governance!Afdrukbereik</vt:lpstr>
       <vt:lpstr>Inhoudstabel!Afdrukbereik</vt:lpstr>
       <vt:lpstr>Milieu!Afdrukbereik</vt:lpstr>
       <vt:lpstr>Sociaal!Afdrukbereik</vt:lpstr>
+      <vt:lpstr>Technisch!Afdrukbereik</vt:lpstr>
       <vt:lpstr>Voorblad!Afdrukbereik</vt:lpstr>
       <vt:lpstr>B._Comprehensive_Module</vt:lpstr>
       <vt:lpstr>COND_Biodiversity</vt:lpstr>
       <vt:lpstr>COND_circ_ec_princ</vt:lpstr>
       <vt:lpstr>COND_hazardous</vt:lpstr>
       <vt:lpstr>COND_High_Water_stress</vt:lpstr>
       <vt:lpstr>COND_Land_use_type</vt:lpstr>
       <vt:lpstr>COND_Scope3emissions</vt:lpstr>
       <vt:lpstr>COND_Tools_for_developing_GHG_emissions_inventory</vt:lpstr>
       <vt:lpstr>CondMet_Conversion_between_different_energy_units</vt:lpstr>
       <vt:lpstr>Conduct_Metrics</vt:lpstr>
       <vt:lpstr>Cover</vt:lpstr>
       <vt:lpstr>Env_A.1._Energy_and_greenhouse_gas_emissions</vt:lpstr>
       <vt:lpstr>Env_A.2._Pollution_of_air__water_and_soil</vt:lpstr>
       <vt:lpstr>Env_A.3._Biodiversity</vt:lpstr>
       <vt:lpstr>Env_A.4._Water</vt:lpstr>
       <vt:lpstr>Env_A.5._Resource_use__circular_economy_and_waste_management</vt:lpstr>
       <vt:lpstr>ENV_A.5.2.waste</vt:lpstr>
       <vt:lpstr>Env_A.BasicModule</vt:lpstr>
       <vt:lpstr>ENV_A1_1GHG_emissions</vt:lpstr>
       <vt:lpstr>ENV_Additional_information</vt:lpstr>
       <vt:lpstr>Env_B.1._Consideration_when_reporting_on_GHG_emissions</vt:lpstr>
       <vt:lpstr>Env_B.2._GHG_reduction_targets_and_climate_transition</vt:lpstr>
       <vt:lpstr>Env_B.3._Climate_risks</vt:lpstr>
       <vt:lpstr>Env_B.ComprehensiveModule</vt:lpstr>
@@ -21525,52 +21975,54 @@
       <vt:lpstr>Gen_A.2.1.</vt:lpstr>
       <vt:lpstr>Gen_Additionalinformation</vt:lpstr>
       <vt:lpstr>Gen_B.1._Strategy__Business_Model_and_Sustainability_–_Related_Initiatives</vt:lpstr>
       <vt:lpstr>General</vt:lpstr>
       <vt:lpstr>Gov_A.1._Convictions_and_fines_for_corruption_and_bribery</vt:lpstr>
       <vt:lpstr>Gov_A.BasicModule</vt:lpstr>
       <vt:lpstr>Gov_A.ComprehensiveModule</vt:lpstr>
       <vt:lpstr>Gov_AdditionalInformation</vt:lpstr>
       <vt:lpstr>Gov_B.1._Revenues_from_certain_sectors</vt:lpstr>
       <vt:lpstr>Gov_B.2._Gender_diversity_ratio_in_the_governance_body</vt:lpstr>
       <vt:lpstr>Gov_B.Comprehensivemodule</vt:lpstr>
       <vt:lpstr>Governance</vt:lpstr>
       <vt:lpstr>Paris_Agreement</vt:lpstr>
       <vt:lpstr>Soc_A.1._Workforce_–_General_characteristics</vt:lpstr>
       <vt:lpstr>Soc_A.2._Workforce___Health_and_safety</vt:lpstr>
       <vt:lpstr>Soc_A.3._Workforce___Remuneration__collective_bargaining_and_training</vt:lpstr>
       <vt:lpstr>Soc_A.4._Convictions_and_fines_for_corruption_and_bribery</vt:lpstr>
       <vt:lpstr>Soc_A.BasicModule</vt:lpstr>
       <vt:lpstr>Soc_AdditionalInformation</vt:lpstr>
       <vt:lpstr>Soc_B.1.__Additional__general__workforce_characteristics</vt:lpstr>
       <vt:lpstr>Soc_B.2.__Additional_own_workforce_information___Human_rights_policies_and_processes</vt:lpstr>
       <vt:lpstr>Soc_B.3.__Severe_negative_human_rights_incidents</vt:lpstr>
       <vt:lpstr>Soc_Comprehensive_Module</vt:lpstr>
       <vt:lpstr>Social</vt:lpstr>
       <vt:lpstr>Table_of_contents</vt:lpstr>
+      <vt:lpstr>Technisch</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>De Cock An</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>