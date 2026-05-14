--- v0 (2025-10-02)
+++ v1 (2026-05-14)
@@ -1,100 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid.sharepoint.com/sites/VLAIO-SP-SubVN/Oproep/Circulaire_Economie_2025/2_Lancering/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid.sharepoint.com/sites/VLAIO-SP-SubVN/Oproep/Oproep Circulaire Acceleratoren 2026/2_Lancering/IF/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="122" documentId="8_{EA7D77D1-D2E3-4481-9C54-BE1ADFD66FB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DD3BEA09-FB0B-4986-8D30-C6F870DD29B3}"/>
+  <xr:revisionPtr revIDLastSave="15" documentId="8_{B6224B0D-5BA2-4450-A9CF-05B5837875F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7BAAE2B2-96C4-4A3C-9445-64CF8943CF48}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{1FB1CA7C-CA5C-4C52-8AE6-A0EFFE23CFA7}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1FB1CA7C-CA5C-4C52-8AE6-A0EFFE23CFA7}"/>
   </bookViews>
   <sheets>
-    <sheet name="LEES DIT EERST" sheetId="5" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Berekening personeelsinzet" sheetId="6" r:id="rId5"/>
+    <sheet name="Blad1" sheetId="7" r:id="rId1"/>
+    <sheet name="LEES DIT EERST" sheetId="5" r:id="rId2"/>
+    <sheet name="Begrotingsaanvraag per partner" sheetId="1" r:id="rId3"/>
+    <sheet name="Toelichting begr.aanvraag" sheetId="3" r:id="rId4"/>
+    <sheet name="Totalen begroting" sheetId="4" r:id="rId5"/>
+    <sheet name="Berekening personeelsinzet" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="J44" i="4" l="1"/>
+  <c r="J45" i="4" s="1"/>
+  <c r="J154" i="1"/>
+  <c r="J153" i="1"/>
+  <c r="G45" i="4"/>
+  <c r="G44" i="4"/>
   <c r="J65" i="1" l="1"/>
   <c r="J66" i="1"/>
   <c r="J67" i="1"/>
   <c r="J68" i="1"/>
   <c r="J69" i="1"/>
   <c r="J70" i="1"/>
   <c r="J71" i="1"/>
   <c r="J72" i="1"/>
   <c r="J73" i="1"/>
   <c r="J64" i="1"/>
   <c r="A37" i="1"/>
   <c r="A38" i="1"/>
   <c r="A39" i="1"/>
   <c r="K38" i="1"/>
   <c r="K39" i="1"/>
   <c r="K40" i="1"/>
   <c r="K41" i="1"/>
   <c r="K42" i="1"/>
   <c r="K43" i="1"/>
   <c r="K44" i="1"/>
   <c r="K45" i="1"/>
   <c r="K46" i="1"/>
   <c r="K37" i="1"/>
   <c r="I38" i="1"/>
   <c r="I39" i="1"/>
@@ -324,85 +333,79 @@
   <c r="J37" i="1"/>
   <c r="H47" i="1"/>
   <c r="H109" i="1" s="1"/>
   <c r="J44" i="1"/>
   <c r="J46" i="1"/>
   <c r="I114" i="1" l="1"/>
   <c r="H114" i="1"/>
   <c r="J110" i="1"/>
   <c r="G114" i="1"/>
   <c r="J109" i="1"/>
   <c r="J47" i="1"/>
   <c r="J54" i="1"/>
   <c r="G153" i="1" l="1"/>
   <c r="G154" i="1" s="1"/>
   <c r="G13" i="4"/>
   <c r="G23" i="4" s="1"/>
   <c r="I153" i="1"/>
   <c r="I154" i="1" s="1"/>
   <c r="I13" i="4"/>
   <c r="I23" i="4" s="1"/>
   <c r="H153" i="1"/>
   <c r="H154" i="1" s="1"/>
   <c r="H13" i="4"/>
   <c r="H23" i="4" s="1"/>
   <c r="J114" i="1"/>
-  <c r="G44" i="4" l="1"/>
-[...1 lines deleted...]
-  <c r="I44" i="4"/>
+  <c r="I44" i="4" l="1"/>
   <c r="I45" i="4" s="1"/>
-  <c r="J153" i="1"/>
-  <c r="J154" i="1" s="1"/>
   <c r="H44" i="4"/>
   <c r="H45" i="4" s="1"/>
   <c r="J13" i="4"/>
   <c r="J23" i="4" s="1"/>
-  <c r="J44" i="4" l="1"/>
-  <c r="J45" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={55F3F600-74EF-4156-9A26-E9C36667237B}</author>
   </authors>
   <commentList>
     <comment ref="E19" authorId="0" shapeId="0" xr:uid="{55F3F600-74EF-4156-9A26-E9C36667237B}">
       <text>
         <t>[Opmerkingenthread]
 U kunt deze opmerkingenthread lezen in uw versie van Excel. Eventuele wijzigingen aan de thread gaan echter verloren als het bestand wordt geopend in een nieuwere versie van Excel. Meer informatie: https://go.microsoft.com/fwlink/?linkid=870924
 Opmerking:
     Voor het berekenen van het aantal mensmaanden dat een personeelslid ingezet wordt op het project, kan u gebruik maken van de rekenhulp op het tabblad 'Berekening personeelsinzet'</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="169">
   <si>
     <t>RICHTLIJNEN BIJ HET INVULLEN VAN DIT SJABLOON. Lees deze aandachtig voor u start.</t>
   </si>
   <si>
     <t>versie 09/2022</t>
   </si>
   <si>
     <r>
       <t>Dit Excelbestand kan worden gebruikt voor de begrotingsopmaak en -aanvraag voor de project- of werkingssubsidie. Het bestaat uit 3 tabbladen:
 1) tabblad '</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Begrotingsaanvraag per partner</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -1256,50 +1259,65 @@
   <si>
     <t>Personeelsinzet in mensmaanden:</t>
   </si>
   <si>
     <t>OPTIE A  - aantal maanden</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OPTIE B - aantal dagen</t>
   </si>
   <si>
     <t>Regime aantal werkdagen per jaar:</t>
   </si>
   <si>
     <t>Legende:
 - Prestaties voor het project in aantal maanden OF aantal dagen: Vul hier het werkelijk aantal maanden of dagen in dat de medewerker prestaties levert voor het project.
 Dit moet kleiner of gelijk zijn dan het Aantal maanden van de projectperiode, zoniet komt er een foutmelding.
 Voor de berekening aan de hand van het aantal dagen wordt uitgegaan van een regime van 210 werkdagen/jaar aan 7u36 (7,6u) per dag, dit is 1.596u op jaarbasis. Corrigeer dit in de tabel als dat in uw geval anders is.
 Conform de controlerichtlijnen kan dit max. 226 werkdagen/jaar zijn. U dient in dat geval ook het aantal uren op jaarbasis aan te passen in tabel A van de personeelskost op het tabblad 'Begrotingsaanvraag'.
 -% van tewerkstelling: Volgens de arbeidsovereenkomst. Bij voltijdse tewerkstelling: 100%, halftijdse tewerkstelling: 50%, enz.
 -% van inzet op het project: De tijd die de medewerker besteedt aan het project. Bvb. 2 dagen per week = 40% van zijn tijd. Volledige inzet = 100% van de tijd.
 -Aantal maanden van de projectperiode: zie ook het kader boven de tabel. Indien een project langer dan 12 maanden loopt, dient de berekening per projectjaar te gebeuren. Het maximum aantal maanden is dus 12. Indien het project of de resterende maanden na aftrek van één of meerdere projectjaren, minder dan 12 maanden loopt, vult u hier dat aantal maanden in. Bijvoorbeeld: voor een project van 16 maanden is er een berekening voor 12 maanden (projectjaar 1) en een berekening voor 4 maanden (projectjaar 2). Voor een project van minder dan een jaar (bijvoorbeeld 8 maanden) is er uiteraard maar één berekening, voor die 8 maanden.
 - Personeelsinzet in mensmaanden: het resultaat van de berekening, dit kan u overkopiëren naar het tabblad 'Begrotingsaanvraag', tabel B bij personeelskosten.</t>
+  </si>
+  <si>
+    <t>Gezien om gevoegd te worden bij het ministerieel besluit tot toekenning van steun voor circulaire acceleratoren 2026</t>
+  </si>
+  <si>
+    <t>Brussel,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Vlaamse minister van Economie, Innovatie en Industrie, Buitenlandse Zaken, Digitalisering </t>
+  </si>
+  <si>
+    <t>en Facilitair Management,</t>
+  </si>
+  <si>
+    <t>Matthias DIEPENDAELE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -3238,65 +3256,80 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="54" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="2">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Van Herck Johan" id="{2A2D8555-68B9-4265-83C5-FE097FCC4410}" userId="S::johan.vanherck@vlaio.be::877fee66-7ea9-4d9c-81d1-766d71b2a30a" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3564,75 +3597,115 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="E19" dT="2022-02-02T16:03:32.86" personId="{2A2D8555-68B9-4265-83C5-FE097FCC4410}" id="{55F3F600-74EF-4156-9A26-E9C36667237B}">
     <text>Voor het berekenen van het aantal mensmaanden dat een personeelslid ingezet wordt op het project, kan u gebruik maken van de rekenhulp op het tabblad 'Berekening personeelsinzet'</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5380E78C-EA89-4938-851C-601D45425F78}">
+  <dimension ref="F5:F16"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N14" sqref="N14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetData>
+    <row r="5" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F5" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="7" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F7" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="9" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F9" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="10" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F10" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="16" spans="6:6" x14ac:dyDescent="0.3">
+      <c r="F16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8308CD53-1A73-45EC-924A-10867A5816F2}">
   <dimension ref="A1:O35"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:O35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A1" s="155" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="155"/>
       <c r="C1" s="155"/>
       <c r="D1" s="155"/>
       <c r="E1" s="155"/>
       <c r="F1" s="155"/>
       <c r="G1" s="155"/>
       <c r="H1" s="155"/>
       <c r="I1" s="155"/>
       <c r="J1" s="155"/>
       <c r="K1" s="155"/>
       <c r="L1" s="155"/>
       <c r="M1" s="155"/>
       <c r="N1" s="155"/>
       <c r="O1" s="155"/>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.3">
@@ -4207,59 +4280,59 @@
       <c r="D35" s="157"/>
       <c r="E35" s="157"/>
       <c r="F35" s="157"/>
       <c r="G35" s="157"/>
       <c r="H35" s="157"/>
       <c r="I35" s="157"/>
       <c r="J35" s="157"/>
       <c r="K35" s="157"/>
       <c r="L35" s="157"/>
       <c r="M35" s="157"/>
       <c r="N35" s="157"/>
       <c r="O35" s="157"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0"/>
   <mergeCells count="3">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D56DCE59-E8AC-473C-B451-7B15D8526AA3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K157"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J64" sqref="J64"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q10" sqref="Q10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.77734375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="10" width="12.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="184" t="str">
         <f>"BEGROTING projectsubsidie/werkingssubsidie: " &amp; C6</f>
         <v xml:space="preserve">BEGROTING projectsubsidie/werkingssubsidie: </v>
       </c>
       <c r="B1" s="184"/>
       <c r="C1" s="184"/>
       <c r="D1" s="184"/>
       <c r="E1" s="184"/>
       <c r="F1" s="184"/>
       <c r="G1" s="184"/>
       <c r="H1" s="184"/>
       <c r="I1" s="184"/>
@@ -7187,82 +7260,81 @@
         <v>0</v>
       </c>
       <c r="I153" s="98">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="J153" s="99">
         <f>SUM(G153:I153)</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A154" s="244" t="s">
         <v>112</v>
       </c>
       <c r="B154" s="245"/>
       <c r="C154" s="245"/>
       <c r="D154" s="245"/>
       <c r="E154" s="245"/>
       <c r="F154" s="245"/>
       <c r="G154" s="149" t="str">
         <f>IF(ISNUMBER(G153/G114)=TRUE,G153/G114,"-")</f>
         <v>-</v>
       </c>
       <c r="H154" s="149" t="str">
-        <f t="shared" ref="H154:J154" si="26">IF(ISNUMBER(H153/H114)=TRUE,H153/H114,"-")</f>
+        <f t="shared" ref="H154:I154" si="26">IF(ISNUMBER(H153/H114)=TRUE,H153/H114,"-")</f>
         <v>-</v>
       </c>
       <c r="I154" s="149" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="J154" s="150" t="str">
-        <f t="shared" si="26"/>
+        <f>IF(ISNUMBER(J153/J114)=TRUE,J153/J114,"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="155" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A155" s="176" t="s">
         <v>113</v>
       </c>
       <c r="B155" s="176"/>
       <c r="C155" s="176"/>
       <c r="D155" s="176"/>
       <c r="E155" s="176"/>
       <c r="F155" s="176"/>
       <c r="G155" s="176"/>
       <c r="H155" s="176"/>
       <c r="I155" s="176"/>
       <c r="J155" s="176"/>
     </row>
     <row r="156" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="157" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J157" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="jyyR+OJDjbe6YLYPQCBF8HOzntULCexv3NgDW8SFbUvnVpRY1OnAGZw8t7SinAzjGQ6JMqcxyuabl3Aa2+uYaA==" saltValue="nIhMqc3FUDWlbxtBcZ4MlA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="149">
     <mergeCell ref="A131:J131"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A154:F154"/>
     <mergeCell ref="A109:F109"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A113:F113"/>
     <mergeCell ref="A145:F145"/>
     <mergeCell ref="A146:F146"/>
     <mergeCell ref="A114:F114"/>
     <mergeCell ref="A147:F147"/>
     <mergeCell ref="C126:F126"/>
     <mergeCell ref="C127:F127"/>
     <mergeCell ref="C128:F128"/>
     <mergeCell ref="C121:F121"/>
     <mergeCell ref="A119:J119"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="A121:B121"/>
     <mergeCell ref="A123:B123"/>
     <mergeCell ref="A124:B124"/>
     <mergeCell ref="A150:J150"/>
     <mergeCell ref="A134:J134"/>
     <mergeCell ref="A136:B136"/>
@@ -7370,69 +7442,74 @@
     <mergeCell ref="G59:I59"/>
     <mergeCell ref="H15:J16"/>
     <mergeCell ref="A64:F64"/>
     <mergeCell ref="A65:F65"/>
     <mergeCell ref="A66:F66"/>
     <mergeCell ref="A67:F67"/>
     <mergeCell ref="A68:F68"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A70:F70"/>
     <mergeCell ref="A63:F63"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A26:C26"/>
     <mergeCell ref="A27:C27"/>
     <mergeCell ref="A28:C28"/>
     <mergeCell ref="A29:C29"/>
     <mergeCell ref="A30:C30"/>
     <mergeCell ref="A31:C31"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="A20:C20"/>
     <mergeCell ref="A21:C21"/>
     <mergeCell ref="A22:C22"/>
     <mergeCell ref="A23:C23"/>
   </mergeCells>
+  <conditionalFormatting sqref="J154">
+    <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
+      <formula>50</formula>
+    </cfRule>
+  </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D21:D30" xr:uid="{FD86B23F-315F-47BE-8C10-2AFE16F9B24D}">
       <formula1>"w,b"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CD3B315-667B-4711-8C3A-F2FC70423F21}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K130"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A56" workbookViewId="0">
       <selection activeCell="A40" sqref="A40:J51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.77734375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="10" width="12.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="184" t="s">
         <v>114</v>
       </c>
       <c r="B1" s="184"/>
       <c r="C1" s="184"/>
       <c r="D1" s="184"/>
       <c r="E1" s="184"/>
       <c r="F1" s="184"/>
       <c r="G1" s="184"/>
       <c r="H1" s="184"/>
       <c r="I1" s="184"/>
@@ -8884,98 +8961,97 @@
     <row r="129" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="1"/>
       <c r="B129" s="1"/>
       <c r="C129" s="1"/>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1"/>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
     </row>
     <row r="130" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A130" s="1"/>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="3tQ/mjzlXA2Uacy+5xlHnFh8lpKnRAk81/L3GBRAbUR8/FFbf7U82YolF6zG7Ff2sbBssNDAqGV6Lt7HFvlOmQ==" saltValue="2fC7m8M6OWj/2QIiq/V5dA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="31">
     <mergeCell ref="A40:J51"/>
     <mergeCell ref="A85:J85"/>
     <mergeCell ref="A96:J96"/>
     <mergeCell ref="A97:J100"/>
     <mergeCell ref="A95:J95"/>
     <mergeCell ref="A52:J52"/>
     <mergeCell ref="A53:J56"/>
     <mergeCell ref="A60:J60"/>
     <mergeCell ref="A73:J73"/>
     <mergeCell ref="A86:J92"/>
     <mergeCell ref="A82:J82"/>
     <mergeCell ref="A84:J84"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="A59:J59"/>
     <mergeCell ref="A75:J79"/>
     <mergeCell ref="A61:J70"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="A39:J39"/>
     <mergeCell ref="A38:J38"/>
     <mergeCell ref="A30:J30"/>
     <mergeCell ref="A8:J8"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="A6:J6"/>
     <mergeCell ref="A10:J17"/>
     <mergeCell ref="A32:J35"/>
     <mergeCell ref="A9:J9"/>
     <mergeCell ref="A31:J31"/>
     <mergeCell ref="A18:J18"/>
     <mergeCell ref="A19:J27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{330277A9-04C5-4FFC-8DB6-E425DF051C93}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J47"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A16" sqref="A16:F16"/>
+    <sheetView topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="R36" sqref="R36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.77734375" style="1" customWidth="1"/>
     <col min="2" max="2" width="12.77734375" style="1" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" style="1" customWidth="1"/>
     <col min="7" max="10" width="12.77734375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.21875" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="16384" width="8.77734375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="184" t="s">
         <v>134</v>
       </c>
       <c r="B1" s="184"/>
       <c r="C1" s="184"/>
       <c r="D1" s="184"/>
       <c r="E1" s="184"/>
       <c r="F1" s="184"/>
       <c r="G1" s="184"/>
       <c r="H1" s="184"/>
       <c r="I1" s="184"/>
       <c r="J1" s="184"/>
@@ -9739,127 +9815,132 @@
         <v>0</v>
       </c>
       <c r="I44" s="98">
         <f>I23-I38</f>
         <v>0</v>
       </c>
       <c r="J44" s="99">
         <f>SUM(G44:I44)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="244" t="s">
         <v>112</v>
       </c>
       <c r="B45" s="245"/>
       <c r="C45" s="245"/>
       <c r="D45" s="245"/>
       <c r="E45" s="245"/>
       <c r="F45" s="245"/>
       <c r="G45" s="149" t="str">
         <f>IF(ISNUMBER(G44/G23)=TRUE,G44/G23,"-")</f>
         <v>-</v>
       </c>
       <c r="H45" s="149" t="str">
-        <f t="shared" ref="H45:J45" si="4">IF(ISNUMBER(H44/H23)=TRUE,H44/H23,"-")</f>
+        <f t="shared" ref="H45:I45" si="4">IF(ISNUMBER(H44/H23)=TRUE,H44/H23,"-")</f>
         <v>-</v>
       </c>
       <c r="I45" s="149" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="J45" s="150" t="str">
-        <f t="shared" si="4"/>
+        <f>IF(ISNUMBER(J44/J23)=TRUE,J44/J23,"-")</f>
         <v>-</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.3"/>
     <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J47" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="MgXPtx+d6EylXFJyRPhDWKwBwsDivi6AkneigLEc3e4KR5Mf+ZlsHzCTNWWmuojjlV/3G7Mef7cZPynn189IWw==" saltValue="je8kIaK+Puk+Qf2AYY6wBA==" spinCount="100000" sheet="1" insertRows="0"/>
+  <sheetProtection insertRows="0"/>
   <mergeCells count="43">
     <mergeCell ref="A42:F42"/>
     <mergeCell ref="G42:I42"/>
     <mergeCell ref="A43:F43"/>
     <mergeCell ref="A44:F44"/>
     <mergeCell ref="A45:F45"/>
     <mergeCell ref="A41:J41"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="C7:J7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:J8"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A4:J4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A37:F37"/>
     <mergeCell ref="A21:F21"/>
     <mergeCell ref="A22:F22"/>
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="A36:F36"/>
   </mergeCells>
+  <conditionalFormatting sqref="J45">
+    <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
+      <formula>50</formula>
+    </cfRule>
+  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G13:I13 G28:I28" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADE51481-4B24-4FA3-9DF5-96804274ECB0}">
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C19" sqref="C19"/>
+      <selection activeCell="N5" sqref="N5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.77734375" customWidth="1"/>
     <col min="2" max="2" width="12.77734375" customWidth="1"/>
     <col min="3" max="6" width="10.77734375" customWidth="1"/>
     <col min="7" max="10" width="12.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A1" s="184" t="s">
         <v>149</v>
       </c>
       <c r="B1" s="184"/>
       <c r="C1" s="184"/>
       <c r="D1" s="184"/>
       <c r="E1" s="184"/>
       <c r="F1" s="184"/>
       <c r="G1" s="184"/>
       <c r="H1" s="184"/>
       <c r="I1" s="184"/>
       <c r="J1" s="184"/>
     </row>
     <row r="2" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
@@ -10099,51 +10180,50 @@
       </c>
       <c r="C19" s="145"/>
       <c r="D19" s="145"/>
       <c r="E19" s="145"/>
       <c r="F19" s="145"/>
       <c r="G19" s="146"/>
       <c r="H19" s="146"/>
       <c r="I19" s="147"/>
       <c r="J19" s="148"/>
     </row>
     <row r="20" spans="1:10" ht="316.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="344" t="s">
         <v>163</v>
       </c>
       <c r="B20" s="345"/>
       <c r="C20" s="345"/>
       <c r="D20" s="345"/>
       <c r="E20" s="345"/>
       <c r="F20" s="345"/>
       <c r="G20" s="345"/>
       <c r="H20" s="345"/>
       <c r="I20" s="345"/>
       <c r="J20" s="346"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XesIuL9xBr8/mlYH/yP/dgZhE5l6XZ5xlQB36U2lZoCCpX9TvEtUyLEXNMQdrTohQsJVlXvr0DrBTm6k9KS6kg==" saltValue="sQ6Wgu7XWqtBODo3NAX2hw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="21">
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="I18:J18"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="I17:J17"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A3:J4"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="I15:J15"/>
     <mergeCell ref="A6:J12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
@@ -10166,90 +10246,92 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" xsi:nil="true"/>
     <Jaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
     <Dossier xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
     <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Datum xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
     <Dossierbehandelaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
       <UserInfo>
         <DisplayName>Dooms Evy</DisplayName>
         <AccountId>28</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Wauters Joke</DisplayName>
         <AccountId>5090</AccountId>
         <AccountType/>
       </UserInfo>
     </Dossierbehandelaar>
     <lafdc95836964fc5a82eb2c6e5f9045c xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lafdc95836964fc5a82eb2c6e5f9045c>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <datum0 xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="27" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="99f09ef9cd6000a1e1f96f58b2bb46a7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d6817b86fc82ed40582c245ea5c4149" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="28" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="9266d3317afd5e5ed94d8e01386b0463">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d5d01f6fe1e6e726d0b1bec6114002f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <xsd:import namespace="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <xsd:import namespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Dossierbehandelaar" minOccurs="0"/>
                 <xsd:element ref="ns2:Dossier" minOccurs="0"/>
                 <xsd:element ref="ns2:Jaar" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:DocumentSetDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lafdc95836964fc5a82eb2c6e5f9045c" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:Datum" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:datum0" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="DocumentSetDescription" ma:index="15" nillable="true" ma:displayName="Beschrijving" ma:description="Een beschrijving van de documentenset" ma:internalName="DocumentSetDescription">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7be28e6d-f5fb-4588-8b94-cf05c481824e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Dossierbehandelaar" ma:index="8" nillable="true" ma:displayName="Dossierbehandelaar" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Dossierbehandelaar" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -10270,50 +10352,52 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Jaar" ma:index="10" nillable="true" ma:displayName="Jaar" ma:format="RadioButtons" ma:indexed="true" ma:internalName="Jaar">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="ALGEMEEN"/>
           <xsd:enumeration value="2010"/>
           <xsd:enumeration value="2011"/>
           <xsd:enumeration value="2012"/>
           <xsd:enumeration value="2013"/>
           <xsd:enumeration value="2014"/>
           <xsd:enumeration value="2015"/>
           <xsd:enumeration value="2016"/>
           <xsd:enumeration value="2017"/>
           <xsd:enumeration value="2018"/>
           <xsd:enumeration value="2019"/>
           <xsd:enumeration value="2020"/>
           <xsd:enumeration value="2021"/>
           <xsd:enumeration value="2022"/>
           <xsd:enumeration value="2023"/>
           <xsd:enumeration value="2024"/>
+          <xsd:enumeration value="2025"/>
+          <xsd:enumeration value="2026"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
@@ -10389,50 +10473,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="28" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Datum" ma:index="29" nillable="true" ma:displayName="Datum" ma:format="DateTime" ma:internalName="Datum">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="30" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="32" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="datum0" ma:index="33" nillable="true" ma:displayName="datum" ma:format="DateOnly" ma:internalName="datum0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2e0168dd-3179-4b2d-8fe7-fd4c647143c0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7be28e6d-f5fb-4588-8b94-cf05c481824e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -10518,114 +10607,119 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE3DC994-0A51-44C9-BED6-FFE220A63ABA}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FCB351DA-61C3-4ED4-95DC-630C4A37DEFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2D0D38F-6366-46B3-BFB5-721750DCC3A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC351A06-99B4-45B3-A6F6-32B1AA62DCCD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Blad1</vt:lpstr>
       <vt:lpstr>LEES DIT EERST</vt:lpstr>
       <vt:lpstr>Begrotingsaanvraag per partner</vt:lpstr>
       <vt:lpstr>Toelichting begr.aanvraag</vt:lpstr>
       <vt:lpstr>Totalen begroting</vt:lpstr>
       <vt:lpstr>Berekening personeelsinzet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Van Herck, Johan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
@@ -10683,27 +10777,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Actief/Niet actief">
     <vt:lpwstr>Actief</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="d22ef918e4764b079d405f0ab477cddf">
     <vt:lpwstr>Klantgerichte processen|12491f9c-85f9-40eb-a5c0-dfeb2617996a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="n97b79975f8747afa92c9493990700a6">
     <vt:lpwstr>VN|14e0da5c-2e69-49f3-abcd-623cb2a4efd1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="WerkingMM">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
 </Properties>
 </file>