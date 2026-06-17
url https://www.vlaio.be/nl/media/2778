--- v1 (2026-05-14)
+++ v2 (2026-06-17)
@@ -1,80 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid.sharepoint.com/sites/VLAIO-SP-SubVN/Oproep/Oproep Circulaire Acceleratoren 2026/2_Lancering/IF/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid.sharepoint.com/sites/VLAIO-SP-SubVN/Oproep/Oproep Circulaire Acceleratoren 2026/2_Lancering/Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="15" documentId="8_{B6224B0D-5BA2-4450-A9CF-05B5837875F6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7BAAE2B2-96C4-4A3C-9445-64CF8943CF48}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{4388A1E9-758B-4110-A35A-AB2349D1C5F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{05A79BF3-A648-4B24-9BC3-632365FE4338}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{1FB1CA7C-CA5C-4C52-8AE6-A0EFFE23CFA7}"/>
+    <workbookView xWindow="28680" yWindow="1620" windowWidth="29040" windowHeight="17520" activeTab="4" xr2:uid="{1FB1CA7C-CA5C-4C52-8AE6-A0EFFE23CFA7}"/>
   </bookViews>
   <sheets>
-    <sheet name="Blad1" sheetId="7" r:id="rId1"/>
-[...4 lines deleted...]
-    <sheet name="Berekening personeelsinzet" sheetId="6" r:id="rId6"/>
+    <sheet name="LEES DIT EERST" sheetId="5" r:id="rId1"/>
+    <sheet name="Begrotingsaanvraag per partner" sheetId="1" r:id="rId2"/>
+    <sheet name="Toelichting begr.aanvraag" sheetId="3" r:id="rId3"/>
+    <sheet name="Totalen begroting" sheetId="4" r:id="rId4"/>
+    <sheet name="Berekening personeelsinzet" sheetId="6" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="J44" i="4" l="1"/>
   <c r="J45" i="4" s="1"/>
@@ -361,51 +359,51 @@
   <c r="H45" i="4" s="1"/>
   <c r="J13" i="4"/>
   <c r="J23" i="4" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>tc={55F3F600-74EF-4156-9A26-E9C36667237B}</author>
   </authors>
   <commentList>
     <comment ref="E19" authorId="0" shapeId="0" xr:uid="{55F3F600-74EF-4156-9A26-E9C36667237B}">
       <text>
         <t>[Opmerkingenthread]
 U kunt deze opmerkingenthread lezen in uw versie van Excel. Eventuele wijzigingen aan de thread gaan echter verloren als het bestand wordt geopend in een nieuwere versie van Excel. Meer informatie: https://go.microsoft.com/fwlink/?linkid=870924
 Opmerking:
     Voor het berekenen van het aantal mensmaanden dat een personeelslid ingezet wordt op het project, kan u gebruik maken van de rekenhulp op het tabblad 'Berekening personeelsinzet'</t>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="164">
   <si>
     <t>RICHTLIJNEN BIJ HET INVULLEN VAN DIT SJABLOON. Lees deze aandachtig voor u start.</t>
   </si>
   <si>
     <t>versie 09/2022</t>
   </si>
   <si>
     <r>
       <t>Dit Excelbestand kan worden gebruikt voor de begrotingsopmaak en -aanvraag voor de project- of werkingssubsidie. Het bestaat uit 3 tabbladen:
 1) tabblad '</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Begrotingsaanvraag per partner</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
@@ -1259,65 +1257,50 @@
   <si>
     <t>Personeelsinzet in mensmaanden:</t>
   </si>
   <si>
     <t>OPTIE A  - aantal maanden</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>OPTIE B - aantal dagen</t>
   </si>
   <si>
     <t>Regime aantal werkdagen per jaar:</t>
   </si>
   <si>
     <t>Legende:
 - Prestaties voor het project in aantal maanden OF aantal dagen: Vul hier het werkelijk aantal maanden of dagen in dat de medewerker prestaties levert voor het project.
 Dit moet kleiner of gelijk zijn dan het Aantal maanden van de projectperiode, zoniet komt er een foutmelding.
 Voor de berekening aan de hand van het aantal dagen wordt uitgegaan van een regime van 210 werkdagen/jaar aan 7u36 (7,6u) per dag, dit is 1.596u op jaarbasis. Corrigeer dit in de tabel als dat in uw geval anders is.
 Conform de controlerichtlijnen kan dit max. 226 werkdagen/jaar zijn. U dient in dat geval ook het aantal uren op jaarbasis aan te passen in tabel A van de personeelskost op het tabblad 'Begrotingsaanvraag'.
 -% van tewerkstelling: Volgens de arbeidsovereenkomst. Bij voltijdse tewerkstelling: 100%, halftijdse tewerkstelling: 50%, enz.
 -% van inzet op het project: De tijd die de medewerker besteedt aan het project. Bvb. 2 dagen per week = 40% van zijn tijd. Volledige inzet = 100% van de tijd.
 -Aantal maanden van de projectperiode: zie ook het kader boven de tabel. Indien een project langer dan 12 maanden loopt, dient de berekening per projectjaar te gebeuren. Het maximum aantal maanden is dus 12. Indien het project of de resterende maanden na aftrek van één of meerdere projectjaren, minder dan 12 maanden loopt, vult u hier dat aantal maanden in. Bijvoorbeeld: voor een project van 16 maanden is er een berekening voor 12 maanden (projectjaar 1) en een berekening voor 4 maanden (projectjaar 2). Voor een project van minder dan een jaar (bijvoorbeeld 8 maanden) is er uiteraard maar één berekening, voor die 8 maanden.
 - Personeelsinzet in mensmaanden: het resultaat van de berekening, dit kan u overkopiëren naar het tabblad 'Begrotingsaanvraag', tabel B bij personeelskosten.</t>
-  </si>
-[...13 lines deleted...]
-    <t>Matthias DIEPENDAELE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -2646,690 +2629,690 @@
     <xf numFmtId="10" fontId="1" fillId="4" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="1" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...73 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...8 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...20 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...83 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...51 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="9" fontId="0" fillId="4" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="4" borderId="54" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="54" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="0" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="44" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/></Relationships>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <person displayName="Van Herck Johan" id="{2A2D8555-68B9-4265-83C5-FE097FCC4410}" userId="S::johan.vanherck@vlaio.be::877fee66-7ea9-4d9c-81d1-766d71b2a30a" providerId="AD"/>
 </personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3597,6741 +3580,6680 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="E19" dT="2022-02-02T16:03:32.86" personId="{2A2D8555-68B9-4265-83C5-FE097FCC4410}" id="{55F3F600-74EF-4156-9A26-E9C36667237B}">
     <text>Voor het berekenen van het aantal mensmaanden dat een personeelslid ingezet wordt op het project, kan u gebruik maken van de rekenhulp op het tabblad 'Berekening personeelsinzet'</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5380E78C-EA89-4938-851C-601D45425F78}">
-[...38 lines deleted...]
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8308CD53-1A73-45EC-924A-10867A5816F2}">
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3:O35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A1" s="155" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="155"/>
       <c r="C1" s="155"/>
       <c r="D1" s="155"/>
       <c r="E1" s="155"/>
       <c r="F1" s="155"/>
       <c r="G1" s="155"/>
       <c r="H1" s="155"/>
       <c r="I1" s="155"/>
       <c r="J1" s="155"/>
       <c r="K1" s="155"/>
       <c r="L1" s="155"/>
       <c r="M1" s="155"/>
       <c r="N1" s="155"/>
       <c r="O1" s="155"/>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="156" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="156"/>
       <c r="C2" s="156"/>
       <c r="D2" s="156"/>
       <c r="E2" s="156"/>
       <c r="F2" s="156"/>
       <c r="G2" s="156"/>
       <c r="H2" s="156"/>
       <c r="I2" s="156"/>
       <c r="J2" s="156"/>
       <c r="K2" s="156"/>
       <c r="L2" s="156"/>
       <c r="M2" s="156"/>
       <c r="N2" s="156"/>
       <c r="O2" s="156"/>
     </row>
-    <row r="3" spans="1:15" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:15" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="157" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="157"/>
       <c r="C3" s="157"/>
       <c r="D3" s="157"/>
       <c r="E3" s="157"/>
       <c r="F3" s="157"/>
       <c r="G3" s="157"/>
       <c r="H3" s="157"/>
       <c r="I3" s="157"/>
       <c r="J3" s="157"/>
       <c r="K3" s="157"/>
       <c r="L3" s="157"/>
       <c r="M3" s="157"/>
       <c r="N3" s="157"/>
       <c r="O3" s="157"/>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A4" s="157"/>
       <c r="B4" s="157"/>
       <c r="C4" s="157"/>
       <c r="D4" s="157"/>
       <c r="E4" s="157"/>
       <c r="F4" s="157"/>
       <c r="G4" s="157"/>
       <c r="H4" s="157"/>
       <c r="I4" s="157"/>
       <c r="J4" s="157"/>
       <c r="K4" s="157"/>
       <c r="L4" s="157"/>
       <c r="M4" s="157"/>
       <c r="N4" s="157"/>
       <c r="O4" s="157"/>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A5" s="157"/>
       <c r="B5" s="157"/>
       <c r="C5" s="157"/>
       <c r="D5" s="157"/>
       <c r="E5" s="157"/>
       <c r="F5" s="157"/>
       <c r="G5" s="157"/>
       <c r="H5" s="157"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="157"/>
       <c r="L5" s="157"/>
       <c r="M5" s="157"/>
       <c r="N5" s="157"/>
       <c r="O5" s="157"/>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A6" s="157"/>
       <c r="B6" s="157"/>
       <c r="C6" s="157"/>
       <c r="D6" s="157"/>
       <c r="E6" s="157"/>
       <c r="F6" s="157"/>
       <c r="G6" s="157"/>
       <c r="H6" s="157"/>
       <c r="I6" s="157"/>
       <c r="J6" s="157"/>
       <c r="K6" s="157"/>
       <c r="L6" s="157"/>
       <c r="M6" s="157"/>
       <c r="N6" s="157"/>
       <c r="O6" s="157"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A7" s="157"/>
       <c r="B7" s="157"/>
       <c r="C7" s="157"/>
       <c r="D7" s="157"/>
       <c r="E7" s="157"/>
       <c r="F7" s="157"/>
       <c r="G7" s="157"/>
       <c r="H7" s="157"/>
       <c r="I7" s="157"/>
       <c r="J7" s="157"/>
       <c r="K7" s="157"/>
       <c r="L7" s="157"/>
       <c r="M7" s="157"/>
       <c r="N7" s="157"/>
       <c r="O7" s="157"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A8" s="157"/>
       <c r="B8" s="157"/>
       <c r="C8" s="157"/>
       <c r="D8" s="157"/>
       <c r="E8" s="157"/>
       <c r="F8" s="157"/>
       <c r="G8" s="157"/>
       <c r="H8" s="157"/>
       <c r="I8" s="157"/>
       <c r="J8" s="157"/>
       <c r="K8" s="157"/>
       <c r="L8" s="157"/>
       <c r="M8" s="157"/>
       <c r="N8" s="157"/>
       <c r="O8" s="157"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A9" s="157"/>
       <c r="B9" s="157"/>
       <c r="C9" s="157"/>
       <c r="D9" s="157"/>
       <c r="E9" s="157"/>
       <c r="F9" s="157"/>
       <c r="G9" s="157"/>
       <c r="H9" s="157"/>
       <c r="I9" s="157"/>
       <c r="J9" s="157"/>
       <c r="K9" s="157"/>
       <c r="L9" s="157"/>
       <c r="M9" s="157"/>
       <c r="N9" s="157"/>
       <c r="O9" s="157"/>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A10" s="157"/>
       <c r="B10" s="157"/>
       <c r="C10" s="157"/>
       <c r="D10" s="157"/>
       <c r="E10" s="157"/>
       <c r="F10" s="157"/>
       <c r="G10" s="157"/>
       <c r="H10" s="157"/>
       <c r="I10" s="157"/>
       <c r="J10" s="157"/>
       <c r="K10" s="157"/>
       <c r="L10" s="157"/>
       <c r="M10" s="157"/>
       <c r="N10" s="157"/>
       <c r="O10" s="157"/>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A11" s="157"/>
       <c r="B11" s="157"/>
       <c r="C11" s="157"/>
       <c r="D11" s="157"/>
       <c r="E11" s="157"/>
       <c r="F11" s="157"/>
       <c r="G11" s="157"/>
       <c r="H11" s="157"/>
       <c r="I11" s="157"/>
       <c r="J11" s="157"/>
       <c r="K11" s="157"/>
       <c r="L11" s="157"/>
       <c r="M11" s="157"/>
       <c r="N11" s="157"/>
       <c r="O11" s="157"/>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A12" s="157"/>
       <c r="B12" s="157"/>
       <c r="C12" s="157"/>
       <c r="D12" s="157"/>
       <c r="E12" s="157"/>
       <c r="F12" s="157"/>
       <c r="G12" s="157"/>
       <c r="H12" s="157"/>
       <c r="I12" s="157"/>
       <c r="J12" s="157"/>
       <c r="K12" s="157"/>
       <c r="L12" s="157"/>
       <c r="M12" s="157"/>
       <c r="N12" s="157"/>
       <c r="O12" s="157"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A13" s="157"/>
       <c r="B13" s="157"/>
       <c r="C13" s="157"/>
       <c r="D13" s="157"/>
       <c r="E13" s="157"/>
       <c r="F13" s="157"/>
       <c r="G13" s="157"/>
       <c r="H13" s="157"/>
       <c r="I13" s="157"/>
       <c r="J13" s="157"/>
       <c r="K13" s="157"/>
       <c r="L13" s="157"/>
       <c r="M13" s="157"/>
       <c r="N13" s="157"/>
       <c r="O13" s="157"/>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A14" s="157"/>
       <c r="B14" s="157"/>
       <c r="C14" s="157"/>
       <c r="D14" s="157"/>
       <c r="E14" s="157"/>
       <c r="F14" s="157"/>
       <c r="G14" s="157"/>
       <c r="H14" s="157"/>
       <c r="I14" s="157"/>
       <c r="J14" s="157"/>
       <c r="K14" s="157"/>
       <c r="L14" s="157"/>
       <c r="M14" s="157"/>
       <c r="N14" s="157"/>
       <c r="O14" s="157"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A15" s="157"/>
       <c r="B15" s="157"/>
       <c r="C15" s="157"/>
       <c r="D15" s="157"/>
       <c r="E15" s="157"/>
       <c r="F15" s="157"/>
       <c r="G15" s="157"/>
       <c r="H15" s="157"/>
       <c r="I15" s="157"/>
       <c r="J15" s="157"/>
       <c r="K15" s="157"/>
       <c r="L15" s="157"/>
       <c r="M15" s="157"/>
       <c r="N15" s="157"/>
       <c r="O15" s="157"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A16" s="157"/>
       <c r="B16" s="157"/>
       <c r="C16" s="157"/>
       <c r="D16" s="157"/>
       <c r="E16" s="157"/>
       <c r="F16" s="157"/>
       <c r="G16" s="157"/>
       <c r="H16" s="157"/>
       <c r="I16" s="157"/>
       <c r="J16" s="157"/>
       <c r="K16" s="157"/>
       <c r="L16" s="157"/>
       <c r="M16" s="157"/>
       <c r="N16" s="157"/>
       <c r="O16" s="157"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A17" s="157"/>
       <c r="B17" s="157"/>
       <c r="C17" s="157"/>
       <c r="D17" s="157"/>
       <c r="E17" s="157"/>
       <c r="F17" s="157"/>
       <c r="G17" s="157"/>
       <c r="H17" s="157"/>
       <c r="I17" s="157"/>
       <c r="J17" s="157"/>
       <c r="K17" s="157"/>
       <c r="L17" s="157"/>
       <c r="M17" s="157"/>
       <c r="N17" s="157"/>
       <c r="O17" s="157"/>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A18" s="157"/>
       <c r="B18" s="157"/>
       <c r="C18" s="157"/>
       <c r="D18" s="157"/>
       <c r="E18" s="157"/>
       <c r="F18" s="157"/>
       <c r="G18" s="157"/>
       <c r="H18" s="157"/>
       <c r="I18" s="157"/>
       <c r="J18" s="157"/>
       <c r="K18" s="157"/>
       <c r="L18" s="157"/>
       <c r="M18" s="157"/>
       <c r="N18" s="157"/>
       <c r="O18" s="157"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A19" s="157"/>
       <c r="B19" s="157"/>
       <c r="C19" s="157"/>
       <c r="D19" s="157"/>
       <c r="E19" s="157"/>
       <c r="F19" s="157"/>
       <c r="G19" s="157"/>
       <c r="H19" s="157"/>
       <c r="I19" s="157"/>
       <c r="J19" s="157"/>
       <c r="K19" s="157"/>
       <c r="L19" s="157"/>
       <c r="M19" s="157"/>
       <c r="N19" s="157"/>
       <c r="O19" s="157"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A20" s="157"/>
       <c r="B20" s="157"/>
       <c r="C20" s="157"/>
       <c r="D20" s="157"/>
       <c r="E20" s="157"/>
       <c r="F20" s="157"/>
       <c r="G20" s="157"/>
       <c r="H20" s="157"/>
       <c r="I20" s="157"/>
       <c r="J20" s="157"/>
       <c r="K20" s="157"/>
       <c r="L20" s="157"/>
       <c r="M20" s="157"/>
       <c r="N20" s="157"/>
       <c r="O20" s="157"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A21" s="157"/>
       <c r="B21" s="157"/>
       <c r="C21" s="157"/>
       <c r="D21" s="157"/>
       <c r="E21" s="157"/>
       <c r="F21" s="157"/>
       <c r="G21" s="157"/>
       <c r="H21" s="157"/>
       <c r="I21" s="157"/>
       <c r="J21" s="157"/>
       <c r="K21" s="157"/>
       <c r="L21" s="157"/>
       <c r="M21" s="157"/>
       <c r="N21" s="157"/>
       <c r="O21" s="157"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A22" s="157"/>
       <c r="B22" s="157"/>
       <c r="C22" s="157"/>
       <c r="D22" s="157"/>
       <c r="E22" s="157"/>
       <c r="F22" s="157"/>
       <c r="G22" s="157"/>
       <c r="H22" s="157"/>
       <c r="I22" s="157"/>
       <c r="J22" s="157"/>
       <c r="K22" s="157"/>
       <c r="L22" s="157"/>
       <c r="M22" s="157"/>
       <c r="N22" s="157"/>
       <c r="O22" s="157"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A23" s="157"/>
       <c r="B23" s="157"/>
       <c r="C23" s="157"/>
       <c r="D23" s="157"/>
       <c r="E23" s="157"/>
       <c r="F23" s="157"/>
       <c r="G23" s="157"/>
       <c r="H23" s="157"/>
       <c r="I23" s="157"/>
       <c r="J23" s="157"/>
       <c r="K23" s="157"/>
       <c r="L23" s="157"/>
       <c r="M23" s="157"/>
       <c r="N23" s="157"/>
       <c r="O23" s="157"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A24" s="157"/>
       <c r="B24" s="157"/>
       <c r="C24" s="157"/>
       <c r="D24" s="157"/>
       <c r="E24" s="157"/>
       <c r="F24" s="157"/>
       <c r="G24" s="157"/>
       <c r="H24" s="157"/>
       <c r="I24" s="157"/>
       <c r="J24" s="157"/>
       <c r="K24" s="157"/>
       <c r="L24" s="157"/>
       <c r="M24" s="157"/>
       <c r="N24" s="157"/>
       <c r="O24" s="157"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A25" s="157"/>
       <c r="B25" s="157"/>
       <c r="C25" s="157"/>
       <c r="D25" s="157"/>
       <c r="E25" s="157"/>
       <c r="F25" s="157"/>
       <c r="G25" s="157"/>
       <c r="H25" s="157"/>
       <c r="I25" s="157"/>
       <c r="J25" s="157"/>
       <c r="K25" s="157"/>
       <c r="L25" s="157"/>
       <c r="M25" s="157"/>
       <c r="N25" s="157"/>
       <c r="O25" s="157"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A26" s="157"/>
       <c r="B26" s="157"/>
       <c r="C26" s="157"/>
       <c r="D26" s="157"/>
       <c r="E26" s="157"/>
       <c r="F26" s="157"/>
       <c r="G26" s="157"/>
       <c r="H26" s="157"/>
       <c r="I26" s="157"/>
       <c r="J26" s="157"/>
       <c r="K26" s="157"/>
       <c r="L26" s="157"/>
       <c r="M26" s="157"/>
       <c r="N26" s="157"/>
       <c r="O26" s="157"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A27" s="157"/>
       <c r="B27" s="157"/>
       <c r="C27" s="157"/>
       <c r="D27" s="157"/>
       <c r="E27" s="157"/>
       <c r="F27" s="157"/>
       <c r="G27" s="157"/>
       <c r="H27" s="157"/>
       <c r="I27" s="157"/>
       <c r="J27" s="157"/>
       <c r="K27" s="157"/>
       <c r="L27" s="157"/>
       <c r="M27" s="157"/>
       <c r="N27" s="157"/>
       <c r="O27" s="157"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A28" s="157"/>
       <c r="B28" s="157"/>
       <c r="C28" s="157"/>
       <c r="D28" s="157"/>
       <c r="E28" s="157"/>
       <c r="F28" s="157"/>
       <c r="G28" s="157"/>
       <c r="H28" s="157"/>
       <c r="I28" s="157"/>
       <c r="J28" s="157"/>
       <c r="K28" s="157"/>
       <c r="L28" s="157"/>
       <c r="M28" s="157"/>
       <c r="N28" s="157"/>
       <c r="O28" s="157"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A29" s="157"/>
       <c r="B29" s="157"/>
       <c r="C29" s="157"/>
       <c r="D29" s="157"/>
       <c r="E29" s="157"/>
       <c r="F29" s="157"/>
       <c r="G29" s="157"/>
       <c r="H29" s="157"/>
       <c r="I29" s="157"/>
       <c r="J29" s="157"/>
       <c r="K29" s="157"/>
       <c r="L29" s="157"/>
       <c r="M29" s="157"/>
       <c r="N29" s="157"/>
       <c r="O29" s="157"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A30" s="157"/>
       <c r="B30" s="157"/>
       <c r="C30" s="157"/>
       <c r="D30" s="157"/>
       <c r="E30" s="157"/>
       <c r="F30" s="157"/>
       <c r="G30" s="157"/>
       <c r="H30" s="157"/>
       <c r="I30" s="157"/>
       <c r="J30" s="157"/>
       <c r="K30" s="157"/>
       <c r="L30" s="157"/>
       <c r="M30" s="157"/>
       <c r="N30" s="157"/>
       <c r="O30" s="157"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A31" s="157"/>
       <c r="B31" s="157"/>
       <c r="C31" s="157"/>
       <c r="D31" s="157"/>
       <c r="E31" s="157"/>
       <c r="F31" s="157"/>
       <c r="G31" s="157"/>
       <c r="H31" s="157"/>
       <c r="I31" s="157"/>
       <c r="J31" s="157"/>
       <c r="K31" s="157"/>
       <c r="L31" s="157"/>
       <c r="M31" s="157"/>
       <c r="N31" s="157"/>
       <c r="O31" s="157"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A32" s="157"/>
       <c r="B32" s="157"/>
       <c r="C32" s="157"/>
       <c r="D32" s="157"/>
       <c r="E32" s="157"/>
       <c r="F32" s="157"/>
       <c r="G32" s="157"/>
       <c r="H32" s="157"/>
       <c r="I32" s="157"/>
       <c r="J32" s="157"/>
       <c r="K32" s="157"/>
       <c r="L32" s="157"/>
       <c r="M32" s="157"/>
       <c r="N32" s="157"/>
       <c r="O32" s="157"/>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A33" s="157"/>
       <c r="B33" s="157"/>
       <c r="C33" s="157"/>
       <c r="D33" s="157"/>
       <c r="E33" s="157"/>
       <c r="F33" s="157"/>
       <c r="G33" s="157"/>
       <c r="H33" s="157"/>
       <c r="I33" s="157"/>
       <c r="J33" s="157"/>
       <c r="K33" s="157"/>
       <c r="L33" s="157"/>
       <c r="M33" s="157"/>
       <c r="N33" s="157"/>
       <c r="O33" s="157"/>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A34" s="157"/>
       <c r="B34" s="157"/>
       <c r="C34" s="157"/>
       <c r="D34" s="157"/>
       <c r="E34" s="157"/>
       <c r="F34" s="157"/>
       <c r="G34" s="157"/>
       <c r="H34" s="157"/>
       <c r="I34" s="157"/>
       <c r="J34" s="157"/>
       <c r="K34" s="157"/>
       <c r="L34" s="157"/>
       <c r="M34" s="157"/>
       <c r="N34" s="157"/>
       <c r="O34" s="157"/>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A35" s="157"/>
       <c r="B35" s="157"/>
       <c r="C35" s="157"/>
       <c r="D35" s="157"/>
       <c r="E35" s="157"/>
       <c r="F35" s="157"/>
       <c r="G35" s="157"/>
       <c r="H35" s="157"/>
       <c r="I35" s="157"/>
       <c r="J35" s="157"/>
       <c r="K35" s="157"/>
       <c r="L35" s="157"/>
       <c r="M35" s="157"/>
       <c r="N35" s="157"/>
       <c r="O35" s="157"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0"/>
   <mergeCells count="3">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O35"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D56DCE59-E8AC-473C-B451-7B15D8526AA3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K157"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q10" sqref="Q10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.77734375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="8.77734375" style="1"/>
+    <col min="1" max="1" width="30.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.81640625" style="1" customWidth="1"/>
+    <col min="3" max="6" width="10.81640625" style="1" customWidth="1"/>
+    <col min="7" max="10" width="12.81640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="184" t="str">
+    <row r="1" spans="1:10" s="3" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="247" t="str">
         <f>"BEGROTING projectsubsidie/werkingssubsidie: " &amp; C6</f>
         <v xml:space="preserve">BEGROTING projectsubsidie/werkingssubsidie: </v>
       </c>
-      <c r="B1" s="184"/>
-[...11 lines deleted...]
-      <c r="A3" s="185" t="s">
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="248" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="186"/>
-[...10 lines deleted...]
-      <c r="A4" s="181" t="s">
+      <c r="B3" s="249"/>
+      <c r="C3" s="249"/>
+      <c r="D3" s="249"/>
+      <c r="E3" s="249"/>
+      <c r="F3" s="249"/>
+      <c r="G3" s="249"/>
+      <c r="H3" s="249"/>
+      <c r="I3" s="249"/>
+      <c r="J3" s="250"/>
+    </row>
+    <row r="4" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="166" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="182"/>
-[...10 lines deleted...]
-      <c r="A5" s="181" t="s">
+      <c r="B4" s="167"/>
+      <c r="C4" s="235"/>
+      <c r="D4" s="235"/>
+      <c r="E4" s="235"/>
+      <c r="F4" s="235"/>
+      <c r="G4" s="235"/>
+      <c r="H4" s="235"/>
+      <c r="I4" s="235"/>
+      <c r="J4" s="253"/>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="182"/>
-[...10 lines deleted...]
-      <c r="A6" s="181" t="s">
+      <c r="B5" s="167"/>
+      <c r="C5" s="235"/>
+      <c r="D5" s="235"/>
+      <c r="E5" s="235"/>
+      <c r="F5" s="235"/>
+      <c r="G5" s="235"/>
+      <c r="H5" s="235"/>
+      <c r="I5" s="235"/>
+      <c r="J5" s="253"/>
+    </row>
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="166" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="182"/>
-[...10 lines deleted...]
-      <c r="A7" s="191" t="s">
+      <c r="B6" s="167"/>
+      <c r="C6" s="235"/>
+      <c r="D6" s="235"/>
+      <c r="E6" s="235"/>
+      <c r="F6" s="235"/>
+      <c r="G6" s="235"/>
+      <c r="H6" s="235"/>
+      <c r="I6" s="235"/>
+      <c r="J6" s="253"/>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="251" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="192"/>
-[...11 lines deleted...]
-      <c r="A9" s="200" t="s">
+      <c r="B7" s="252"/>
+      <c r="C7" s="254"/>
+      <c r="D7" s="254"/>
+      <c r="E7" s="254"/>
+      <c r="F7" s="254"/>
+      <c r="G7" s="254"/>
+      <c r="H7" s="254"/>
+      <c r="I7" s="254"/>
+      <c r="J7" s="255"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="29.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="256" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="201"/>
-[...11 lines deleted...]
-      <c r="A11" s="197" t="s">
+      <c r="B9" s="257"/>
+      <c r="C9" s="257"/>
+      <c r="D9" s="257"/>
+      <c r="E9" s="257"/>
+      <c r="F9" s="257"/>
+      <c r="G9" s="257"/>
+      <c r="H9" s="257"/>
+      <c r="I9" s="257"/>
+      <c r="J9" s="258"/>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="187" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="198"/>
-[...9 lines deleted...]
-    <row r="12" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="188"/>
+      <c r="C11" s="188"/>
+      <c r="D11" s="188"/>
+      <c r="E11" s="188"/>
+      <c r="F11" s="188"/>
+      <c r="G11" s="188"/>
+      <c r="H11" s="188"/>
+      <c r="I11" s="188"/>
+      <c r="J11" s="189"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="12"/>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="13"/>
       <c r="G12" s="13"/>
       <c r="H12" s="13"/>
       <c r="I12" s="13"/>
       <c r="J12" s="14"/>
     </row>
-    <row r="13" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="188" t="s">
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="180" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="189"/>
-[...9 lines deleted...]
-    <row r="14" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="181"/>
+      <c r="C13" s="181"/>
+      <c r="D13" s="181"/>
+      <c r="E13" s="181"/>
+      <c r="F13" s="181"/>
+      <c r="G13" s="181"/>
+      <c r="H13" s="181"/>
+      <c r="I13" s="181"/>
+      <c r="J13" s="182"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="8"/>
       <c r="J14" s="9"/>
     </row>
-    <row r="15" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="16" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="17"/>
       <c r="C15" s="17"/>
       <c r="D15" s="18"/>
       <c r="E15" s="19" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="H15" s="161" t="s">
+      <c r="H15" s="264" t="s">
         <v>15</v>
       </c>
-      <c r="I15" s="162"/>
-[...3 lines deleted...]
-      <c r="A16" s="167" t="s">
+      <c r="I15" s="265"/>
+      <c r="J15" s="266"/>
+    </row>
+    <row r="16" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="161" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="168"/>
-[...1 lines deleted...]
-      <c r="D16" s="169"/>
+      <c r="B16" s="162"/>
+      <c r="C16" s="162"/>
+      <c r="D16" s="165"/>
       <c r="E16" s="107">
         <v>1596</v>
       </c>
       <c r="F16" s="108">
         <v>1596</v>
       </c>
       <c r="G16" s="109">
         <v>1596</v>
       </c>
-      <c r="H16" s="161"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:11" s="3" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H16" s="264"/>
+      <c r="I16" s="265"/>
+      <c r="J16" s="266"/>
+    </row>
+    <row r="17" spans="1:11" s="3" customFormat="1" ht="18" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="8"/>
       <c r="E17" s="6">
         <f>IF(E16&gt;1720,1720,E16)</f>
         <v>1596</v>
       </c>
       <c r="F17" s="6">
         <f t="shared" ref="F17:G17" si="0">IF(F16&gt;1720,1720,F16)</f>
         <v>1596</v>
       </c>
       <c r="G17" s="6">
         <f t="shared" si="0"/>
         <v>1596</v>
       </c>
       <c r="J17" s="9"/>
     </row>
-    <row r="18" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="8"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="J18" s="9"/>
     </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="29"/>
-      <c r="E19" s="158" t="s">
+      <c r="E19" s="217" t="s">
         <v>18</v>
       </c>
-      <c r="F19" s="159"/>
-      <c r="G19" s="160"/>
+      <c r="F19" s="178"/>
+      <c r="G19" s="179"/>
       <c r="H19" s="30" t="s">
         <v>19</v>
       </c>
       <c r="I19" s="28"/>
       <c r="J19" s="30" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="20" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="158" t="s">
+    <row r="20" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="217" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="159"/>
-      <c r="C20" s="159"/>
+      <c r="B20" s="178"/>
+      <c r="C20" s="178"/>
       <c r="D20" s="23" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="25" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="26" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="27" t="s">
         <v>25</v>
       </c>
       <c r="I20" s="28"/>
       <c r="J20" s="27" t="s">
         <v>26</v>
       </c>
       <c r="K20" s="2"/>
     </row>
-    <row r="21" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C21" s="165"/>
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="228"/>
+      <c r="B21" s="229"/>
+      <c r="C21" s="229"/>
       <c r="D21" s="100"/>
       <c r="E21" s="104">
         <v>0</v>
       </c>
       <c r="F21" s="105">
         <v>0</v>
       </c>
       <c r="G21" s="106">
         <v>0</v>
       </c>
       <c r="H21" s="31">
         <f t="shared" ref="H21:H30" si="1">SUM(E21:G21)</f>
         <v>0</v>
       </c>
       <c r="I21" s="18"/>
       <c r="J21" s="31">
         <f t="shared" ref="J21:J30" si="2">IF($E$16&lt;1596,$E$16/1596*E21,E21)+IF($F$16&lt;1596,$F$16/1596*F21,F21)+IF($G$16&lt;1596,$G$16/1596*G21,G21)</f>
         <v>0</v>
       </c>
       <c r="K21" s="5"/>
     </row>
-    <row r="22" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C22" s="165"/>
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="228"/>
+      <c r="B22" s="229"/>
+      <c r="C22" s="229"/>
       <c r="D22" s="100"/>
       <c r="E22" s="104">
         <v>0</v>
       </c>
       <c r="F22" s="105">
         <v>0</v>
       </c>
       <c r="G22" s="106">
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I22" s="18"/>
       <c r="J22" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K22" s="5"/>
     </row>
-    <row r="23" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C23" s="165"/>
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="228"/>
+      <c r="B23" s="229"/>
+      <c r="C23" s="229"/>
       <c r="D23" s="100"/>
       <c r="E23" s="104">
         <v>0</v>
       </c>
       <c r="F23" s="105">
         <v>0</v>
       </c>
       <c r="G23" s="106">
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I23" s="18"/>
       <c r="J23" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K23" s="5"/>
     </row>
-    <row r="24" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C24" s="165"/>
+    <row r="24" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="228"/>
+      <c r="B24" s="229"/>
+      <c r="C24" s="229"/>
       <c r="D24" s="100"/>
       <c r="E24" s="104">
         <v>0</v>
       </c>
       <c r="F24" s="105">
         <v>0</v>
       </c>
       <c r="G24" s="106">
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I24" s="18"/>
       <c r="J24" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K24" s="5"/>
     </row>
-    <row r="25" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C25" s="165"/>
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="228"/>
+      <c r="B25" s="229"/>
+      <c r="C25" s="229"/>
       <c r="D25" s="100"/>
       <c r="E25" s="104">
         <v>0</v>
       </c>
       <c r="F25" s="105">
         <v>0</v>
       </c>
       <c r="G25" s="106">
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I25" s="18"/>
       <c r="J25" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K25" s="5"/>
     </row>
-    <row r="26" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C26" s="165"/>
+    <row r="26" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="228"/>
+      <c r="B26" s="229"/>
+      <c r="C26" s="229"/>
       <c r="D26" s="100"/>
       <c r="E26" s="104">
         <v>0</v>
       </c>
       <c r="F26" s="105">
         <v>0</v>
       </c>
       <c r="G26" s="106">
         <v>0</v>
       </c>
       <c r="H26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I26" s="18"/>
       <c r="J26" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K26" s="5"/>
     </row>
-    <row r="27" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C27" s="165"/>
+    <row r="27" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="228"/>
+      <c r="B27" s="229"/>
+      <c r="C27" s="229"/>
       <c r="D27" s="100"/>
       <c r="E27" s="104">
         <v>0</v>
       </c>
       <c r="F27" s="105">
         <v>0</v>
       </c>
       <c r="G27" s="106">
         <v>0</v>
       </c>
       <c r="H27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I27" s="18"/>
       <c r="J27" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K27" s="5"/>
     </row>
-    <row r="28" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C28" s="165"/>
+    <row r="28" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="228"/>
+      <c r="B28" s="229"/>
+      <c r="C28" s="229"/>
       <c r="D28" s="100"/>
       <c r="E28" s="104">
         <v>0</v>
       </c>
       <c r="F28" s="105">
         <v>0</v>
       </c>
       <c r="G28" s="106">
         <v>0</v>
       </c>
       <c r="H28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I28" s="18"/>
       <c r="J28" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K28" s="5"/>
     </row>
-    <row r="29" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C29" s="165"/>
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="228"/>
+      <c r="B29" s="229"/>
+      <c r="C29" s="229"/>
       <c r="D29" s="100"/>
       <c r="E29" s="104">
         <v>0</v>
       </c>
       <c r="F29" s="105">
         <v>0</v>
       </c>
       <c r="G29" s="106">
         <v>0</v>
       </c>
       <c r="H29" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I29" s="18"/>
       <c r="J29" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K29" s="5"/>
     </row>
-    <row r="30" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C30" s="165"/>
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="228"/>
+      <c r="B30" s="229"/>
+      <c r="C30" s="229"/>
       <c r="D30" s="100"/>
       <c r="E30" s="104">
         <v>0</v>
       </c>
       <c r="F30" s="105">
         <v>0</v>
       </c>
       <c r="G30" s="106">
         <v>0</v>
       </c>
       <c r="H30" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I30" s="18"/>
       <c r="J30" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K30" s="5"/>
     </row>
-    <row r="31" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="170" t="s">
+    <row r="31" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="262" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="171"/>
-      <c r="C31" s="171"/>
+      <c r="B31" s="263"/>
+      <c r="C31" s="263"/>
       <c r="D31" s="35"/>
       <c r="E31" s="36">
         <f t="shared" ref="E31:G31" si="3">SUM(E21:E30)</f>
         <v>0</v>
       </c>
       <c r="F31" s="37">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="G31" s="38">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="H31" s="33">
         <f>SUM(H21:H30)</f>
         <v>0</v>
       </c>
       <c r="I31" s="18"/>
       <c r="J31" s="32"/>
       <c r="K31" s="5"/>
     </row>
-    <row r="32" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="170" t="s">
+    <row r="32" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="262" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="171"/>
-      <c r="C32" s="171"/>
+      <c r="B32" s="263"/>
+      <c r="C32" s="263"/>
       <c r="D32" s="35"/>
       <c r="E32" s="36">
         <f>IF($E$16&lt;1596,$E$16/1596*E31,E31)</f>
         <v>0</v>
       </c>
       <c r="F32" s="37">
         <f>IF($F$16&lt;1596,$F$16/1596*F31,F31)</f>
         <v>0</v>
       </c>
       <c r="G32" s="38">
         <f>IF($G$16&lt;1596,$G$16/1596*G31,G31)</f>
         <v>0</v>
       </c>
       <c r="H32" s="32"/>
       <c r="I32" s="18"/>
       <c r="J32" s="33">
         <f>SUM(E32:H32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="170" t="s">
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="262" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="171"/>
-      <c r="C33" s="171"/>
+      <c r="B33" s="263"/>
+      <c r="C33" s="263"/>
       <c r="D33" s="35"/>
       <c r="E33" s="39">
         <f>E32/12</f>
         <v>0</v>
       </c>
       <c r="F33" s="40">
         <f t="shared" ref="F33:G33" si="4">F32/12</f>
         <v>0</v>
       </c>
       <c r="G33" s="41">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="H33" s="42"/>
       <c r="I33" s="18"/>
       <c r="J33" s="34">
         <f>J32/12</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="10"/>
       <c r="J34" s="11"/>
     </row>
-    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="232" t="s">
+    <row r="35" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="206" t="s">
         <v>30</v>
       </c>
-      <c r="B35" s="233"/>
-[...1 lines deleted...]
-      <c r="D35" s="178" t="s">
+      <c r="B35" s="207"/>
+      <c r="C35" s="207"/>
+      <c r="D35" s="214" t="s">
         <v>31</v>
       </c>
-      <c r="E35" s="179"/>
-[...1 lines deleted...]
-      <c r="G35" s="178" t="s">
+      <c r="E35" s="215"/>
+      <c r="F35" s="216"/>
+      <c r="G35" s="214" t="s">
         <v>32</v>
       </c>
-      <c r="H35" s="179"/>
-      <c r="I35" s="240"/>
+      <c r="H35" s="215"/>
+      <c r="I35" s="216"/>
       <c r="J35" s="21" t="s">
         <v>19</v>
       </c>
       <c r="K35" s="152" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="36" spans="1:11" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="178" t="s">
+    <row r="36" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="214" t="s">
         <v>20</v>
       </c>
-      <c r="B36" s="179"/>
-      <c r="C36" s="180"/>
+      <c r="B36" s="215"/>
+      <c r="C36" s="177"/>
       <c r="D36" s="43" t="s">
         <v>22</v>
       </c>
       <c r="E36" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F36" s="44" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="43" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I36" s="44" t="s">
         <v>24</v>
       </c>
       <c r="J36" s="26" t="s">
         <v>34</v>
       </c>
       <c r="K36" s="153" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="37" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="181" t="str">
+    <row r="37" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="166" t="str">
         <f t="shared" ref="A37:A39" si="5">IF(A21="","",A21)</f>
         <v/>
       </c>
-      <c r="B37" s="182"/>
-      <c r="C37" s="183"/>
+      <c r="B37" s="167"/>
+      <c r="C37" s="168"/>
       <c r="D37" s="110">
         <v>0</v>
       </c>
       <c r="E37" s="111">
         <v>0</v>
       </c>
       <c r="F37" s="112">
         <v>0</v>
       </c>
       <c r="G37" s="45">
         <f>IF(D21="b",(D37/12*E21),IF(D21="w",(D37*1.2%*$E$17/12*E21),0))</f>
         <v>0</v>
       </c>
       <c r="H37" s="46">
         <f t="shared" ref="H37:H39" si="6">IF(D21="b",(E37/12*F21),IF(D21="w",(E37*1.2%*$F$17/12*F21),0))</f>
         <v>0</v>
       </c>
       <c r="I37" s="47">
         <f>IF(D21="b",(F37/12*G21),IF(D21="w",(F37*1.2%*$G$17/12*G21),0))</f>
         <v>0</v>
       </c>
       <c r="J37" s="48">
         <f t="shared" ref="J37:J46" si="7">SUM(G37:I37)</f>
         <v>0</v>
       </c>
       <c r="K37" s="154">
         <f>IF(D21="b","NVT",D37*1.2%)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="181" t="str">
+    <row r="38" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="166" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="B38" s="182"/>
-      <c r="C38" s="183"/>
+      <c r="B38" s="167"/>
+      <c r="C38" s="168"/>
       <c r="D38" s="110">
         <v>0</v>
       </c>
       <c r="E38" s="111">
         <v>0</v>
       </c>
       <c r="F38" s="112">
         <v>0</v>
       </c>
       <c r="G38" s="45">
         <f t="shared" ref="G38:G46" si="8">IF(D22="b",(D38/12*E22),IF(D22="w",(D38*1.2%*$E$17/12*E22),0))</f>
         <v>0</v>
       </c>
       <c r="H38" s="46">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I38" s="47">
         <f t="shared" ref="I38:I46" si="9">IF(D22="b",(F38/12*G22),IF(D22="w",(F38*1.2%*$G$17/12*G22),0))</f>
         <v>0</v>
       </c>
       <c r="J38" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K38" s="154">
         <f t="shared" ref="K38:K46" si="10">IF(D22="b","NVT",D38*1.2%)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="181" t="str">
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="166" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="B39" s="182"/>
-      <c r="C39" s="183"/>
+      <c r="B39" s="167"/>
+      <c r="C39" s="168"/>
       <c r="D39" s="110">
         <v>0</v>
       </c>
       <c r="E39" s="111">
         <v>0</v>
       </c>
       <c r="F39" s="112">
         <v>0</v>
       </c>
       <c r="G39" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H39" s="46">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="I39" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J39" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K39" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="40" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="181" t="str">
+    <row r="40" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="166" t="str">
         <f t="shared" ref="A40:A46" si="11">IF(A24="","",A24)</f>
         <v/>
       </c>
-      <c r="B40" s="182"/>
-      <c r="C40" s="183"/>
+      <c r="B40" s="167"/>
+      <c r="C40" s="168"/>
       <c r="D40" s="110">
         <v>0</v>
       </c>
       <c r="E40" s="111">
         <v>0</v>
       </c>
       <c r="F40" s="112">
         <v>0</v>
       </c>
       <c r="G40" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H40" s="46">
         <f>IF(D24="b",(E40/12*F24),IF(D24="w",(E40*1.2%*$F$17/12*F24),0))</f>
         <v>0</v>
       </c>
       <c r="I40" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J40" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K40" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="181" t="str">
+    <row r="41" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="166" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="B41" s="182"/>
-      <c r="C41" s="183"/>
+      <c r="B41" s="167"/>
+      <c r="C41" s="168"/>
       <c r="D41" s="110">
         <v>0</v>
       </c>
       <c r="E41" s="111">
         <v>0</v>
       </c>
       <c r="F41" s="112">
         <v>0</v>
       </c>
       <c r="G41" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H41" s="46">
         <f t="shared" ref="H41:H46" si="12">IF(D25="b",(E41/12*F25),IF(D25="w",(E41*1.2%*$F$17/12*F25),0))</f>
         <v>0</v>
       </c>
       <c r="I41" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J41" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K41" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="181" t="str">
+    <row r="42" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="166" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="B42" s="182"/>
-      <c r="C42" s="183"/>
+      <c r="B42" s="167"/>
+      <c r="C42" s="168"/>
       <c r="D42" s="110">
         <v>0</v>
       </c>
       <c r="E42" s="111">
         <v>0</v>
       </c>
       <c r="F42" s="112">
         <v>0</v>
       </c>
       <c r="G42" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H42" s="46">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I42" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J42" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K42" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="181" t="str">
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="166" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="B43" s="182"/>
-      <c r="C43" s="183"/>
+      <c r="B43" s="167"/>
+      <c r="C43" s="168"/>
       <c r="D43" s="110">
         <v>0</v>
       </c>
       <c r="E43" s="111">
         <v>0</v>
       </c>
       <c r="F43" s="112">
         <v>0</v>
       </c>
       <c r="G43" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H43" s="46">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I43" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J43" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K43" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="44" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="181" t="str">
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="166" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="B44" s="182"/>
-      <c r="C44" s="183"/>
+      <c r="B44" s="167"/>
+      <c r="C44" s="168"/>
       <c r="D44" s="110">
         <v>0</v>
       </c>
       <c r="E44" s="111">
         <v>0</v>
       </c>
       <c r="F44" s="112">
         <v>0</v>
       </c>
       <c r="G44" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H44" s="46">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I44" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J44" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K44" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="181" t="str">
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="166" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="B45" s="182"/>
-      <c r="C45" s="183"/>
+      <c r="B45" s="167"/>
+      <c r="C45" s="168"/>
       <c r="D45" s="110">
         <v>0</v>
       </c>
       <c r="E45" s="111">
         <v>0</v>
       </c>
       <c r="F45" s="112">
         <v>0</v>
       </c>
       <c r="G45" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H45" s="46">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I45" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J45" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K45" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="181" t="str">
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="166" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="B46" s="182"/>
-      <c r="C46" s="183"/>
+      <c r="B46" s="167"/>
+      <c r="C46" s="168"/>
       <c r="D46" s="110">
         <v>0</v>
       </c>
       <c r="E46" s="111">
         <v>0</v>
       </c>
       <c r="F46" s="112">
         <v>0</v>
       </c>
       <c r="G46" s="45">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="H46" s="46">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I46" s="47">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J46" s="48">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K46" s="154">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
-    <row r="47" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="172" t="s">
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="259" t="s">
         <v>35</v>
       </c>
-      <c r="B47" s="173"/>
-      <c r="C47" s="174"/>
+      <c r="B47" s="260"/>
+      <c r="C47" s="261"/>
       <c r="D47" s="53"/>
       <c r="E47" s="54"/>
       <c r="F47" s="55"/>
       <c r="G47" s="49">
         <f>SUM(G37:G46)</f>
         <v>0</v>
       </c>
       <c r="H47" s="50">
         <f t="shared" ref="H47:J47" si="13">SUM(H37:H46)</f>
         <v>0</v>
       </c>
       <c r="I47" s="51">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J47" s="52">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
     </row>
-    <row r="48" spans="1:11" ht="289.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="175" t="s">
+    <row r="48" spans="1:11" ht="289.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="211" t="s">
         <v>36</v>
       </c>
-      <c r="B48" s="176"/>
-[...9 lines deleted...]
-    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B48" s="196"/>
+      <c r="C48" s="196"/>
+      <c r="D48" s="196"/>
+      <c r="E48" s="196"/>
+      <c r="F48" s="196"/>
+      <c r="G48" s="196"/>
+      <c r="H48" s="196"/>
+      <c r="I48" s="196"/>
+      <c r="J48" s="212"/>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A49" s="10"/>
       <c r="J49" s="11"/>
     </row>
-    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="10"/>
       <c r="J50" s="11"/>
     </row>
-    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="188" t="s">
+    <row r="51" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="180" t="s">
         <v>37</v>
       </c>
-      <c r="B51" s="189"/>
-[...9 lines deleted...]
-    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="181"/>
+      <c r="C51" s="181"/>
+      <c r="D51" s="181"/>
+      <c r="E51" s="181"/>
+      <c r="F51" s="181"/>
+      <c r="G51" s="181"/>
+      <c r="H51" s="181"/>
+      <c r="I51" s="181"/>
+      <c r="J51" s="182"/>
+    </row>
+    <row r="52" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="75"/>
       <c r="B52" s="76"/>
       <c r="C52" s="76"/>
-      <c r="D52" s="241" t="s">
+      <c r="D52" s="218" t="s">
         <v>38</v>
       </c>
-      <c r="E52" s="242"/>
-[...1 lines deleted...]
-      <c r="G52" s="241" t="s">
+      <c r="E52" s="219"/>
+      <c r="F52" s="220"/>
+      <c r="G52" s="218" t="s">
         <v>39</v>
       </c>
-      <c r="H52" s="242"/>
-      <c r="I52" s="243"/>
+      <c r="H52" s="219"/>
+      <c r="I52" s="220"/>
       <c r="J52" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="53" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B53" s="247"/>
+    <row r="53" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="221"/>
+      <c r="B53" s="222"/>
       <c r="C53" s="44" t="s">
         <v>40</v>
       </c>
       <c r="D53" s="43" t="s">
         <v>22</v>
       </c>
       <c r="E53" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="44" t="s">
         <v>24</v>
       </c>
       <c r="G53" s="43" t="s">
         <v>22</v>
       </c>
       <c r="H53" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I53" s="44" t="s">
         <v>24</v>
       </c>
       <c r="J53" s="27" t="s">
         <v>41</v>
       </c>
       <c r="K53" s="2"/>
     </row>
-    <row r="54" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="244" t="s">
+    <row r="54" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="163" t="s">
         <v>42</v>
       </c>
-      <c r="B54" s="245"/>
+      <c r="B54" s="164"/>
       <c r="C54" s="113">
         <v>15000</v>
       </c>
       <c r="D54" s="57">
         <f>E33</f>
         <v>0</v>
       </c>
       <c r="E54" s="58">
         <f>F33</f>
         <v>0</v>
       </c>
       <c r="F54" s="59">
         <f>G33</f>
         <v>0</v>
       </c>
       <c r="G54" s="60">
         <f>$C$54*D54</f>
         <v>0</v>
       </c>
       <c r="H54" s="61">
         <f t="shared" ref="H54" si="14">$C$54*E54</f>
         <v>0</v>
       </c>
       <c r="I54" s="62">
         <f>$C$54*F54</f>
         <v>0</v>
       </c>
       <c r="J54" s="63">
         <f>SUM(G54:I54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:11" ht="35.549999999999997" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="234" t="s">
+    <row r="55" spans="1:11" ht="35.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="208" t="s">
         <v>43</v>
       </c>
-      <c r="B55" s="235"/>
-[...7 lines deleted...]
-      <c r="J55" s="236"/>
+      <c r="B55" s="209"/>
+      <c r="C55" s="209"/>
+      <c r="D55" s="209"/>
+      <c r="E55" s="209"/>
+      <c r="F55" s="209"/>
+      <c r="G55" s="209"/>
+      <c r="H55" s="209"/>
+      <c r="I55" s="209"/>
+      <c r="J55" s="210"/>
       <c r="K55" s="2"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A56" s="10"/>
       <c r="J56" s="11"/>
     </row>
-    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10"/>
       <c r="J57" s="11"/>
     </row>
-    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="188" t="s">
+    <row r="58" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="180" t="s">
         <v>44</v>
       </c>
-      <c r="B58" s="189"/>
-[...9 lines deleted...]
-    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B58" s="181"/>
+      <c r="C58" s="181"/>
+      <c r="D58" s="181"/>
+      <c r="E58" s="181"/>
+      <c r="F58" s="181"/>
+      <c r="G58" s="181"/>
+      <c r="H58" s="181"/>
+      <c r="I58" s="181"/>
+      <c r="J58" s="182"/>
+    </row>
+    <row r="59" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="75"/>
       <c r="B59" s="76"/>
       <c r="C59" s="76"/>
-      <c r="D59" s="158" t="s">
+      <c r="D59" s="217" t="s">
         <v>45</v>
       </c>
-      <c r="E59" s="159"/>
-[...1 lines deleted...]
-      <c r="G59" s="158" t="s">
+      <c r="E59" s="178"/>
+      <c r="F59" s="179"/>
+      <c r="G59" s="217" t="s">
         <v>46</v>
       </c>
-      <c r="H59" s="159"/>
-      <c r="I59" s="160"/>
+      <c r="H59" s="178"/>
+      <c r="I59" s="179"/>
       <c r="J59" s="21" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="60" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B60" s="231"/>
+    <row r="60" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="203"/>
+      <c r="B60" s="204"/>
       <c r="C60" s="44" t="s">
         <v>47</v>
       </c>
       <c r="D60" s="43" t="s">
         <v>22</v>
       </c>
       <c r="E60" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="44" t="s">
         <v>24</v>
       </c>
       <c r="G60" s="43" t="s">
         <v>48</v>
       </c>
       <c r="H60" s="25" t="s">
         <v>49</v>
       </c>
       <c r="I60" s="44" t="s">
         <v>50</v>
       </c>
       <c r="J60" s="27" t="s">
         <v>51</v>
       </c>
       <c r="K60" s="2"/>
     </row>
-    <row r="61" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A61" s="248" t="s">
+    <row r="61" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="223" t="s">
         <v>52</v>
       </c>
-      <c r="B61" s="249"/>
+      <c r="B61" s="224"/>
       <c r="C61" s="64">
         <v>25000</v>
       </c>
       <c r="D61" s="65">
         <f>$C$61*E33</f>
         <v>0</v>
       </c>
       <c r="E61" s="66">
         <f>$C$61*F33</f>
         <v>0</v>
       </c>
       <c r="F61" s="67">
         <f>$C$61*G33</f>
         <v>0</v>
       </c>
       <c r="G61" s="132">
         <f>SUM(G64:G73)</f>
         <v>0</v>
       </c>
       <c r="H61" s="133">
         <f>SUM(H64:H73)</f>
         <v>0</v>
       </c>
       <c r="I61" s="134">
         <f>SUM(I64:I73)</f>
         <v>0</v>
       </c>
       <c r="J61" s="135">
         <f>SUM(G61:I61)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="126"/>
       <c r="B62" s="127"/>
       <c r="C62" s="128"/>
-      <c r="D62" s="203" t="s">
+      <c r="D62" s="236" t="s">
         <v>53</v>
       </c>
-      <c r="E62" s="204"/>
+      <c r="E62" s="237"/>
       <c r="F62" s="128">
         <f>D61+E61+F61</f>
         <v>0</v>
       </c>
       <c r="G62" s="129"/>
       <c r="H62" s="130"/>
       <c r="I62" s="131"/>
       <c r="J62" s="68"/>
     </row>
-    <row r="63" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A63" s="167" t="s">
+    <row r="63" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="161" t="s">
         <v>54</v>
       </c>
-      <c r="B63" s="168"/>
-[...3 lines deleted...]
-      <c r="F63" s="169"/>
+      <c r="B63" s="162"/>
+      <c r="C63" s="162"/>
+      <c r="D63" s="162"/>
+      <c r="E63" s="162"/>
+      <c r="F63" s="165"/>
       <c r="G63" s="43" t="s">
         <v>55</v>
       </c>
       <c r="H63" s="25" t="s">
         <v>56</v>
       </c>
       <c r="I63" s="131" t="s">
         <v>57</v>
       </c>
       <c r="J63" s="69"/>
     </row>
-    <row r="64" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F64" s="166"/>
+    <row r="64" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="228"/>
+      <c r="B64" s="229"/>
+      <c r="C64" s="229"/>
+      <c r="D64" s="229"/>
+      <c r="E64" s="229"/>
+      <c r="F64" s="230"/>
       <c r="G64" s="114">
         <v>0</v>
       </c>
       <c r="H64" s="111">
         <v>0</v>
       </c>
       <c r="I64" s="115">
         <v>0</v>
       </c>
       <c r="J64" s="69">
         <f>SUM(G64:I64)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F65" s="166"/>
+    <row r="65" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="228"/>
+      <c r="B65" s="229"/>
+      <c r="C65" s="229"/>
+      <c r="D65" s="229"/>
+      <c r="E65" s="229"/>
+      <c r="F65" s="230"/>
       <c r="G65" s="114">
         <v>0</v>
       </c>
       <c r="H65" s="111">
         <v>0</v>
       </c>
       <c r="I65" s="115">
         <v>0</v>
       </c>
       <c r="J65" s="69">
         <f t="shared" ref="J65:J73" si="15">SUM(G65:I65)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F66" s="166"/>
+    <row r="66" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="228"/>
+      <c r="B66" s="229"/>
+      <c r="C66" s="229"/>
+      <c r="D66" s="229"/>
+      <c r="E66" s="229"/>
+      <c r="F66" s="230"/>
       <c r="G66" s="114">
         <v>0</v>
       </c>
       <c r="H66" s="111">
         <v>0</v>
       </c>
       <c r="I66" s="115">
         <v>0</v>
       </c>
       <c r="J66" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F67" s="166"/>
+    <row r="67" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="228"/>
+      <c r="B67" s="229"/>
+      <c r="C67" s="229"/>
+      <c r="D67" s="229"/>
+      <c r="E67" s="229"/>
+      <c r="F67" s="230"/>
       <c r="G67" s="114">
         <v>0</v>
       </c>
       <c r="H67" s="111">
         <v>0</v>
       </c>
       <c r="I67" s="115">
         <v>0</v>
       </c>
       <c r="J67" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F68" s="166"/>
+    <row r="68" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="228"/>
+      <c r="B68" s="229"/>
+      <c r="C68" s="229"/>
+      <c r="D68" s="229"/>
+      <c r="E68" s="229"/>
+      <c r="F68" s="230"/>
       <c r="G68" s="114">
         <v>0</v>
       </c>
       <c r="H68" s="111">
         <v>0</v>
       </c>
       <c r="I68" s="115">
         <v>0</v>
       </c>
       <c r="J68" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="69" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F69" s="166"/>
+    <row r="69" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="228"/>
+      <c r="B69" s="229"/>
+      <c r="C69" s="229"/>
+      <c r="D69" s="229"/>
+      <c r="E69" s="229"/>
+      <c r="F69" s="230"/>
       <c r="G69" s="114">
         <v>0</v>
       </c>
       <c r="H69" s="111">
         <v>0</v>
       </c>
       <c r="I69" s="115">
         <v>0</v>
       </c>
       <c r="J69" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F70" s="166"/>
+    <row r="70" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="228"/>
+      <c r="B70" s="229"/>
+      <c r="C70" s="229"/>
+      <c r="D70" s="229"/>
+      <c r="E70" s="229"/>
+      <c r="F70" s="230"/>
       <c r="G70" s="114">
         <v>0</v>
       </c>
       <c r="H70" s="111">
         <v>0</v>
       </c>
       <c r="I70" s="115">
         <v>0</v>
       </c>
       <c r="J70" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F71" s="166"/>
+    <row r="71" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="228"/>
+      <c r="B71" s="229"/>
+      <c r="C71" s="229"/>
+      <c r="D71" s="229"/>
+      <c r="E71" s="229"/>
+      <c r="F71" s="230"/>
       <c r="G71" s="114">
         <v>0</v>
       </c>
       <c r="H71" s="111">
         <v>0</v>
       </c>
       <c r="I71" s="115">
         <v>0</v>
       </c>
       <c r="J71" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="72" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F72" s="166"/>
+    <row r="72" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="228"/>
+      <c r="B72" s="229"/>
+      <c r="C72" s="229"/>
+      <c r="D72" s="229"/>
+      <c r="E72" s="229"/>
+      <c r="F72" s="230"/>
       <c r="G72" s="114">
         <v>0</v>
       </c>
       <c r="H72" s="111">
         <v>0</v>
       </c>
       <c r="I72" s="115">
         <v>0</v>
       </c>
       <c r="J72" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F73" s="166"/>
+    <row r="73" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="228"/>
+      <c r="B73" s="229"/>
+      <c r="C73" s="229"/>
+      <c r="D73" s="229"/>
+      <c r="E73" s="229"/>
+      <c r="F73" s="230"/>
       <c r="G73" s="114">
         <v>0</v>
       </c>
       <c r="H73" s="111">
         <v>0</v>
       </c>
       <c r="I73" s="115">
         <v>0</v>
       </c>
       <c r="J73" s="69">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A74" s="224" t="s">
+    <row r="74" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="225" t="s">
         <v>58</v>
       </c>
-      <c r="B74" s="225"/>
-[...3 lines deleted...]
-      <c r="F74" s="226"/>
+      <c r="B74" s="226"/>
+      <c r="C74" s="226"/>
+      <c r="D74" s="226"/>
+      <c r="E74" s="226"/>
+      <c r="F74" s="227"/>
       <c r="G74" s="114">
         <v>0</v>
       </c>
       <c r="H74" s="111">
         <v>0</v>
       </c>
       <c r="I74" s="115">
         <v>0</v>
       </c>
       <c r="J74" s="69">
         <f>SUM(G74:I74)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A75" s="217" t="s">
+    <row r="75" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="193" t="s">
         <v>59</v>
       </c>
-      <c r="B75" s="218"/>
-[...3 lines deleted...]
-      <c r="F75" s="219"/>
+      <c r="B75" s="194"/>
+      <c r="C75" s="194"/>
+      <c r="D75" s="194"/>
+      <c r="E75" s="194"/>
+      <c r="F75" s="195"/>
       <c r="G75" s="70">
         <f>SUM(G64:G74)</f>
         <v>0</v>
       </c>
       <c r="H75" s="50">
         <f>SUM(H64:H74)</f>
         <v>0</v>
       </c>
       <c r="I75" s="52">
         <f>SUM(I64:I74)</f>
         <v>0</v>
       </c>
       <c r="J75" s="63">
         <f>SUM(J64:J74)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:11" ht="111" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="175" t="s">
+    <row r="76" spans="1:11" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="211" t="s">
         <v>60</v>
       </c>
-      <c r="B76" s="176"/>
-[...7 lines deleted...]
-      <c r="J76" s="177"/>
+      <c r="B76" s="196"/>
+      <c r="C76" s="196"/>
+      <c r="D76" s="196"/>
+      <c r="E76" s="196"/>
+      <c r="F76" s="196"/>
+      <c r="G76" s="196"/>
+      <c r="H76" s="196"/>
+      <c r="I76" s="196"/>
+      <c r="J76" s="212"/>
       <c r="K76" s="2"/>
     </row>
-    <row r="77" spans="1:11" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:11" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="10"/>
       <c r="J77" s="11"/>
     </row>
-    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="10"/>
       <c r="J78" s="11"/>
     </row>
-    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="188" t="s">
+    <row r="79" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="B79" s="189"/>
-[...9 lines deleted...]
-    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B79" s="181"/>
+      <c r="C79" s="181"/>
+      <c r="D79" s="181"/>
+      <c r="E79" s="181"/>
+      <c r="F79" s="181"/>
+      <c r="G79" s="181"/>
+      <c r="H79" s="181"/>
+      <c r="I79" s="181"/>
+      <c r="J79" s="182"/>
+    </row>
+    <row r="80" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="75"/>
       <c r="B80" s="76"/>
       <c r="C80" s="76"/>
       <c r="D80" s="76"/>
       <c r="E80" s="76"/>
       <c r="F80" s="76"/>
-      <c r="G80" s="241" t="s">
+      <c r="G80" s="218" t="s">
         <v>62</v>
       </c>
-      <c r="H80" s="242"/>
-      <c r="I80" s="243"/>
+      <c r="H80" s="219"/>
+      <c r="I80" s="220"/>
       <c r="J80" s="71" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="81" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:11" ht="36" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="43" t="s">
         <v>63</v>
       </c>
       <c r="B81" s="25" t="s">
         <v>64</v>
       </c>
-      <c r="C81" s="179" t="s">
+      <c r="C81" s="215" t="s">
         <v>65</v>
       </c>
-      <c r="D81" s="179"/>
+      <c r="D81" s="215"/>
       <c r="E81" s="25" t="s">
         <v>66</v>
       </c>
       <c r="F81" s="23" t="s">
         <v>67</v>
       </c>
       <c r="G81" s="43" t="s">
         <v>22</v>
       </c>
       <c r="H81" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I81" s="44" t="s">
         <v>24</v>
       </c>
       <c r="J81" s="27" t="s">
         <v>68</v>
       </c>
       <c r="K81" s="2"/>
     </row>
-    <row r="82" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="116"/>
       <c r="B82" s="117"/>
       <c r="C82" s="213"/>
       <c r="D82" s="213"/>
       <c r="E82" s="118"/>
       <c r="F82" s="119"/>
       <c r="G82" s="110">
         <v>0</v>
       </c>
       <c r="H82" s="111">
         <v>0</v>
       </c>
       <c r="I82" s="112">
         <v>0</v>
       </c>
       <c r="J82" s="72">
         <f t="shared" ref="J82:J89" si="16">SUM(G82:I82)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="116"/>
       <c r="B83" s="117"/>
       <c r="C83" s="213"/>
       <c r="D83" s="213"/>
       <c r="E83" s="118"/>
       <c r="F83" s="119"/>
       <c r="G83" s="110">
         <v>0</v>
       </c>
       <c r="H83" s="111">
         <v>0</v>
       </c>
       <c r="I83" s="112">
         <v>0</v>
       </c>
       <c r="J83" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="116"/>
       <c r="B84" s="117"/>
       <c r="C84" s="213"/>
       <c r="D84" s="213"/>
       <c r="E84" s="118"/>
       <c r="F84" s="119"/>
       <c r="G84" s="110">
         <v>0</v>
       </c>
       <c r="H84" s="111">
         <v>0</v>
       </c>
       <c r="I84" s="112">
         <v>0</v>
       </c>
       <c r="J84" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="116"/>
       <c r="B85" s="117"/>
       <c r="C85" s="213"/>
       <c r="D85" s="213"/>
       <c r="E85" s="118"/>
       <c r="F85" s="119"/>
       <c r="G85" s="110">
         <v>0</v>
       </c>
       <c r="H85" s="111">
         <v>0</v>
       </c>
       <c r="I85" s="112">
         <v>0</v>
       </c>
       <c r="J85" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="86" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="116"/>
       <c r="B86" s="117"/>
       <c r="C86" s="213"/>
       <c r="D86" s="213"/>
       <c r="E86" s="118"/>
       <c r="F86" s="119"/>
       <c r="G86" s="110">
         <v>0</v>
       </c>
       <c r="H86" s="111">
         <v>0</v>
       </c>
       <c r="I86" s="112">
         <v>0</v>
       </c>
       <c r="J86" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="116"/>
       <c r="B87" s="117"/>
       <c r="C87" s="213"/>
       <c r="D87" s="213"/>
       <c r="E87" s="118"/>
       <c r="F87" s="119"/>
       <c r="G87" s="110">
         <v>0</v>
       </c>
       <c r="H87" s="111">
         <v>0</v>
       </c>
       <c r="I87" s="112">
         <v>0</v>
       </c>
       <c r="J87" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="116"/>
       <c r="B88" s="117"/>
       <c r="C88" s="213"/>
       <c r="D88" s="213"/>
       <c r="E88" s="118"/>
       <c r="F88" s="119"/>
       <c r="G88" s="110">
         <v>0</v>
       </c>
       <c r="H88" s="111">
         <v>0</v>
       </c>
       <c r="I88" s="112">
         <v>0</v>
       </c>
       <c r="J88" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="116"/>
       <c r="B89" s="117"/>
       <c r="C89" s="213"/>
       <c r="D89" s="213"/>
       <c r="E89" s="118"/>
       <c r="F89" s="119"/>
       <c r="G89" s="110">
         <v>0</v>
       </c>
       <c r="H89" s="111">
         <v>0</v>
       </c>
       <c r="I89" s="112">
         <v>0</v>
       </c>
       <c r="J89" s="72">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
     </row>
-    <row r="90" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A90" s="224" t="s">
+    <row r="90" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="225" t="s">
         <v>69</v>
       </c>
-      <c r="B90" s="225"/>
-[...3 lines deleted...]
-      <c r="F90" s="226"/>
+      <c r="B90" s="226"/>
+      <c r="C90" s="226"/>
+      <c r="D90" s="226"/>
+      <c r="E90" s="226"/>
+      <c r="F90" s="227"/>
       <c r="G90" s="120">
         <v>0</v>
       </c>
       <c r="H90" s="121">
         <v>0</v>
       </c>
       <c r="I90" s="122">
         <v>0</v>
       </c>
       <c r="J90" s="73">
         <f>SUM(G90:I90)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="91" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A91" s="214" t="s">
+    <row r="91" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="241" t="s">
         <v>70</v>
       </c>
-      <c r="B91" s="215"/>
-[...3 lines deleted...]
-      <c r="F91" s="216"/>
+      <c r="B91" s="242"/>
+      <c r="C91" s="242"/>
+      <c r="D91" s="242"/>
+      <c r="E91" s="242"/>
+      <c r="F91" s="243"/>
       <c r="G91" s="49">
         <f>SUM(G82:G90)</f>
         <v>0</v>
       </c>
       <c r="H91" s="50">
         <f>SUM(H82:H90)</f>
         <v>0</v>
       </c>
       <c r="I91" s="51">
         <f>SUM(I82:I90)</f>
         <v>0</v>
       </c>
       <c r="J91" s="74">
         <f>SUM(J82:J90)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="92" spans="1:11" ht="120" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="175" t="s">
+    <row r="92" spans="1:11" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="211" t="s">
         <v>71</v>
       </c>
-      <c r="B92" s="176"/>
-[...9 lines deleted...]
-    <row r="93" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B92" s="196"/>
+      <c r="C92" s="196"/>
+      <c r="D92" s="196"/>
+      <c r="E92" s="196"/>
+      <c r="F92" s="196"/>
+      <c r="G92" s="196"/>
+      <c r="H92" s="196"/>
+      <c r="I92" s="196"/>
+      <c r="J92" s="212"/>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A93" s="10"/>
       <c r="J93" s="11"/>
     </row>
-    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10"/>
       <c r="J94" s="11"/>
     </row>
-    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="188" t="s">
+    <row r="95" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="180" t="s">
         <v>72</v>
       </c>
-      <c r="B95" s="189"/>
-[...9 lines deleted...]
-    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B95" s="181"/>
+      <c r="C95" s="181"/>
+      <c r="D95" s="181"/>
+      <c r="E95" s="181"/>
+      <c r="F95" s="181"/>
+      <c r="G95" s="181"/>
+      <c r="H95" s="181"/>
+      <c r="I95" s="181"/>
+      <c r="J95" s="182"/>
+    </row>
+    <row r="96" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="75"/>
       <c r="B96" s="76"/>
       <c r="C96" s="76"/>
       <c r="D96" s="76"/>
       <c r="E96" s="76"/>
       <c r="F96" s="76"/>
       <c r="G96" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="H96" s="241" t="s">
+      <c r="H96" s="218" t="s">
         <v>73</v>
       </c>
-      <c r="I96" s="242"/>
-[...3 lines deleted...]
-      <c r="A97" s="178" t="s">
+      <c r="I96" s="219"/>
+      <c r="J96" s="220"/>
+    </row>
+    <row r="97" spans="1:11" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="214" t="s">
         <v>74</v>
       </c>
-      <c r="B97" s="179"/>
+      <c r="B97" s="215"/>
       <c r="C97" s="25" t="s">
         <v>75</v>
       </c>
       <c r="D97" s="25" t="s">
         <v>76</v>
       </c>
       <c r="E97" s="25" t="s">
         <v>77</v>
       </c>
       <c r="F97" s="44" t="s">
         <v>78</v>
       </c>
       <c r="G97" s="27" t="s">
         <v>79</v>
       </c>
       <c r="H97" s="43" t="s">
         <v>22</v>
       </c>
       <c r="I97" s="25" t="s">
         <v>23</v>
       </c>
       <c r="J97" s="44" t="s">
         <v>24</v>
       </c>
       <c r="K97" s="2"/>
     </row>
-    <row r="98" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B98" s="193"/>
+    <row r="98" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="234"/>
+      <c r="B98" s="235"/>
       <c r="C98" s="111"/>
       <c r="D98" s="117"/>
       <c r="E98" s="117"/>
       <c r="F98" s="123"/>
       <c r="G98" s="72">
         <f>IF(D98=0,0,(C98/D98)*E98*F98)</f>
         <v>0</v>
       </c>
       <c r="H98" s="110">
         <v>0</v>
       </c>
       <c r="I98" s="111">
         <v>0</v>
       </c>
       <c r="J98" s="112">
         <v>0</v>
       </c>
     </row>
-    <row r="99" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B99" s="193"/>
+    <row r="99" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="234"/>
+      <c r="B99" s="235"/>
       <c r="C99" s="111"/>
       <c r="D99" s="117"/>
       <c r="E99" s="117"/>
       <c r="F99" s="123"/>
       <c r="G99" s="72">
         <f t="shared" ref="G99:G102" si="17">IF(D99=0,0,(C99/D99)*E99*F99)</f>
         <v>0</v>
       </c>
       <c r="H99" s="110">
         <v>0</v>
       </c>
       <c r="I99" s="111">
         <v>0</v>
       </c>
       <c r="J99" s="112">
         <v>0</v>
       </c>
     </row>
-    <row r="100" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B100" s="193"/>
+    <row r="100" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="234"/>
+      <c r="B100" s="235"/>
       <c r="C100" s="111"/>
       <c r="D100" s="117"/>
       <c r="E100" s="117"/>
       <c r="F100" s="123"/>
       <c r="G100" s="72">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H100" s="110">
         <v>0</v>
       </c>
       <c r="I100" s="111">
         <v>0</v>
       </c>
       <c r="J100" s="112">
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B101" s="193"/>
+    <row r="101" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="234"/>
+      <c r="B101" s="235"/>
       <c r="C101" s="111"/>
       <c r="D101" s="117"/>
       <c r="E101" s="117"/>
       <c r="F101" s="123"/>
       <c r="G101" s="72">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H101" s="110">
         <v>0</v>
       </c>
       <c r="I101" s="111">
         <v>0</v>
       </c>
       <c r="J101" s="112">
         <v>0</v>
       </c>
     </row>
-    <row r="102" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B102" s="193"/>
+    <row r="102" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="234"/>
+      <c r="B102" s="235"/>
       <c r="C102" s="111"/>
       <c r="D102" s="117"/>
       <c r="E102" s="117"/>
       <c r="F102" s="123"/>
       <c r="G102" s="72">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="H102" s="110">
         <v>0</v>
       </c>
       <c r="I102" s="111">
         <v>0</v>
       </c>
       <c r="J102" s="112">
         <v>0</v>
       </c>
     </row>
-    <row r="103" spans="1:11" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="217" t="s">
+    <row r="103" spans="1:11" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="193" t="s">
         <v>80</v>
       </c>
-      <c r="B103" s="218"/>
-[...3 lines deleted...]
-      <c r="F103" s="219"/>
+      <c r="B103" s="194"/>
+      <c r="C103" s="194"/>
+      <c r="D103" s="194"/>
+      <c r="E103" s="194"/>
+      <c r="F103" s="195"/>
       <c r="G103" s="74">
         <f>SUM(G98:G102)</f>
         <v>0</v>
       </c>
       <c r="H103" s="49">
         <f>SUM(H98:H102)</f>
         <v>0</v>
       </c>
       <c r="I103" s="49">
         <f>SUM(I98:I102)</f>
         <v>0</v>
       </c>
       <c r="J103" s="51">
         <f t="shared" ref="J103" si="18">SUM(J98:J102)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:11" ht="93.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="175" t="s">
+    <row r="104" spans="1:11" ht="93.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="211" t="s">
         <v>81</v>
       </c>
-      <c r="B104" s="176"/>
-[...9 lines deleted...]
-    <row r="105" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B104" s="196"/>
+      <c r="C104" s="196"/>
+      <c r="D104" s="196"/>
+      <c r="E104" s="196"/>
+      <c r="F104" s="196"/>
+      <c r="G104" s="196"/>
+      <c r="H104" s="196"/>
+      <c r="I104" s="196"/>
+      <c r="J104" s="212"/>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A105" s="10"/>
       <c r="J105" s="11"/>
     </row>
-    <row r="106" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A106" s="10"/>
       <c r="J106" s="11"/>
     </row>
-    <row r="107" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="210" t="s">
+    <row r="107" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="238" t="s">
         <v>82</v>
       </c>
-      <c r="B107" s="211"/>
-[...15 lines deleted...]
-      <c r="F108" s="222"/>
+      <c r="B107" s="239"/>
+      <c r="C107" s="239"/>
+      <c r="D107" s="239"/>
+      <c r="E107" s="239"/>
+      <c r="F107" s="239"/>
+      <c r="G107" s="239"/>
+      <c r="H107" s="239"/>
+      <c r="I107" s="239"/>
+      <c r="J107" s="240"/>
+    </row>
+    <row r="108" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="244"/>
+      <c r="B108" s="245"/>
+      <c r="C108" s="245"/>
+      <c r="D108" s="245"/>
+      <c r="E108" s="245"/>
+      <c r="F108" s="246"/>
       <c r="G108" s="77" t="str">
         <f>E20</f>
         <v>Jaar 1</v>
       </c>
       <c r="H108" s="78" t="str">
         <f>F20</f>
         <v>Jaar 2</v>
       </c>
       <c r="I108" s="79" t="str">
         <f>G20</f>
         <v>Jaar 3</v>
       </c>
       <c r="J108" s="56" t="str">
         <f>J19</f>
         <v>Totaal</v>
       </c>
     </row>
-    <row r="109" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="167" t="str">
+    <row r="109" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="161" t="str">
         <f>A13</f>
         <v>PERSONEELSKOSTEN</v>
       </c>
-      <c r="B109" s="168"/>
-[...3 lines deleted...]
-      <c r="F109" s="169"/>
+      <c r="B109" s="162"/>
+      <c r="C109" s="162"/>
+      <c r="D109" s="162"/>
+      <c r="E109" s="162"/>
+      <c r="F109" s="165"/>
       <c r="G109" s="45">
         <f>G47</f>
         <v>0</v>
       </c>
       <c r="H109" s="80">
         <f>H47</f>
         <v>0</v>
       </c>
       <c r="I109" s="47">
         <f>I47</f>
         <v>0</v>
       </c>
       <c r="J109" s="48">
         <f t="shared" ref="J109:J113" si="19">SUM(G109:I109)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="167" t="str">
+    <row r="110" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="161" t="str">
         <f>A51</f>
         <v>OVERHEADKOSTEN</v>
       </c>
-      <c r="B110" s="168"/>
-[...3 lines deleted...]
-      <c r="F110" s="169"/>
+      <c r="B110" s="162"/>
+      <c r="C110" s="162"/>
+      <c r="D110" s="162"/>
+      <c r="E110" s="162"/>
+      <c r="F110" s="165"/>
       <c r="G110" s="45">
         <f>G54</f>
         <v>0</v>
       </c>
       <c r="H110" s="80">
         <f>H54</f>
         <v>0</v>
       </c>
       <c r="I110" s="47">
         <f>I54</f>
         <v>0</v>
       </c>
       <c r="J110" s="48">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="111" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="167" t="str">
+    <row r="111" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="161" t="str">
         <f>A58</f>
         <v>WERKINGSKOSTEN</v>
       </c>
-      <c r="B111" s="168"/>
-[...3 lines deleted...]
-      <c r="F111" s="169"/>
+      <c r="B111" s="162"/>
+      <c r="C111" s="162"/>
+      <c r="D111" s="162"/>
+      <c r="E111" s="162"/>
+      <c r="F111" s="165"/>
       <c r="G111" s="45">
         <f>G75</f>
         <v>0</v>
       </c>
       <c r="H111" s="80">
         <f>H75</f>
         <v>0</v>
       </c>
       <c r="I111" s="47">
         <f>I75</f>
         <v>0</v>
       </c>
       <c r="J111" s="48">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="167" t="str">
+    <row r="112" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="161" t="str">
         <f>A79</f>
         <v>EXTERNE PRESTATIES</v>
       </c>
-      <c r="B112" s="168"/>
-[...3 lines deleted...]
-      <c r="F112" s="169"/>
+      <c r="B112" s="162"/>
+      <c r="C112" s="162"/>
+      <c r="D112" s="162"/>
+      <c r="E112" s="162"/>
+      <c r="F112" s="165"/>
       <c r="G112" s="45">
         <f>G91</f>
         <v>0</v>
       </c>
       <c r="H112" s="80">
         <f>H91</f>
         <v>0</v>
       </c>
       <c r="I112" s="47">
         <f>I91</f>
         <v>0</v>
       </c>
       <c r="J112" s="48">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="113" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="167" t="str">
+    <row r="113" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="161" t="str">
         <f>A95</f>
         <v>INVESTERINGSKOSTEN</v>
       </c>
-      <c r="B113" s="168"/>
-[...3 lines deleted...]
-      <c r="F113" s="169"/>
+      <c r="B113" s="162"/>
+      <c r="C113" s="162"/>
+      <c r="D113" s="162"/>
+      <c r="E113" s="162"/>
+      <c r="F113" s="165"/>
       <c r="G113" s="45">
         <f>H103</f>
         <v>0</v>
       </c>
       <c r="H113" s="80">
         <f>I103</f>
         <v>0</v>
       </c>
       <c r="I113" s="47">
         <f>J103</f>
         <v>0</v>
       </c>
       <c r="J113" s="48">
         <f t="shared" si="19"/>
         <v>0</v>
       </c>
     </row>
-    <row r="114" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="260" t="s">
+    <row r="114" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A114" s="169" t="s">
         <v>83</v>
       </c>
-      <c r="B114" s="261"/>
-[...3 lines deleted...]
-      <c r="F114" s="262"/>
+      <c r="B114" s="170"/>
+      <c r="C114" s="170"/>
+      <c r="D114" s="170"/>
+      <c r="E114" s="170"/>
+      <c r="F114" s="171"/>
       <c r="G114" s="81">
         <f>SUM(G109:G113)</f>
         <v>0</v>
       </c>
       <c r="H114" s="82">
         <f>SUM(H109:H113)</f>
         <v>0</v>
       </c>
       <c r="I114" s="83">
         <f>SUM(I109:I113)</f>
         <v>0</v>
       </c>
       <c r="J114" s="84">
         <f>SUM(J109:J113)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="115" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="A117" s="197" t="s">
+    <row r="115" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="117" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="187" t="s">
         <v>84</v>
       </c>
-      <c r="B117" s="198"/>
-[...9 lines deleted...]
-    <row r="118" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B117" s="188"/>
+      <c r="C117" s="188"/>
+      <c r="D117" s="188"/>
+      <c r="E117" s="188"/>
+      <c r="F117" s="188"/>
+      <c r="G117" s="188"/>
+      <c r="H117" s="188"/>
+      <c r="I117" s="188"/>
+      <c r="J117" s="189"/>
+    </row>
+    <row r="118" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="10"/>
       <c r="J118" s="11"/>
     </row>
-    <row r="119" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="188" t="s">
+    <row r="119" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="180" t="s">
         <v>85</v>
       </c>
-      <c r="B119" s="189"/>
-[...9 lines deleted...]
-    <row r="120" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B119" s="181"/>
+      <c r="C119" s="181"/>
+      <c r="D119" s="181"/>
+      <c r="E119" s="181"/>
+      <c r="F119" s="181"/>
+      <c r="G119" s="181"/>
+      <c r="H119" s="181"/>
+      <c r="I119" s="181"/>
+      <c r="J119" s="182"/>
+    </row>
+    <row r="120" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="75"/>
       <c r="B120" s="76"/>
       <c r="C120" s="76"/>
       <c r="D120" s="76"/>
       <c r="E120" s="76"/>
       <c r="F120" s="76"/>
-      <c r="G120" s="237" t="s">
+      <c r="G120" s="197" t="s">
         <v>86</v>
       </c>
-      <c r="H120" s="238"/>
-      <c r="I120" s="239"/>
+      <c r="H120" s="198"/>
+      <c r="I120" s="199"/>
       <c r="J120" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="121" spans="1:11" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C121" s="180" t="s">
+    <row r="121" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="183"/>
+      <c r="B121" s="184"/>
+      <c r="C121" s="177" t="s">
         <v>87</v>
       </c>
-      <c r="D121" s="159"/>
-[...1 lines deleted...]
-      <c r="F121" s="160"/>
+      <c r="D121" s="178"/>
+      <c r="E121" s="178"/>
+      <c r="F121" s="179"/>
       <c r="G121" s="24" t="s">
         <v>22</v>
       </c>
       <c r="H121" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I121" s="26" t="s">
         <v>24</v>
       </c>
       <c r="J121" s="26" t="s">
         <v>88</v>
       </c>
       <c r="K121" s="2"/>
     </row>
-    <row r="122" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A122" s="167" t="s">
+    <row r="122" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="161" t="s">
         <v>89</v>
       </c>
-      <c r="B122" s="168"/>
-[...3 lines deleted...]
-      <c r="F122" s="229"/>
+      <c r="B122" s="162"/>
+      <c r="C122" s="231"/>
+      <c r="D122" s="232"/>
+      <c r="E122" s="232"/>
+      <c r="F122" s="233"/>
       <c r="G122" s="86"/>
       <c r="H122" s="87"/>
       <c r="I122" s="85"/>
       <c r="J122" s="85"/>
     </row>
-    <row r="123" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A123" s="205" t="s">
+    <row r="123" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="185" t="s">
         <v>90</v>
       </c>
-      <c r="B123" s="206"/>
-[...3 lines deleted...]
-      <c r="F123" s="209"/>
+      <c r="B123" s="186"/>
+      <c r="C123" s="174"/>
+      <c r="D123" s="175"/>
+      <c r="E123" s="175"/>
+      <c r="F123" s="176"/>
       <c r="G123" s="114">
         <v>0</v>
       </c>
       <c r="H123" s="111">
         <v>0</v>
       </c>
       <c r="I123" s="115">
         <v>0</v>
       </c>
       <c r="J123" s="48">
         <f>SUM(G123:I123)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="124" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A124" s="205" t="s">
+    <row r="124" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="185" t="s">
         <v>91</v>
       </c>
-      <c r="B124" s="206"/>
-[...3 lines deleted...]
-      <c r="F124" s="209"/>
+      <c r="B124" s="186"/>
+      <c r="C124" s="174"/>
+      <c r="D124" s="175"/>
+      <c r="E124" s="175"/>
+      <c r="F124" s="176"/>
       <c r="G124" s="114">
         <v>0</v>
       </c>
       <c r="H124" s="111">
         <v>0</v>
       </c>
       <c r="I124" s="115">
         <v>0</v>
       </c>
       <c r="J124" s="48">
         <f>SUM(G124:I124)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="125" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A125" s="167" t="s">
+    <row r="125" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="161" t="s">
         <v>92</v>
       </c>
-      <c r="B125" s="168"/>
-[...3 lines deleted...]
-      <c r="F125" s="229"/>
+      <c r="B125" s="162"/>
+      <c r="C125" s="231"/>
+      <c r="D125" s="232"/>
+      <c r="E125" s="232"/>
+      <c r="F125" s="233"/>
       <c r="G125" s="86"/>
       <c r="H125" s="87"/>
       <c r="I125" s="85"/>
       <c r="J125" s="48"/>
     </row>
-    <row r="126" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="205" t="s">
+    <row r="126" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="185" t="s">
         <v>93</v>
       </c>
-      <c r="B126" s="206"/>
-[...3 lines deleted...]
-      <c r="F126" s="209"/>
+      <c r="B126" s="186"/>
+      <c r="C126" s="174"/>
+      <c r="D126" s="175"/>
+      <c r="E126" s="175"/>
+      <c r="F126" s="176"/>
       <c r="G126" s="114">
         <v>0</v>
       </c>
       <c r="H126" s="111">
         <v>0</v>
       </c>
       <c r="I126" s="115">
         <v>0</v>
       </c>
       <c r="J126" s="48">
         <f>SUM(G126:I126)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="127" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A127" s="205" t="s">
+    <row r="127" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="185" t="s">
         <v>94</v>
       </c>
-      <c r="B127" s="206"/>
-[...3 lines deleted...]
-      <c r="F127" s="209"/>
+      <c r="B127" s="186"/>
+      <c r="C127" s="174"/>
+      <c r="D127" s="175"/>
+      <c r="E127" s="175"/>
+      <c r="F127" s="176"/>
       <c r="G127" s="114">
         <v>0</v>
       </c>
       <c r="H127" s="111">
         <v>0</v>
       </c>
       <c r="I127" s="115">
         <v>0</v>
       </c>
       <c r="J127" s="48">
         <f>SUM(G127:I127)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="128" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="205" t="s">
+    <row r="128" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="185" t="s">
         <v>95</v>
       </c>
-      <c r="B128" s="206"/>
-[...3 lines deleted...]
-      <c r="F128" s="209"/>
+      <c r="B128" s="186"/>
+      <c r="C128" s="174"/>
+      <c r="D128" s="175"/>
+      <c r="E128" s="175"/>
+      <c r="F128" s="176"/>
       <c r="G128" s="114">
         <v>0</v>
       </c>
       <c r="H128" s="111">
         <v>0</v>
       </c>
       <c r="I128" s="115">
         <v>0</v>
       </c>
       <c r="J128" s="48">
         <f>SUM(G128:I128)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="129" spans="1:11" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A129" s="167" t="s">
+    <row r="129" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="161" t="s">
         <v>96</v>
       </c>
-      <c r="B129" s="168"/>
-[...3 lines deleted...]
-      <c r="F129" s="209"/>
+      <c r="B129" s="162"/>
+      <c r="C129" s="174"/>
+      <c r="D129" s="175"/>
+      <c r="E129" s="175"/>
+      <c r="F129" s="176"/>
       <c r="G129" s="114">
         <v>0</v>
       </c>
       <c r="H129" s="111">
         <v>0</v>
       </c>
       <c r="I129" s="115">
         <v>0</v>
       </c>
       <c r="J129" s="48">
         <f>SUM(G129:I129)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="130" spans="1:11" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="217" t="s">
+    <row r="130" spans="1:11" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="193" t="s">
         <v>97</v>
       </c>
-      <c r="B130" s="218"/>
-[...3 lines deleted...]
-      <c r="F130" s="219"/>
+      <c r="B130" s="194"/>
+      <c r="C130" s="194"/>
+      <c r="D130" s="194"/>
+      <c r="E130" s="194"/>
+      <c r="F130" s="195"/>
       <c r="G130" s="70">
         <f>SUM(G122:G129)</f>
         <v>0</v>
       </c>
       <c r="H130" s="50">
         <f t="shared" ref="H130:J130" si="20">SUM(H122:H129)</f>
         <v>0</v>
       </c>
       <c r="I130" s="52">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="J130" s="52">
         <f t="shared" si="20"/>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
-      <c r="A131" s="253" t="s">
+    <row r="131" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A131" s="158" t="s">
         <v>98</v>
       </c>
-      <c r="B131" s="254"/>
-[...9 lines deleted...]
-    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B131" s="159"/>
+      <c r="C131" s="159"/>
+      <c r="D131" s="159"/>
+      <c r="E131" s="159"/>
+      <c r="F131" s="159"/>
+      <c r="G131" s="159"/>
+      <c r="H131" s="159"/>
+      <c r="I131" s="159"/>
+      <c r="J131" s="160"/>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A132" s="10"/>
       <c r="J132" s="11"/>
     </row>
-    <row r="133" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A133" s="10"/>
       <c r="J133" s="11"/>
     </row>
-    <row r="134" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="188" t="s">
+    <row r="134" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="180" t="s">
         <v>99</v>
       </c>
-      <c r="B134" s="189"/>
-[...9 lines deleted...]
-    <row r="135" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B134" s="181"/>
+      <c r="C134" s="181"/>
+      <c r="D134" s="181"/>
+      <c r="E134" s="181"/>
+      <c r="F134" s="181"/>
+      <c r="G134" s="181"/>
+      <c r="H134" s="181"/>
+      <c r="I134" s="181"/>
+      <c r="J134" s="182"/>
+    </row>
+    <row r="135" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A135" s="88"/>
       <c r="B135" s="22"/>
       <c r="C135" s="22"/>
       <c r="D135" s="22"/>
       <c r="E135" s="22"/>
       <c r="F135" s="22"/>
-      <c r="G135" s="237" t="s">
+      <c r="G135" s="197" t="s">
         <v>100</v>
       </c>
-      <c r="H135" s="238"/>
-      <c r="I135" s="239"/>
+      <c r="H135" s="198"/>
+      <c r="I135" s="199"/>
       <c r="J135" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="136" spans="1:11" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C136" s="180" t="s">
+    <row r="136" spans="1:11" s="3" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="161"/>
+      <c r="B136" s="162"/>
+      <c r="C136" s="177" t="s">
         <v>101</v>
       </c>
-      <c r="D136" s="159"/>
-[...1 lines deleted...]
-      <c r="F136" s="160"/>
+      <c r="D136" s="178"/>
+      <c r="E136" s="178"/>
+      <c r="F136" s="179"/>
       <c r="G136" s="24" t="s">
         <v>22</v>
       </c>
       <c r="H136" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I136" s="26" t="s">
         <v>24</v>
       </c>
       <c r="J136" s="26" t="s">
         <v>102</v>
       </c>
       <c r="K136" s="4"/>
     </row>
-    <row r="137" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A137" s="167" t="s">
+    <row r="137" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="161" t="s">
         <v>103</v>
       </c>
-      <c r="B137" s="168"/>
-[...3 lines deleted...]
-      <c r="F137" s="252"/>
+      <c r="B137" s="162"/>
+      <c r="C137" s="190"/>
+      <c r="D137" s="191"/>
+      <c r="E137" s="191"/>
+      <c r="F137" s="192"/>
       <c r="G137" s="114">
         <v>0</v>
       </c>
       <c r="H137" s="111">
         <v>0</v>
       </c>
       <c r="I137" s="115">
         <v>0</v>
       </c>
       <c r="J137" s="89">
         <f>SUM(G137:I137)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="138" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="167" t="s">
+    <row r="138" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="161" t="s">
         <v>104</v>
       </c>
-      <c r="B138" s="168"/>
-[...3 lines deleted...]
-      <c r="F138" s="252"/>
+      <c r="B138" s="162"/>
+      <c r="C138" s="190"/>
+      <c r="D138" s="191"/>
+      <c r="E138" s="191"/>
+      <c r="F138" s="192"/>
       <c r="G138" s="114">
         <v>0</v>
       </c>
       <c r="H138" s="111">
         <v>0</v>
       </c>
       <c r="I138" s="115">
         <v>0</v>
       </c>
       <c r="J138" s="90">
         <f>SUM(G138:I138)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="139" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A139" s="217" t="s">
+    <row r="139" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A139" s="193" t="s">
         <v>105</v>
       </c>
-      <c r="B139" s="218"/>
-[...3 lines deleted...]
-      <c r="F139" s="219"/>
+      <c r="B139" s="194"/>
+      <c r="C139" s="194"/>
+      <c r="D139" s="194"/>
+      <c r="E139" s="194"/>
+      <c r="F139" s="195"/>
       <c r="G139" s="70">
         <f>SUM(G137:G138)</f>
         <v>0</v>
       </c>
       <c r="H139" s="50">
         <f t="shared" ref="H139:J139" si="21">SUM(H137:H138)</f>
         <v>0</v>
       </c>
       <c r="I139" s="52">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
       <c r="J139" s="52">
         <f t="shared" si="21"/>
         <v>0</v>
       </c>
     </row>
-    <row r="140" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="253" t="s">
+    <row r="140" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="158" t="s">
         <v>106</v>
       </c>
-      <c r="B140" s="254"/>
-[...9 lines deleted...]
-    <row r="141" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="B140" s="159"/>
+      <c r="C140" s="159"/>
+      <c r="D140" s="159"/>
+      <c r="E140" s="159"/>
+      <c r="F140" s="159"/>
+      <c r="G140" s="159"/>
+      <c r="H140" s="159"/>
+      <c r="I140" s="159"/>
+      <c r="J140" s="160"/>
+    </row>
+    <row r="141" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A141" s="8"/>
       <c r="J141" s="9"/>
     </row>
-    <row r="142" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A142" s="8"/>
       <c r="J142" s="9"/>
     </row>
-    <row r="143" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A143" s="210" t="s">
+    <row r="143" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="238" t="s">
         <v>107</v>
       </c>
-      <c r="B143" s="211"/>
-[...15 lines deleted...]
-      <c r="F144" s="258"/>
+      <c r="B143" s="239"/>
+      <c r="C143" s="239"/>
+      <c r="D143" s="239"/>
+      <c r="E143" s="239"/>
+      <c r="F143" s="239"/>
+      <c r="G143" s="239"/>
+      <c r="H143" s="239"/>
+      <c r="I143" s="239"/>
+      <c r="J143" s="240"/>
+    </row>
+    <row r="144" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="200"/>
+      <c r="B144" s="201"/>
+      <c r="C144" s="201"/>
+      <c r="D144" s="201"/>
+      <c r="E144" s="201"/>
+      <c r="F144" s="202"/>
       <c r="G144" s="91" t="str">
         <f>G108</f>
         <v>Jaar 1</v>
       </c>
       <c r="H144" s="92" t="str">
         <f>H108</f>
         <v>Jaar 2</v>
       </c>
       <c r="I144" s="93" t="str">
         <f>I108</f>
         <v>Jaar 3</v>
       </c>
       <c r="J144" s="94" t="str">
         <f>J19</f>
         <v>Totaal</v>
       </c>
     </row>
-    <row r="145" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="181" t="str">
+    <row r="145" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="166" t="str">
         <f>A119</f>
         <v>PRIVATE INBRENG</v>
       </c>
-      <c r="B145" s="182"/>
-[...3 lines deleted...]
-      <c r="F145" s="183"/>
+      <c r="B145" s="167"/>
+      <c r="C145" s="167"/>
+      <c r="D145" s="167"/>
+      <c r="E145" s="167"/>
+      <c r="F145" s="168"/>
       <c r="G145" s="45">
         <f>G130</f>
         <v>0</v>
       </c>
       <c r="H145" s="46">
         <f t="shared" ref="H145:I145" si="22">H130</f>
         <v>0</v>
       </c>
       <c r="I145" s="47">
         <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="J145" s="48">
         <f>SUM(G145:I145)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A146" s="181" t="str">
+    <row r="146" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="166" t="str">
         <f>A134</f>
         <v>PUBLIEKE INBRENG</v>
       </c>
-      <c r="B146" s="182"/>
-[...3 lines deleted...]
-      <c r="F146" s="183"/>
+      <c r="B146" s="167"/>
+      <c r="C146" s="167"/>
+      <c r="D146" s="167"/>
+      <c r="E146" s="167"/>
+      <c r="F146" s="168"/>
       <c r="G146" s="45">
         <f>G139</f>
         <v>0</v>
       </c>
       <c r="H146" s="46">
         <f t="shared" ref="H146:I146" si="23">H139</f>
         <v>0</v>
       </c>
       <c r="I146" s="47">
         <f t="shared" si="23"/>
         <v>0</v>
       </c>
       <c r="J146" s="48">
         <f>SUM(G146:I146)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A147" s="263" t="s">
+    <row r="147" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A147" s="172" t="s">
         <v>83</v>
       </c>
-      <c r="B147" s="264"/>
-[...3 lines deleted...]
-      <c r="F147" s="264"/>
+      <c r="B147" s="173"/>
+      <c r="C147" s="173"/>
+      <c r="D147" s="173"/>
+      <c r="E147" s="173"/>
+      <c r="F147" s="173"/>
       <c r="G147" s="95">
         <f>SUM(G145:G146)</f>
         <v>0</v>
       </c>
       <c r="H147" s="50">
         <f t="shared" ref="H147:J147" si="24">SUM(H145:H146)</f>
         <v>0</v>
       </c>
       <c r="I147" s="84">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="J147" s="84">
         <f t="shared" si="24"/>
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-      <c r="A150" s="197" t="s">
+    <row r="148" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="149" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="150" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="187" t="s">
         <v>108</v>
       </c>
-      <c r="B150" s="198"/>
-[...16 lines deleted...]
-      <c r="G151" s="237" t="s">
+      <c r="B150" s="188"/>
+      <c r="C150" s="188"/>
+      <c r="D150" s="188"/>
+      <c r="E150" s="188"/>
+      <c r="F150" s="188"/>
+      <c r="G150" s="188"/>
+      <c r="H150" s="188"/>
+      <c r="I150" s="188"/>
+      <c r="J150" s="189"/>
+    </row>
+    <row r="151" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="203"/>
+      <c r="B151" s="204"/>
+      <c r="C151" s="204"/>
+      <c r="D151" s="204"/>
+      <c r="E151" s="204"/>
+      <c r="F151" s="205"/>
+      <c r="G151" s="197" t="s">
         <v>109</v>
       </c>
-      <c r="H151" s="238"/>
-      <c r="I151" s="239"/>
+      <c r="H151" s="198"/>
+      <c r="I151" s="199"/>
       <c r="J151" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="152" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F152" s="259"/>
+    <row r="152" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="203"/>
+      <c r="B152" s="204"/>
+      <c r="C152" s="204"/>
+      <c r="D152" s="204"/>
+      <c r="E152" s="204"/>
+      <c r="F152" s="205"/>
       <c r="G152" s="24" t="s">
         <v>22</v>
       </c>
       <c r="H152" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I152" s="26" t="s">
         <v>24</v>
       </c>
       <c r="J152" s="21" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="153" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A153" s="167" t="s">
+    <row r="153" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="161" t="s">
         <v>111</v>
       </c>
-      <c r="B153" s="168"/>
-[...3 lines deleted...]
-      <c r="F153" s="168"/>
+      <c r="B153" s="162"/>
+      <c r="C153" s="162"/>
+      <c r="D153" s="162"/>
+      <c r="E153" s="162"/>
+      <c r="F153" s="162"/>
       <c r="G153" s="96">
         <f>G114-G147</f>
         <v>0</v>
       </c>
       <c r="H153" s="97">
         <f t="shared" ref="H153:I153" si="25">H114-H147</f>
         <v>0</v>
       </c>
       <c r="I153" s="98">
         <f t="shared" si="25"/>
         <v>0</v>
       </c>
       <c r="J153" s="99">
         <f>SUM(G153:I153)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="154" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A154" s="244" t="s">
+    <row r="154" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A154" s="163" t="s">
         <v>112</v>
       </c>
-      <c r="B154" s="245"/>
-[...3 lines deleted...]
-      <c r="F154" s="245"/>
+      <c r="B154" s="164"/>
+      <c r="C154" s="164"/>
+      <c r="D154" s="164"/>
+      <c r="E154" s="164"/>
+      <c r="F154" s="164"/>
       <c r="G154" s="149" t="str">
         <f>IF(ISNUMBER(G153/G114)=TRUE,G153/G114,"-")</f>
         <v>-</v>
       </c>
       <c r="H154" s="149" t="str">
         <f t="shared" ref="H154:I154" si="26">IF(ISNUMBER(H153/H114)=TRUE,H153/H114,"-")</f>
         <v>-</v>
       </c>
       <c r="I154" s="149" t="str">
         <f t="shared" si="26"/>
         <v>-</v>
       </c>
       <c r="J154" s="150" t="str">
         <f>IF(ISNUMBER(J153/J114)=TRUE,J153/J114,"-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="155" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A155" s="176" t="s">
+    <row r="155" spans="1:10" s="3" customFormat="1" ht="37.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="196" t="s">
         <v>113</v>
       </c>
-      <c r="B155" s="176"/>
-[...10 lines deleted...]
-    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="B155" s="196"/>
+      <c r="C155" s="196"/>
+      <c r="D155" s="196"/>
+      <c r="E155" s="196"/>
+      <c r="F155" s="196"/>
+      <c r="G155" s="196"/>
+      <c r="H155" s="196"/>
+      <c r="I155" s="196"/>
+      <c r="J155" s="196"/>
+    </row>
+    <row r="156" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="157" spans="1:10" x14ac:dyDescent="0.25">
       <c r="J157" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="149">
+    <mergeCell ref="G59:I59"/>
+    <mergeCell ref="H15:J16"/>
+    <mergeCell ref="A64:F64"/>
+    <mergeCell ref="A65:F65"/>
+    <mergeCell ref="A66:F66"/>
+    <mergeCell ref="A67:F67"/>
+    <mergeCell ref="A68:F68"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A70:F70"/>
+    <mergeCell ref="A63:F63"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A47:C47"/>
+    <mergeCell ref="A48:J48"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="A43:C43"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A45:C45"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A13:J13"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="C6:J6"/>
+    <mergeCell ref="C7:J7"/>
+    <mergeCell ref="A11:J11"/>
+    <mergeCell ref="A9:J9"/>
+    <mergeCell ref="D62:E62"/>
+    <mergeCell ref="A128:B128"/>
+    <mergeCell ref="A129:B129"/>
+    <mergeCell ref="C129:F129"/>
+    <mergeCell ref="A143:J143"/>
+    <mergeCell ref="C81:D81"/>
+    <mergeCell ref="C82:D82"/>
+    <mergeCell ref="C83:D83"/>
+    <mergeCell ref="A91:F91"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="A107:J107"/>
+    <mergeCell ref="A103:F103"/>
+    <mergeCell ref="A130:F130"/>
+    <mergeCell ref="A108:F108"/>
+    <mergeCell ref="A117:J117"/>
+    <mergeCell ref="A100:B100"/>
+    <mergeCell ref="A101:B101"/>
+    <mergeCell ref="A102:B102"/>
+    <mergeCell ref="C86:D86"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="A95:J95"/>
+    <mergeCell ref="A97:B97"/>
+    <mergeCell ref="A98:B98"/>
+    <mergeCell ref="A72:F72"/>
+    <mergeCell ref="A73:F73"/>
+    <mergeCell ref="A126:B126"/>
+    <mergeCell ref="A127:B127"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A71:F71"/>
+    <mergeCell ref="A125:B125"/>
+    <mergeCell ref="C122:F122"/>
+    <mergeCell ref="C123:F123"/>
+    <mergeCell ref="C124:F124"/>
+    <mergeCell ref="C125:F125"/>
+    <mergeCell ref="A99:B99"/>
+    <mergeCell ref="A60:B60"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="A55:J55"/>
+    <mergeCell ref="A76:J76"/>
+    <mergeCell ref="A92:J92"/>
+    <mergeCell ref="A104:J104"/>
+    <mergeCell ref="G120:I120"/>
+    <mergeCell ref="C84:D84"/>
+    <mergeCell ref="C85:D85"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="D59:F59"/>
+    <mergeCell ref="H96:J96"/>
+    <mergeCell ref="D52:F52"/>
+    <mergeCell ref="G52:I52"/>
+    <mergeCell ref="G35:I35"/>
+    <mergeCell ref="A51:J51"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A58:J58"/>
+    <mergeCell ref="A61:B61"/>
+    <mergeCell ref="A79:J79"/>
+    <mergeCell ref="G80:I80"/>
+    <mergeCell ref="A75:F75"/>
+    <mergeCell ref="A74:F74"/>
+    <mergeCell ref="A137:B137"/>
+    <mergeCell ref="A138:B138"/>
+    <mergeCell ref="C136:F136"/>
+    <mergeCell ref="C137:F137"/>
+    <mergeCell ref="C138:F138"/>
+    <mergeCell ref="A139:F139"/>
+    <mergeCell ref="A155:J155"/>
+    <mergeCell ref="A140:J140"/>
+    <mergeCell ref="G135:I135"/>
+    <mergeCell ref="G151:I151"/>
+    <mergeCell ref="A144:F144"/>
+    <mergeCell ref="A151:F151"/>
+    <mergeCell ref="A152:F152"/>
     <mergeCell ref="A131:J131"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A154:F154"/>
     <mergeCell ref="A109:F109"/>
     <mergeCell ref="A110:F110"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A112:F112"/>
     <mergeCell ref="A113:F113"/>
     <mergeCell ref="A145:F145"/>
     <mergeCell ref="A146:F146"/>
     <mergeCell ref="A114:F114"/>
     <mergeCell ref="A147:F147"/>
     <mergeCell ref="C126:F126"/>
     <mergeCell ref="C127:F127"/>
     <mergeCell ref="C128:F128"/>
     <mergeCell ref="C121:F121"/>
     <mergeCell ref="A119:J119"/>
     <mergeCell ref="A122:B122"/>
     <mergeCell ref="A121:B121"/>
     <mergeCell ref="A123:B123"/>
     <mergeCell ref="A124:B124"/>
     <mergeCell ref="A150:J150"/>
     <mergeCell ref="A134:J134"/>
     <mergeCell ref="A136:B136"/>
-    <mergeCell ref="A137:B137"/>
-[...123 lines deleted...]
-    <mergeCell ref="A23:C23"/>
   </mergeCells>
   <conditionalFormatting sqref="J154">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
       <formula>50</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D21:D30" xr:uid="{FD86B23F-315F-47BE-8C10-2AFE16F9B24D}">
       <formula1>"w,b"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CD3B315-667B-4711-8C3A-F2FC70423F21}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K130"/>
   <sheetViews>
     <sheetView topLeftCell="A56" workbookViewId="0">
       <selection activeCell="A40" sqref="A40:J51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.77734375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="8.77734375" style="1"/>
+    <col min="1" max="1" width="30.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.81640625" style="1" customWidth="1"/>
+    <col min="3" max="6" width="10.81640625" style="1" customWidth="1"/>
+    <col min="7" max="10" width="12.81640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="184" t="s">
+    <row r="1" spans="1:10" s="3" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="247" t="s">
         <v>114</v>
       </c>
-      <c r="B1" s="184"/>
-[...11 lines deleted...]
-      <c r="A3" s="185" t="s">
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="248" t="s">
         <v>115</v>
       </c>
-      <c r="B3" s="186"/>
-[...10 lines deleted...]
-      <c r="A4" s="270" t="s">
+      <c r="B3" s="249"/>
+      <c r="C3" s="249"/>
+      <c r="D3" s="249"/>
+      <c r="E3" s="249"/>
+      <c r="F3" s="249"/>
+      <c r="G3" s="249"/>
+      <c r="H3" s="249"/>
+      <c r="I3" s="249"/>
+      <c r="J3" s="250"/>
+    </row>
+    <row r="4" spans="1:10" s="3" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="303" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="271"/>
-[...11 lines deleted...]
-      <c r="A6" s="197" t="s">
+      <c r="B4" s="304"/>
+      <c r="C4" s="305"/>
+      <c r="D4" s="306"/>
+      <c r="E4" s="306"/>
+      <c r="F4" s="306"/>
+      <c r="G4" s="306"/>
+      <c r="H4" s="306"/>
+      <c r="I4" s="306"/>
+      <c r="J4" s="307"/>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="187" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="198"/>
-[...9 lines deleted...]
-    <row r="7" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="188"/>
+      <c r="C6" s="188"/>
+      <c r="D6" s="188"/>
+      <c r="E6" s="188"/>
+      <c r="F6" s="188"/>
+      <c r="G6" s="188"/>
+      <c r="H6" s="188"/>
+      <c r="I6" s="188"/>
+      <c r="J6" s="189"/>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="14"/>
     </row>
-    <row r="8" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="188" t="s">
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="180" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="189"/>
-[...10 lines deleted...]
-      <c r="A9" s="285" t="s">
+      <c r="B8" s="181"/>
+      <c r="C8" s="181"/>
+      <c r="D8" s="181"/>
+      <c r="E8" s="181"/>
+      <c r="F8" s="181"/>
+      <c r="G8" s="181"/>
+      <c r="H8" s="181"/>
+      <c r="I8" s="181"/>
+      <c r="J8" s="182"/>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="276" t="s">
         <v>116</v>
       </c>
-      <c r="B9" s="286"/>
-[...10 lines deleted...]
-      <c r="A10" s="275" t="s">
+      <c r="B9" s="277"/>
+      <c r="C9" s="277"/>
+      <c r="D9" s="277"/>
+      <c r="E9" s="277"/>
+      <c r="F9" s="277"/>
+      <c r="G9" s="277"/>
+      <c r="H9" s="277"/>
+      <c r="I9" s="277"/>
+      <c r="J9" s="278"/>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="308" t="s">
         <v>117</v>
       </c>
-      <c r="B10" s="276"/>
-[...94 lines deleted...]
-      <c r="A18" s="285" t="s">
+      <c r="B10" s="309"/>
+      <c r="C10" s="309"/>
+      <c r="D10" s="309"/>
+      <c r="E10" s="309"/>
+      <c r="F10" s="309"/>
+      <c r="G10" s="309"/>
+      <c r="H10" s="309"/>
+      <c r="I10" s="309"/>
+      <c r="J10" s="310"/>
+    </row>
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="311"/>
+      <c r="B11" s="309"/>
+      <c r="C11" s="309"/>
+      <c r="D11" s="309"/>
+      <c r="E11" s="309"/>
+      <c r="F11" s="309"/>
+      <c r="G11" s="309"/>
+      <c r="H11" s="309"/>
+      <c r="I11" s="309"/>
+      <c r="J11" s="310"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="311"/>
+      <c r="B12" s="309"/>
+      <c r="C12" s="309"/>
+      <c r="D12" s="309"/>
+      <c r="E12" s="309"/>
+      <c r="F12" s="309"/>
+      <c r="G12" s="309"/>
+      <c r="H12" s="309"/>
+      <c r="I12" s="309"/>
+      <c r="J12" s="310"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="311"/>
+      <c r="B13" s="309"/>
+      <c r="C13" s="309"/>
+      <c r="D13" s="309"/>
+      <c r="E13" s="309"/>
+      <c r="F13" s="309"/>
+      <c r="G13" s="309"/>
+      <c r="H13" s="309"/>
+      <c r="I13" s="309"/>
+      <c r="J13" s="310"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="311"/>
+      <c r="B14" s="309"/>
+      <c r="C14" s="309"/>
+      <c r="D14" s="309"/>
+      <c r="E14" s="309"/>
+      <c r="F14" s="309"/>
+      <c r="G14" s="309"/>
+      <c r="H14" s="309"/>
+      <c r="I14" s="309"/>
+      <c r="J14" s="310"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="311"/>
+      <c r="B15" s="309"/>
+      <c r="C15" s="309"/>
+      <c r="D15" s="309"/>
+      <c r="E15" s="309"/>
+      <c r="F15" s="309"/>
+      <c r="G15" s="309"/>
+      <c r="H15" s="309"/>
+      <c r="I15" s="309"/>
+      <c r="J15" s="310"/>
+    </row>
+    <row r="16" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="311"/>
+      <c r="B16" s="309"/>
+      <c r="C16" s="309"/>
+      <c r="D16" s="309"/>
+      <c r="E16" s="309"/>
+      <c r="F16" s="309"/>
+      <c r="G16" s="309"/>
+      <c r="H16" s="309"/>
+      <c r="I16" s="309"/>
+      <c r="J16" s="310"/>
+    </row>
+    <row r="17" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="311"/>
+      <c r="B17" s="309"/>
+      <c r="C17" s="309"/>
+      <c r="D17" s="309"/>
+      <c r="E17" s="309"/>
+      <c r="F17" s="309"/>
+      <c r="G17" s="309"/>
+      <c r="H17" s="309"/>
+      <c r="I17" s="309"/>
+      <c r="J17" s="310"/>
+    </row>
+    <row r="18" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="276" t="s">
         <v>118</v>
       </c>
-      <c r="B18" s="286"/>
-[...10 lines deleted...]
-      <c r="A19" s="288" t="s">
+      <c r="B18" s="277"/>
+      <c r="C18" s="277"/>
+      <c r="D18" s="277"/>
+      <c r="E18" s="277"/>
+      <c r="F18" s="277"/>
+      <c r="G18" s="277"/>
+      <c r="H18" s="277"/>
+      <c r="I18" s="277"/>
+      <c r="J18" s="278"/>
+    </row>
+    <row r="19" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="279" t="s">
         <v>119</v>
       </c>
-      <c r="B19" s="289"/>
-[...105 lines deleted...]
-    <row r="28" spans="1:11" s="3" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="280"/>
+      <c r="C19" s="280"/>
+      <c r="D19" s="280"/>
+      <c r="E19" s="280"/>
+      <c r="F19" s="280"/>
+      <c r="G19" s="280"/>
+      <c r="H19" s="280"/>
+      <c r="I19" s="280"/>
+      <c r="J19" s="281"/>
+    </row>
+    <row r="20" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="282"/>
+      <c r="B20" s="283"/>
+      <c r="C20" s="283"/>
+      <c r="D20" s="283"/>
+      <c r="E20" s="283"/>
+      <c r="F20" s="283"/>
+      <c r="G20" s="283"/>
+      <c r="H20" s="283"/>
+      <c r="I20" s="283"/>
+      <c r="J20" s="284"/>
+    </row>
+    <row r="21" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="282"/>
+      <c r="B21" s="283"/>
+      <c r="C21" s="283"/>
+      <c r="D21" s="283"/>
+      <c r="E21" s="283"/>
+      <c r="F21" s="283"/>
+      <c r="G21" s="283"/>
+      <c r="H21" s="283"/>
+      <c r="I21" s="283"/>
+      <c r="J21" s="284"/>
+    </row>
+    <row r="22" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="282"/>
+      <c r="B22" s="283"/>
+      <c r="C22" s="283"/>
+      <c r="D22" s="283"/>
+      <c r="E22" s="283"/>
+      <c r="F22" s="283"/>
+      <c r="G22" s="283"/>
+      <c r="H22" s="283"/>
+      <c r="I22" s="283"/>
+      <c r="J22" s="284"/>
+    </row>
+    <row r="23" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="282"/>
+      <c r="B23" s="283"/>
+      <c r="C23" s="283"/>
+      <c r="D23" s="283"/>
+      <c r="E23" s="283"/>
+      <c r="F23" s="283"/>
+      <c r="G23" s="283"/>
+      <c r="H23" s="283"/>
+      <c r="I23" s="283"/>
+      <c r="J23" s="284"/>
+    </row>
+    <row r="24" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="282"/>
+      <c r="B24" s="283"/>
+      <c r="C24" s="283"/>
+      <c r="D24" s="283"/>
+      <c r="E24" s="283"/>
+      <c r="F24" s="283"/>
+      <c r="G24" s="283"/>
+      <c r="H24" s="283"/>
+      <c r="I24" s="283"/>
+      <c r="J24" s="284"/>
+    </row>
+    <row r="25" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="282"/>
+      <c r="B25" s="283"/>
+      <c r="C25" s="283"/>
+      <c r="D25" s="283"/>
+      <c r="E25" s="283"/>
+      <c r="F25" s="283"/>
+      <c r="G25" s="283"/>
+      <c r="H25" s="283"/>
+      <c r="I25" s="283"/>
+      <c r="J25" s="284"/>
+    </row>
+    <row r="26" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="282"/>
+      <c r="B26" s="283"/>
+      <c r="C26" s="283"/>
+      <c r="D26" s="283"/>
+      <c r="E26" s="283"/>
+      <c r="F26" s="283"/>
+      <c r="G26" s="283"/>
+      <c r="H26" s="283"/>
+      <c r="I26" s="283"/>
+      <c r="J26" s="284"/>
+    </row>
+    <row r="27" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="285"/>
+      <c r="B27" s="286"/>
+      <c r="C27" s="286"/>
+      <c r="D27" s="286"/>
+      <c r="E27" s="286"/>
+      <c r="F27" s="286"/>
+      <c r="G27" s="286"/>
+      <c r="H27" s="286"/>
+      <c r="I27" s="286"/>
+      <c r="J27" s="287"/>
+    </row>
+    <row r="28" spans="1:11" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
       <c r="J28" s="11"/>
     </row>
-    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="10"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
       <c r="J29" s="11"/>
     </row>
-    <row r="30" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="188" t="s">
+    <row r="30" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="180" t="s">
         <v>37</v>
       </c>
-      <c r="B30" s="189"/>
-[...10 lines deleted...]
-      <c r="A31" s="285" t="s">
+      <c r="B30" s="181"/>
+      <c r="C30" s="181"/>
+      <c r="D30" s="181"/>
+      <c r="E30" s="181"/>
+      <c r="F30" s="181"/>
+      <c r="G30" s="181"/>
+      <c r="H30" s="181"/>
+      <c r="I30" s="181"/>
+      <c r="J30" s="182"/>
+    </row>
+    <row r="31" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="276" t="s">
         <v>120</v>
       </c>
-      <c r="B31" s="286"/>
-[...10 lines deleted...]
-      <c r="A32" s="279" t="s">
+      <c r="B31" s="277"/>
+      <c r="C31" s="277"/>
+      <c r="D31" s="277"/>
+      <c r="E31" s="277"/>
+      <c r="F31" s="277"/>
+      <c r="G31" s="277"/>
+      <c r="H31" s="277"/>
+      <c r="I31" s="277"/>
+      <c r="J31" s="278"/>
+    </row>
+    <row r="32" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="288" t="s">
         <v>121</v>
       </c>
-      <c r="B32" s="280"/>
-[...7 lines deleted...]
-      <c r="J32" s="281"/>
+      <c r="B32" s="289"/>
+      <c r="C32" s="289"/>
+      <c r="D32" s="289"/>
+      <c r="E32" s="289"/>
+      <c r="F32" s="289"/>
+      <c r="G32" s="289"/>
+      <c r="H32" s="289"/>
+      <c r="I32" s="289"/>
+      <c r="J32" s="290"/>
       <c r="K32" s="5"/>
     </row>
-    <row r="33" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="J33" s="281"/>
+    <row r="33" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="288"/>
+      <c r="B33" s="289"/>
+      <c r="C33" s="289"/>
+      <c r="D33" s="289"/>
+      <c r="E33" s="289"/>
+      <c r="F33" s="289"/>
+      <c r="G33" s="289"/>
+      <c r="H33" s="289"/>
+      <c r="I33" s="289"/>
+      <c r="J33" s="290"/>
       <c r="K33" s="5"/>
     </row>
-    <row r="34" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="J34" s="281"/>
+    <row r="34" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="288"/>
+      <c r="B34" s="289"/>
+      <c r="C34" s="289"/>
+      <c r="D34" s="289"/>
+      <c r="E34" s="289"/>
+      <c r="F34" s="289"/>
+      <c r="G34" s="289"/>
+      <c r="H34" s="289"/>
+      <c r="I34" s="289"/>
+      <c r="J34" s="290"/>
       <c r="K34" s="5"/>
     </row>
-    <row r="35" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="J35" s="284"/>
+    <row r="35" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="291"/>
+      <c r="B35" s="292"/>
+      <c r="C35" s="292"/>
+      <c r="D35" s="292"/>
+      <c r="E35" s="292"/>
+      <c r="F35" s="292"/>
+      <c r="G35" s="292"/>
+      <c r="H35" s="292"/>
+      <c r="I35" s="292"/>
+      <c r="J35" s="293"/>
       <c r="K35" s="5"/>
     </row>
-    <row r="36" spans="1:11" s="3" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:11" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="10"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="11"/>
       <c r="K36" s="5"/>
     </row>
-    <row r="37" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="10"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="11"/>
       <c r="K37" s="5"/>
     </row>
-    <row r="38" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="188" t="s">
+    <row r="38" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="180" t="s">
         <v>44</v>
       </c>
-      <c r="B38" s="189"/>
-[...7 lines deleted...]
-      <c r="J38" s="190"/>
+      <c r="B38" s="181"/>
+      <c r="C38" s="181"/>
+      <c r="D38" s="181"/>
+      <c r="E38" s="181"/>
+      <c r="F38" s="181"/>
+      <c r="G38" s="181"/>
+      <c r="H38" s="181"/>
+      <c r="I38" s="181"/>
+      <c r="J38" s="182"/>
       <c r="K38" s="5"/>
     </row>
-    <row r="39" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="267" t="s">
+    <row r="39" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="300" t="s">
         <v>122</v>
       </c>
-      <c r="B39" s="268"/>
-[...10 lines deleted...]
-      <c r="A40" s="297" t="s">
+      <c r="B39" s="301"/>
+      <c r="C39" s="301"/>
+      <c r="D39" s="301"/>
+      <c r="E39" s="301"/>
+      <c r="F39" s="301"/>
+      <c r="G39" s="301"/>
+      <c r="H39" s="301"/>
+      <c r="I39" s="301"/>
+      <c r="J39" s="302"/>
+    </row>
+    <row r="40" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="267" t="s">
         <v>123</v>
       </c>
-      <c r="B40" s="298"/>
-[...31 lines deleted...]
-      <c r="J42" s="302"/>
+      <c r="B40" s="268"/>
+      <c r="C40" s="268"/>
+      <c r="D40" s="268"/>
+      <c r="E40" s="268"/>
+      <c r="F40" s="268"/>
+      <c r="G40" s="268"/>
+      <c r="H40" s="268"/>
+      <c r="I40" s="268"/>
+      <c r="J40" s="269"/>
+    </row>
+    <row r="41" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="270"/>
+      <c r="B41" s="271"/>
+      <c r="C41" s="271"/>
+      <c r="D41" s="271"/>
+      <c r="E41" s="271"/>
+      <c r="F41" s="271"/>
+      <c r="G41" s="271"/>
+      <c r="H41" s="271"/>
+      <c r="I41" s="271"/>
+      <c r="J41" s="272"/>
+    </row>
+    <row r="42" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="270"/>
+      <c r="B42" s="271"/>
+      <c r="C42" s="271"/>
+      <c r="D42" s="271"/>
+      <c r="E42" s="271"/>
+      <c r="F42" s="271"/>
+      <c r="G42" s="271"/>
+      <c r="H42" s="271"/>
+      <c r="I42" s="271"/>
+      <c r="J42" s="272"/>
       <c r="K42" s="2"/>
     </row>
-    <row r="43" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-[...108 lines deleted...]
-      <c r="A52" s="285" t="s">
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="270"/>
+      <c r="B43" s="271"/>
+      <c r="C43" s="271"/>
+      <c r="D43" s="271"/>
+      <c r="E43" s="271"/>
+      <c r="F43" s="271"/>
+      <c r="G43" s="271"/>
+      <c r="H43" s="271"/>
+      <c r="I43" s="271"/>
+      <c r="J43" s="272"/>
+    </row>
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="270"/>
+      <c r="B44" s="271"/>
+      <c r="C44" s="271"/>
+      <c r="D44" s="271"/>
+      <c r="E44" s="271"/>
+      <c r="F44" s="271"/>
+      <c r="G44" s="271"/>
+      <c r="H44" s="271"/>
+      <c r="I44" s="271"/>
+      <c r="J44" s="272"/>
+    </row>
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="270"/>
+      <c r="B45" s="271"/>
+      <c r="C45" s="271"/>
+      <c r="D45" s="271"/>
+      <c r="E45" s="271"/>
+      <c r="F45" s="271"/>
+      <c r="G45" s="271"/>
+      <c r="H45" s="271"/>
+      <c r="I45" s="271"/>
+      <c r="J45" s="272"/>
+    </row>
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="270"/>
+      <c r="B46" s="271"/>
+      <c r="C46" s="271"/>
+      <c r="D46" s="271"/>
+      <c r="E46" s="271"/>
+      <c r="F46" s="271"/>
+      <c r="G46" s="271"/>
+      <c r="H46" s="271"/>
+      <c r="I46" s="271"/>
+      <c r="J46" s="272"/>
+    </row>
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="270"/>
+      <c r="B47" s="271"/>
+      <c r="C47" s="271"/>
+      <c r="D47" s="271"/>
+      <c r="E47" s="271"/>
+      <c r="F47" s="271"/>
+      <c r="G47" s="271"/>
+      <c r="H47" s="271"/>
+      <c r="I47" s="271"/>
+      <c r="J47" s="272"/>
+    </row>
+    <row r="48" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="270"/>
+      <c r="B48" s="271"/>
+      <c r="C48" s="271"/>
+      <c r="D48" s="271"/>
+      <c r="E48" s="271"/>
+      <c r="F48" s="271"/>
+      <c r="G48" s="271"/>
+      <c r="H48" s="271"/>
+      <c r="I48" s="271"/>
+      <c r="J48" s="272"/>
+    </row>
+    <row r="49" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="270"/>
+      <c r="B49" s="271"/>
+      <c r="C49" s="271"/>
+      <c r="D49" s="271"/>
+      <c r="E49" s="271"/>
+      <c r="F49" s="271"/>
+      <c r="G49" s="271"/>
+      <c r="H49" s="271"/>
+      <c r="I49" s="271"/>
+      <c r="J49" s="272"/>
+    </row>
+    <row r="50" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="270"/>
+      <c r="B50" s="271"/>
+      <c r="C50" s="271"/>
+      <c r="D50" s="271"/>
+      <c r="E50" s="271"/>
+      <c r="F50" s="271"/>
+      <c r="G50" s="271"/>
+      <c r="H50" s="271"/>
+      <c r="I50" s="271"/>
+      <c r="J50" s="272"/>
+    </row>
+    <row r="51" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="273"/>
+      <c r="B51" s="274"/>
+      <c r="C51" s="274"/>
+      <c r="D51" s="274"/>
+      <c r="E51" s="274"/>
+      <c r="F51" s="274"/>
+      <c r="G51" s="274"/>
+      <c r="H51" s="274"/>
+      <c r="I51" s="274"/>
+      <c r="J51" s="275"/>
+    </row>
+    <row r="52" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="276" t="s">
         <v>124</v>
       </c>
-      <c r="B52" s="286"/>
-[...10 lines deleted...]
-      <c r="A53" s="279" t="s">
+      <c r="B52" s="277"/>
+      <c r="C52" s="277"/>
+      <c r="D52" s="277"/>
+      <c r="E52" s="277"/>
+      <c r="F52" s="277"/>
+      <c r="G52" s="277"/>
+      <c r="H52" s="277"/>
+      <c r="I52" s="277"/>
+      <c r="J52" s="278"/>
+    </row>
+    <row r="53" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="288" t="s">
         <v>125</v>
       </c>
-      <c r="B53" s="280"/>
-[...45 lines deleted...]
-    <row r="57" spans="1:10" s="3" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="289"/>
+      <c r="C53" s="289"/>
+      <c r="D53" s="289"/>
+      <c r="E53" s="289"/>
+      <c r="F53" s="289"/>
+      <c r="G53" s="289"/>
+      <c r="H53" s="289"/>
+      <c r="I53" s="289"/>
+      <c r="J53" s="290"/>
+    </row>
+    <row r="54" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="288"/>
+      <c r="B54" s="289"/>
+      <c r="C54" s="289"/>
+      <c r="D54" s="289"/>
+      <c r="E54" s="289"/>
+      <c r="F54" s="289"/>
+      <c r="G54" s="289"/>
+      <c r="H54" s="289"/>
+      <c r="I54" s="289"/>
+      <c r="J54" s="290"/>
+    </row>
+    <row r="55" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="288"/>
+      <c r="B55" s="289"/>
+      <c r="C55" s="289"/>
+      <c r="D55" s="289"/>
+      <c r="E55" s="289"/>
+      <c r="F55" s="289"/>
+      <c r="G55" s="289"/>
+      <c r="H55" s="289"/>
+      <c r="I55" s="289"/>
+      <c r="J55" s="290"/>
+    </row>
+    <row r="56" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="291"/>
+      <c r="B56" s="292"/>
+      <c r="C56" s="292"/>
+      <c r="D56" s="292"/>
+      <c r="E56" s="292"/>
+      <c r="F56" s="292"/>
+      <c r="G56" s="292"/>
+      <c r="H56" s="292"/>
+      <c r="I56" s="292"/>
+      <c r="J56" s="293"/>
+    </row>
+    <row r="57" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="10"/>
       <c r="B57" s="1"/>
       <c r="C57" s="1"/>
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="H57" s="1"/>
       <c r="I57" s="1"/>
       <c r="J57" s="11"/>
     </row>
-    <row r="58" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="10"/>
       <c r="B58" s="1"/>
       <c r="C58" s="1"/>
       <c r="D58" s="1"/>
       <c r="E58" s="1"/>
       <c r="F58" s="1"/>
       <c r="G58" s="1"/>
       <c r="H58" s="1"/>
       <c r="I58" s="1"/>
       <c r="J58" s="11"/>
     </row>
-    <row r="59" spans="1:10" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="188" t="s">
+    <row r="59" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="180" t="s">
         <v>61</v>
       </c>
-      <c r="B59" s="189"/>
-[...10 lines deleted...]
-      <c r="A60" s="285" t="s">
+      <c r="B59" s="181"/>
+      <c r="C59" s="181"/>
+      <c r="D59" s="181"/>
+      <c r="E59" s="181"/>
+      <c r="F59" s="181"/>
+      <c r="G59" s="181"/>
+      <c r="H59" s="181"/>
+      <c r="I59" s="181"/>
+      <c r="J59" s="182"/>
+    </row>
+    <row r="60" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="276" t="s">
         <v>126</v>
       </c>
-      <c r="B60" s="286"/>
-[...10 lines deleted...]
-      <c r="A61" s="306" t="s">
+      <c r="B60" s="277"/>
+      <c r="C60" s="277"/>
+      <c r="D60" s="277"/>
+      <c r="E60" s="277"/>
+      <c r="F60" s="277"/>
+      <c r="G60" s="277"/>
+      <c r="H60" s="277"/>
+      <c r="I60" s="277"/>
+      <c r="J60" s="278"/>
+    </row>
+    <row r="61" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="294" t="s">
         <v>127</v>
       </c>
-      <c r="B61" s="307"/>
-[...117 lines deleted...]
-    <row r="71" spans="1:10" s="3" customFormat="1" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B61" s="295"/>
+      <c r="C61" s="295"/>
+      <c r="D61" s="295"/>
+      <c r="E61" s="295"/>
+      <c r="F61" s="295"/>
+      <c r="G61" s="295"/>
+      <c r="H61" s="295"/>
+      <c r="I61" s="295"/>
+      <c r="J61" s="296"/>
+    </row>
+    <row r="62" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="297"/>
+      <c r="B62" s="298"/>
+      <c r="C62" s="298"/>
+      <c r="D62" s="298"/>
+      <c r="E62" s="298"/>
+      <c r="F62" s="298"/>
+      <c r="G62" s="298"/>
+      <c r="H62" s="298"/>
+      <c r="I62" s="298"/>
+      <c r="J62" s="299"/>
+    </row>
+    <row r="63" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="297"/>
+      <c r="B63" s="298"/>
+      <c r="C63" s="298"/>
+      <c r="D63" s="298"/>
+      <c r="E63" s="298"/>
+      <c r="F63" s="298"/>
+      <c r="G63" s="298"/>
+      <c r="H63" s="298"/>
+      <c r="I63" s="298"/>
+      <c r="J63" s="299"/>
+    </row>
+    <row r="64" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="297"/>
+      <c r="B64" s="298"/>
+      <c r="C64" s="298"/>
+      <c r="D64" s="298"/>
+      <c r="E64" s="298"/>
+      <c r="F64" s="298"/>
+      <c r="G64" s="298"/>
+      <c r="H64" s="298"/>
+      <c r="I64" s="298"/>
+      <c r="J64" s="299"/>
+    </row>
+    <row r="65" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="297"/>
+      <c r="B65" s="298"/>
+      <c r="C65" s="298"/>
+      <c r="D65" s="298"/>
+      <c r="E65" s="298"/>
+      <c r="F65" s="298"/>
+      <c r="G65" s="298"/>
+      <c r="H65" s="298"/>
+      <c r="I65" s="298"/>
+      <c r="J65" s="299"/>
+    </row>
+    <row r="66" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="297"/>
+      <c r="B66" s="298"/>
+      <c r="C66" s="298"/>
+      <c r="D66" s="298"/>
+      <c r="E66" s="298"/>
+      <c r="F66" s="298"/>
+      <c r="G66" s="298"/>
+      <c r="H66" s="298"/>
+      <c r="I66" s="298"/>
+      <c r="J66" s="299"/>
+    </row>
+    <row r="67" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="297"/>
+      <c r="B67" s="298"/>
+      <c r="C67" s="298"/>
+      <c r="D67" s="298"/>
+      <c r="E67" s="298"/>
+      <c r="F67" s="298"/>
+      <c r="G67" s="298"/>
+      <c r="H67" s="298"/>
+      <c r="I67" s="298"/>
+      <c r="J67" s="299"/>
+    </row>
+    <row r="68" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="297"/>
+      <c r="B68" s="298"/>
+      <c r="C68" s="298"/>
+      <c r="D68" s="298"/>
+      <c r="E68" s="298"/>
+      <c r="F68" s="298"/>
+      <c r="G68" s="298"/>
+      <c r="H68" s="298"/>
+      <c r="I68" s="298"/>
+      <c r="J68" s="299"/>
+    </row>
+    <row r="69" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="297"/>
+      <c r="B69" s="298"/>
+      <c r="C69" s="298"/>
+      <c r="D69" s="298"/>
+      <c r="E69" s="298"/>
+      <c r="F69" s="298"/>
+      <c r="G69" s="298"/>
+      <c r="H69" s="298"/>
+      <c r="I69" s="298"/>
+      <c r="J69" s="299"/>
+    </row>
+    <row r="70" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="297"/>
+      <c r="B70" s="298"/>
+      <c r="C70" s="298"/>
+      <c r="D70" s="298"/>
+      <c r="E70" s="298"/>
+      <c r="F70" s="298"/>
+      <c r="G70" s="298"/>
+      <c r="H70" s="298"/>
+      <c r="I70" s="298"/>
+      <c r="J70" s="299"/>
+    </row>
+    <row r="71" spans="1:10" s="3" customFormat="1" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="10"/>
       <c r="B71" s="1"/>
       <c r="C71" s="1"/>
       <c r="D71" s="1"/>
       <c r="E71" s="1"/>
       <c r="F71" s="1"/>
       <c r="G71" s="101"/>
       <c r="H71" s="101"/>
       <c r="I71" s="101"/>
       <c r="J71" s="102"/>
     </row>
-    <row r="72" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="10"/>
       <c r="B72" s="1"/>
       <c r="C72" s="1"/>
       <c r="D72" s="1"/>
       <c r="E72" s="1"/>
       <c r="F72" s="1"/>
       <c r="G72" s="1"/>
       <c r="H72" s="1"/>
       <c r="I72" s="1"/>
       <c r="J72" s="11"/>
     </row>
-    <row r="73" spans="1:10" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A73" s="188" t="s">
+    <row r="73" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="180" t="s">
         <v>72</v>
       </c>
-      <c r="B73" s="189"/>
-[...10 lines deleted...]
-      <c r="A74" s="285" t="s">
+      <c r="B73" s="181"/>
+      <c r="C73" s="181"/>
+      <c r="D73" s="181"/>
+      <c r="E73" s="181"/>
+      <c r="F73" s="181"/>
+      <c r="G73" s="181"/>
+      <c r="H73" s="181"/>
+      <c r="I73" s="181"/>
+      <c r="J73" s="182"/>
+    </row>
+    <row r="74" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="276" t="s">
         <v>128</v>
       </c>
-      <c r="B74" s="286"/>
-[...10 lines deleted...]
-      <c r="A75" s="288" t="s">
+      <c r="B74" s="277"/>
+      <c r="C74" s="277"/>
+      <c r="D74" s="277"/>
+      <c r="E74" s="277"/>
+      <c r="F74" s="277"/>
+      <c r="G74" s="277"/>
+      <c r="H74" s="277"/>
+      <c r="I74" s="277"/>
+      <c r="J74" s="278"/>
+    </row>
+    <row r="75" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="279" t="s">
         <v>129</v>
       </c>
-      <c r="B75" s="289"/>
-[...58 lines deleted...]
-    <row r="81" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="280"/>
+      <c r="C75" s="280"/>
+      <c r="D75" s="280"/>
+      <c r="E75" s="280"/>
+      <c r="F75" s="280"/>
+      <c r="G75" s="280"/>
+      <c r="H75" s="280"/>
+      <c r="I75" s="280"/>
+      <c r="J75" s="281"/>
+    </row>
+    <row r="76" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="282"/>
+      <c r="B76" s="283"/>
+      <c r="C76" s="283"/>
+      <c r="D76" s="283"/>
+      <c r="E76" s="283"/>
+      <c r="F76" s="283"/>
+      <c r="G76" s="283"/>
+      <c r="H76" s="283"/>
+      <c r="I76" s="283"/>
+      <c r="J76" s="284"/>
+    </row>
+    <row r="77" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="282"/>
+      <c r="B77" s="283"/>
+      <c r="C77" s="283"/>
+      <c r="D77" s="283"/>
+      <c r="E77" s="283"/>
+      <c r="F77" s="283"/>
+      <c r="G77" s="283"/>
+      <c r="H77" s="283"/>
+      <c r="I77" s="283"/>
+      <c r="J77" s="284"/>
+    </row>
+    <row r="78" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="282"/>
+      <c r="B78" s="283"/>
+      <c r="C78" s="283"/>
+      <c r="D78" s="283"/>
+      <c r="E78" s="283"/>
+      <c r="F78" s="283"/>
+      <c r="G78" s="283"/>
+      <c r="H78" s="283"/>
+      <c r="I78" s="283"/>
+      <c r="J78" s="284"/>
+    </row>
+    <row r="79" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="285"/>
+      <c r="B79" s="286"/>
+      <c r="C79" s="286"/>
+      <c r="D79" s="286"/>
+      <c r="E79" s="286"/>
+      <c r="F79" s="286"/>
+      <c r="G79" s="286"/>
+      <c r="H79" s="286"/>
+      <c r="I79" s="286"/>
+      <c r="J79" s="287"/>
+    </row>
+    <row r="80" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A81" s="103"/>
     </row>
-    <row r="82" spans="1:10" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="197" t="s">
+    <row r="82" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="187" t="s">
         <v>84</v>
       </c>
-      <c r="B82" s="198"/>
-[...9 lines deleted...]
-    <row r="83" spans="1:10" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B82" s="188"/>
+      <c r="C82" s="188"/>
+      <c r="D82" s="188"/>
+      <c r="E82" s="188"/>
+      <c r="F82" s="188"/>
+      <c r="G82" s="188"/>
+      <c r="H82" s="188"/>
+      <c r="I82" s="188"/>
+      <c r="J82" s="189"/>
+    </row>
+    <row r="83" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="10"/>
       <c r="B83" s="1"/>
       <c r="C83" s="1"/>
       <c r="D83" s="1"/>
       <c r="E83" s="1"/>
       <c r="F83" s="1"/>
       <c r="G83" s="1"/>
       <c r="H83" s="1"/>
       <c r="I83" s="1"/>
       <c r="J83" s="11"/>
     </row>
-    <row r="84" spans="1:10" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A84" s="188" t="s">
+    <row r="84" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="180" t="s">
         <v>85</v>
       </c>
-      <c r="B84" s="189"/>
-[...10 lines deleted...]
-      <c r="A85" s="285" t="s">
+      <c r="B84" s="181"/>
+      <c r="C84" s="181"/>
+      <c r="D84" s="181"/>
+      <c r="E84" s="181"/>
+      <c r="F84" s="181"/>
+      <c r="G84" s="181"/>
+      <c r="H84" s="181"/>
+      <c r="I84" s="181"/>
+      <c r="J84" s="182"/>
+    </row>
+    <row r="85" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="276" t="s">
         <v>130</v>
       </c>
-      <c r="B85" s="286"/>
-[...10 lines deleted...]
-      <c r="A86" s="288" t="s">
+      <c r="B85" s="277"/>
+      <c r="C85" s="277"/>
+      <c r="D85" s="277"/>
+      <c r="E85" s="277"/>
+      <c r="F85" s="277"/>
+      <c r="G85" s="277"/>
+      <c r="H85" s="277"/>
+      <c r="I85" s="277"/>
+      <c r="J85" s="278"/>
+    </row>
+    <row r="86" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="279" t="s">
         <v>131</v>
       </c>
-      <c r="B86" s="289"/>
-[...81 lines deleted...]
-    <row r="93" spans="1:10" ht="11.55" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B86" s="280"/>
+      <c r="C86" s="280"/>
+      <c r="D86" s="280"/>
+      <c r="E86" s="280"/>
+      <c r="F86" s="280"/>
+      <c r="G86" s="280"/>
+      <c r="H86" s="280"/>
+      <c r="I86" s="280"/>
+      <c r="J86" s="281"/>
+    </row>
+    <row r="87" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="282"/>
+      <c r="B87" s="283"/>
+      <c r="C87" s="283"/>
+      <c r="D87" s="283"/>
+      <c r="E87" s="283"/>
+      <c r="F87" s="283"/>
+      <c r="G87" s="283"/>
+      <c r="H87" s="283"/>
+      <c r="I87" s="283"/>
+      <c r="J87" s="284"/>
+    </row>
+    <row r="88" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="282"/>
+      <c r="B88" s="283"/>
+      <c r="C88" s="283"/>
+      <c r="D88" s="283"/>
+      <c r="E88" s="283"/>
+      <c r="F88" s="283"/>
+      <c r="G88" s="283"/>
+      <c r="H88" s="283"/>
+      <c r="I88" s="283"/>
+      <c r="J88" s="284"/>
+    </row>
+    <row r="89" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="282"/>
+      <c r="B89" s="283"/>
+      <c r="C89" s="283"/>
+      <c r="D89" s="283"/>
+      <c r="E89" s="283"/>
+      <c r="F89" s="283"/>
+      <c r="G89" s="283"/>
+      <c r="H89" s="283"/>
+      <c r="I89" s="283"/>
+      <c r="J89" s="284"/>
+    </row>
+    <row r="90" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="282"/>
+      <c r="B90" s="283"/>
+      <c r="C90" s="283"/>
+      <c r="D90" s="283"/>
+      <c r="E90" s="283"/>
+      <c r="F90" s="283"/>
+      <c r="G90" s="283"/>
+      <c r="H90" s="283"/>
+      <c r="I90" s="283"/>
+      <c r="J90" s="284"/>
+    </row>
+    <row r="91" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="282"/>
+      <c r="B91" s="283"/>
+      <c r="C91" s="283"/>
+      <c r="D91" s="283"/>
+      <c r="E91" s="283"/>
+      <c r="F91" s="283"/>
+      <c r="G91" s="283"/>
+      <c r="H91" s="283"/>
+      <c r="I91" s="283"/>
+      <c r="J91" s="284"/>
+    </row>
+    <row r="92" spans="1:10" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="285"/>
+      <c r="B92" s="286"/>
+      <c r="C92" s="286"/>
+      <c r="D92" s="286"/>
+      <c r="E92" s="286"/>
+      <c r="F92" s="286"/>
+      <c r="G92" s="286"/>
+      <c r="H92" s="286"/>
+      <c r="I92" s="286"/>
+      <c r="J92" s="287"/>
+    </row>
+    <row r="93" spans="1:10" ht="11.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="10"/>
       <c r="J93" s="11"/>
     </row>
-    <row r="94" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="10"/>
       <c r="J94" s="11"/>
     </row>
-    <row r="95" spans="1:10" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="188" t="s">
+    <row r="95" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="180" t="s">
         <v>99</v>
       </c>
-      <c r="B95" s="189"/>
-[...10 lines deleted...]
-      <c r="A96" s="285" t="s">
+      <c r="B95" s="181"/>
+      <c r="C95" s="181"/>
+      <c r="D95" s="181"/>
+      <c r="E95" s="181"/>
+      <c r="F95" s="181"/>
+      <c r="G95" s="181"/>
+      <c r="H95" s="181"/>
+      <c r="I95" s="181"/>
+      <c r="J95" s="182"/>
+    </row>
+    <row r="96" spans="1:10" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="276" t="s">
         <v>132</v>
       </c>
-      <c r="B96" s="286"/>
-[...10 lines deleted...]
-      <c r="A97" s="288" t="s">
+      <c r="B96" s="277"/>
+      <c r="C96" s="277"/>
+      <c r="D96" s="277"/>
+      <c r="E96" s="277"/>
+      <c r="F96" s="277"/>
+      <c r="G96" s="277"/>
+      <c r="H96" s="277"/>
+      <c r="I96" s="277"/>
+      <c r="J96" s="278"/>
+    </row>
+    <row r="97" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="279" t="s">
         <v>133</v>
       </c>
-      <c r="B97" s="289"/>
-[...51 lines deleted...]
-    <row r="109" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B97" s="280"/>
+      <c r="C97" s="280"/>
+      <c r="D97" s="280"/>
+      <c r="E97" s="280"/>
+      <c r="F97" s="280"/>
+      <c r="G97" s="280"/>
+      <c r="H97" s="280"/>
+      <c r="I97" s="280"/>
+      <c r="J97" s="281"/>
+    </row>
+    <row r="98" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="282"/>
+      <c r="B98" s="283"/>
+      <c r="C98" s="283"/>
+      <c r="D98" s="283"/>
+      <c r="E98" s="283"/>
+      <c r="F98" s="283"/>
+      <c r="G98" s="283"/>
+      <c r="H98" s="283"/>
+      <c r="I98" s="283"/>
+      <c r="J98" s="284"/>
+    </row>
+    <row r="99" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="282"/>
+      <c r="B99" s="283"/>
+      <c r="C99" s="283"/>
+      <c r="D99" s="283"/>
+      <c r="E99" s="283"/>
+      <c r="F99" s="283"/>
+      <c r="G99" s="283"/>
+      <c r="H99" s="283"/>
+      <c r="I99" s="283"/>
+      <c r="J99" s="284"/>
+    </row>
+    <row r="100" spans="1:11" ht="14" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="285"/>
+      <c r="B100" s="286"/>
+      <c r="C100" s="286"/>
+      <c r="D100" s="286"/>
+      <c r="E100" s="286"/>
+      <c r="F100" s="286"/>
+      <c r="G100" s="286"/>
+      <c r="H100" s="286"/>
+      <c r="I100" s="286"/>
+      <c r="J100" s="287"/>
+    </row>
+    <row r="101" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="104" spans="1:11" ht="14" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" spans="1:11" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A109" s="1"/>
       <c r="B109" s="1"/>
       <c r="C109" s="1"/>
       <c r="D109" s="1"/>
       <c r="E109" s="1"/>
       <c r="F109" s="1"/>
       <c r="G109" s="1"/>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
       <c r="J109" s="1"/>
     </row>
-    <row r="110" spans="1:11" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:11" s="3" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A110" s="1"/>
       <c r="B110" s="1"/>
       <c r="C110" s="1"/>
       <c r="D110" s="1"/>
       <c r="E110" s="1"/>
       <c r="F110" s="1"/>
       <c r="G110" s="1"/>
       <c r="H110" s="1"/>
       <c r="I110" s="1"/>
       <c r="J110" s="1"/>
       <c r="K110" s="4"/>
     </row>
-    <row r="111" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A111" s="1"/>
       <c r="B111" s="1"/>
       <c r="C111" s="1"/>
       <c r="D111" s="1"/>
       <c r="E111" s="1"/>
       <c r="F111" s="1"/>
       <c r="G111" s="1"/>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" s="1"/>
     </row>
-    <row r="112" spans="1:11" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:11" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A112" s="1"/>
       <c r="B112" s="1"/>
       <c r="C112" s="1"/>
       <c r="D112" s="1"/>
       <c r="E112" s="1"/>
       <c r="F112" s="1"/>
       <c r="G112" s="1"/>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" s="1"/>
     </row>
-    <row r="113" spans="1:10" s="3" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:10" s="3" customFormat="1" ht="14" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A113" s="1"/>
       <c r="B113" s="1"/>
       <c r="C113" s="1"/>
       <c r="D113" s="1"/>
       <c r="E113" s="1"/>
       <c r="F113" s="1"/>
       <c r="G113" s="1"/>
       <c r="H113" s="1"/>
       <c r="I113" s="1"/>
       <c r="J113" s="1"/>
     </row>
-    <row r="114" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A114" s="1"/>
       <c r="B114" s="1"/>
       <c r="C114" s="1"/>
       <c r="D114" s="1"/>
       <c r="E114" s="1"/>
       <c r="F114" s="1"/>
       <c r="G114" s="1"/>
       <c r="H114" s="1"/>
       <c r="I114" s="1"/>
       <c r="J114" s="1"/>
     </row>
-    <row r="115" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" s="1"/>
       <c r="B115" s="1"/>
       <c r="C115" s="1"/>
       <c r="D115" s="1"/>
       <c r="E115" s="1"/>
       <c r="F115" s="1"/>
       <c r="G115" s="1"/>
       <c r="H115" s="1"/>
       <c r="I115" s="1"/>
       <c r="J115" s="1"/>
     </row>
-    <row r="116" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A116" s="1"/>
       <c r="B116" s="1"/>
       <c r="C116" s="1"/>
       <c r="D116" s="1"/>
       <c r="E116" s="1"/>
       <c r="F116" s="1"/>
       <c r="G116" s="1"/>
       <c r="H116" s="1"/>
       <c r="I116" s="1"/>
       <c r="J116" s="1"/>
     </row>
-    <row r="117" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A117" s="1"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
     </row>
-    <row r="118" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A118" s="1"/>
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
       <c r="G118" s="1"/>
       <c r="H118" s="1"/>
       <c r="I118" s="1"/>
       <c r="J118" s="1"/>
     </row>
-    <row r="119" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A119" s="1"/>
       <c r="B119" s="1"/>
       <c r="C119" s="1"/>
       <c r="D119" s="1"/>
       <c r="E119" s="1"/>
       <c r="F119" s="1"/>
       <c r="G119" s="1"/>
       <c r="H119" s="1"/>
       <c r="I119" s="1"/>
       <c r="J119" s="1"/>
     </row>
-    <row r="120" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A120" s="1"/>
       <c r="B120" s="1"/>
       <c r="C120" s="1"/>
       <c r="D120" s="1"/>
       <c r="E120" s="1"/>
       <c r="F120" s="1"/>
       <c r="G120" s="1"/>
       <c r="H120" s="1"/>
       <c r="I120" s="1"/>
       <c r="J120" s="1"/>
     </row>
-    <row r="121" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="1"/>
       <c r="B121" s="1"/>
       <c r="C121" s="1"/>
       <c r="D121" s="1"/>
       <c r="E121" s="1"/>
       <c r="F121" s="1"/>
       <c r="G121" s="1"/>
       <c r="H121" s="1"/>
       <c r="I121" s="1"/>
       <c r="J121" s="1"/>
     </row>
-    <row r="122" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A122" s="1"/>
       <c r="B122" s="1"/>
       <c r="C122" s="1"/>
       <c r="D122" s="1"/>
       <c r="E122" s="1"/>
       <c r="F122" s="1"/>
       <c r="G122" s="1"/>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" s="1"/>
     </row>
-    <row r="123" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A123" s="1"/>
       <c r="B123" s="1"/>
       <c r="C123" s="1"/>
       <c r="D123" s="1"/>
       <c r="E123" s="1"/>
       <c r="F123" s="1"/>
       <c r="G123" s="1"/>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" s="1"/>
     </row>
-    <row r="124" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="1"/>
       <c r="B124" s="1"/>
       <c r="C124" s="1"/>
       <c r="D124" s="1"/>
       <c r="E124" s="1"/>
       <c r="F124" s="1"/>
       <c r="G124" s="1"/>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" s="1"/>
     </row>
-    <row r="125" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A125" s="1"/>
       <c r="B125" s="1"/>
       <c r="C125" s="1"/>
       <c r="D125" s="1"/>
       <c r="E125" s="1"/>
       <c r="F125" s="1"/>
       <c r="G125" s="1"/>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" s="1"/>
     </row>
-    <row r="126" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A126" s="1"/>
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
       <c r="E126" s="1"/>
       <c r="F126" s="1"/>
       <c r="G126" s="1"/>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" s="1"/>
     </row>
-    <row r="127" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A127" s="1"/>
       <c r="B127" s="1"/>
       <c r="C127" s="1"/>
       <c r="D127" s="1"/>
       <c r="E127" s="1"/>
       <c r="F127" s="1"/>
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
     </row>
-    <row r="128" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="1"/>
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
     </row>
-    <row r="129" spans="1:10" s="3" customFormat="1" ht="37.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:10" s="3" customFormat="1" ht="37.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A129" s="1"/>
       <c r="B129" s="1"/>
       <c r="C129" s="1"/>
       <c r="D129" s="1"/>
       <c r="E129" s="1"/>
       <c r="F129" s="1"/>
       <c r="G129" s="1"/>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" s="1"/>
     </row>
-    <row r="130" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A130" s="1"/>
       <c r="B130" s="1"/>
       <c r="C130" s="1"/>
       <c r="D130" s="1"/>
       <c r="E130" s="1"/>
       <c r="F130" s="1"/>
       <c r="G130" s="1"/>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="31">
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A39:J39"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="A30:J30"/>
+    <mergeCell ref="A8:J8"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:J4"/>
+    <mergeCell ref="A6:J6"/>
+    <mergeCell ref="A10:J17"/>
+    <mergeCell ref="A32:J35"/>
+    <mergeCell ref="A9:J9"/>
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="A18:J18"/>
+    <mergeCell ref="A19:J27"/>
     <mergeCell ref="A40:J51"/>
     <mergeCell ref="A85:J85"/>
     <mergeCell ref="A96:J96"/>
     <mergeCell ref="A97:J100"/>
     <mergeCell ref="A95:J95"/>
     <mergeCell ref="A52:J52"/>
     <mergeCell ref="A53:J56"/>
     <mergeCell ref="A60:J60"/>
     <mergeCell ref="A73:J73"/>
     <mergeCell ref="A86:J92"/>
     <mergeCell ref="A82:J82"/>
     <mergeCell ref="A84:J84"/>
     <mergeCell ref="A74:J74"/>
     <mergeCell ref="A59:J59"/>
     <mergeCell ref="A75:J79"/>
     <mergeCell ref="A61:J70"/>
-    <mergeCell ref="A1:J1"/>
-[...13 lines deleted...]
-    <mergeCell ref="A19:J27"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{330277A9-04C5-4FFC-8DB6-E425DF051C93}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J47"/>
   <sheetViews>
     <sheetView topLeftCell="A14" workbookViewId="0">
       <selection activeCell="R36" sqref="R36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.77734375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="8.77734375" style="1"/>
+    <col min="1" max="1" width="30.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.81640625" style="1" customWidth="1"/>
+    <col min="3" max="6" width="10.81640625" style="1" customWidth="1"/>
+    <col min="7" max="10" width="12.81640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.1796875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="3" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="184" t="s">
+    <row r="1" spans="1:10" s="3" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="247" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="184"/>
-[...10 lines deleted...]
-      <c r="A2" s="312" t="s">
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="315" t="s">
         <v>135</v>
       </c>
-      <c r="B2" s="312"/>
-[...11 lines deleted...]
-      <c r="A4" s="185" t="s">
+      <c r="B2" s="315"/>
+      <c r="C2" s="315"/>
+      <c r="D2" s="315"/>
+      <c r="E2" s="315"/>
+      <c r="F2" s="315"/>
+      <c r="G2" s="315"/>
+      <c r="H2" s="315"/>
+      <c r="I2" s="315"/>
+      <c r="J2" s="315"/>
+    </row>
+    <row r="3" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="4" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="248" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="186"/>
-[...10 lines deleted...]
-      <c r="A5" s="181" t="s">
+      <c r="B4" s="249"/>
+      <c r="C4" s="249"/>
+      <c r="D4" s="249"/>
+      <c r="E4" s="249"/>
+      <c r="F4" s="249"/>
+      <c r="G4" s="249"/>
+      <c r="H4" s="249"/>
+      <c r="I4" s="249"/>
+      <c r="J4" s="250"/>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="166" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="182"/>
-[...10 lines deleted...]
-      <c r="A6" s="181" t="s">
+      <c r="B5" s="167"/>
+      <c r="C5" s="235"/>
+      <c r="D5" s="235"/>
+      <c r="E5" s="235"/>
+      <c r="F5" s="235"/>
+      <c r="G5" s="235"/>
+      <c r="H5" s="235"/>
+      <c r="I5" s="235"/>
+      <c r="J5" s="253"/>
+    </row>
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="166" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="182"/>
-[...10 lines deleted...]
-      <c r="A7" s="181" t="s">
+      <c r="B6" s="167"/>
+      <c r="C6" s="235"/>
+      <c r="D6" s="235"/>
+      <c r="E6" s="235"/>
+      <c r="F6" s="235"/>
+      <c r="G6" s="235"/>
+      <c r="H6" s="235"/>
+      <c r="I6" s="235"/>
+      <c r="J6" s="253"/>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="166" t="s">
         <v>136</v>
       </c>
-      <c r="B7" s="182"/>
-[...10 lines deleted...]
-      <c r="A8" s="191" t="s">
+      <c r="B7" s="167"/>
+      <c r="C7" s="235"/>
+      <c r="D7" s="235"/>
+      <c r="E7" s="235"/>
+      <c r="F7" s="235"/>
+      <c r="G7" s="235"/>
+      <c r="H7" s="235"/>
+      <c r="I7" s="235"/>
+      <c r="J7" s="253"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="251" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="192"/>
+      <c r="B8" s="252"/>
       <c r="C8" s="313"/>
       <c r="D8" s="313"/>
       <c r="E8" s="313"/>
       <c r="F8" s="313"/>
       <c r="G8" s="313"/>
       <c r="H8" s="313"/>
       <c r="I8" s="313"/>
       <c r="J8" s="314"/>
     </row>
-    <row r="9" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-      <c r="A11" s="210" t="s">
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="238" t="s">
         <v>137</v>
       </c>
-      <c r="B11" s="211"/>
-[...15 lines deleted...]
-      <c r="F12" s="222"/>
+      <c r="B11" s="239"/>
+      <c r="C11" s="239"/>
+      <c r="D11" s="239"/>
+      <c r="E11" s="239"/>
+      <c r="F11" s="239"/>
+      <c r="G11" s="239"/>
+      <c r="H11" s="239"/>
+      <c r="I11" s="239"/>
+      <c r="J11" s="240"/>
+    </row>
+    <row r="12" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="244"/>
+      <c r="B12" s="245"/>
+      <c r="C12" s="245"/>
+      <c r="D12" s="245"/>
+      <c r="E12" s="245"/>
+      <c r="F12" s="246"/>
       <c r="G12" s="77" t="s">
         <v>22</v>
       </c>
       <c r="H12" s="78" t="s">
         <v>23</v>
       </c>
       <c r="I12" s="79" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="164" t="s">
+    <row r="13" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="228" t="s">
         <v>138</v>
       </c>
-      <c r="B13" s="165"/>
-[...3 lines deleted...]
-      <c r="F13" s="166"/>
+      <c r="B13" s="229"/>
+      <c r="C13" s="229"/>
+      <c r="D13" s="229"/>
+      <c r="E13" s="229"/>
+      <c r="F13" s="230"/>
       <c r="G13" s="110">
         <f>'Begrotingsaanvraag per partner'!G114</f>
         <v>0</v>
       </c>
       <c r="H13" s="124">
         <f>'Begrotingsaanvraag per partner'!H114</f>
         <v>0</v>
       </c>
       <c r="I13" s="112">
         <f>'Begrotingsaanvraag per partner'!I114</f>
         <v>0</v>
       </c>
       <c r="J13" s="48">
         <f t="shared" ref="J13:J22" si="0">SUM(G13:I13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="164" t="s">
+    <row r="14" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="228" t="s">
         <v>139</v>
       </c>
-      <c r="B14" s="165"/>
-[...3 lines deleted...]
-      <c r="F14" s="166"/>
+      <c r="B14" s="229"/>
+      <c r="C14" s="229"/>
+      <c r="D14" s="229"/>
+      <c r="E14" s="229"/>
+      <c r="F14" s="230"/>
       <c r="G14" s="110">
         <v>0</v>
       </c>
       <c r="H14" s="124">
         <v>0</v>
       </c>
       <c r="I14" s="112">
         <v>0</v>
       </c>
       <c r="J14" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="164" t="s">
+    <row r="15" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="228" t="s">
         <v>140</v>
       </c>
-      <c r="B15" s="165"/>
-[...3 lines deleted...]
-      <c r="F15" s="166"/>
+      <c r="B15" s="229"/>
+      <c r="C15" s="229"/>
+      <c r="D15" s="229"/>
+      <c r="E15" s="229"/>
+      <c r="F15" s="230"/>
       <c r="G15" s="110">
         <v>0</v>
       </c>
       <c r="H15" s="124">
         <v>0</v>
       </c>
       <c r="I15" s="112">
         <v>0</v>
       </c>
       <c r="J15" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="164" t="s">
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="228" t="s">
         <v>141</v>
       </c>
-      <c r="B16" s="165"/>
-[...3 lines deleted...]
-      <c r="F16" s="166"/>
+      <c r="B16" s="229"/>
+      <c r="C16" s="229"/>
+      <c r="D16" s="229"/>
+      <c r="E16" s="229"/>
+      <c r="F16" s="230"/>
       <c r="G16" s="110">
         <v>0</v>
       </c>
       <c r="H16" s="124">
         <v>0</v>
       </c>
       <c r="I16" s="112">
         <v>0</v>
       </c>
       <c r="J16" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="164" t="s">
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="228" t="s">
         <v>142</v>
       </c>
-      <c r="B17" s="165"/>
-[...3 lines deleted...]
-      <c r="F17" s="166"/>
+      <c r="B17" s="229"/>
+      <c r="C17" s="229"/>
+      <c r="D17" s="229"/>
+      <c r="E17" s="229"/>
+      <c r="F17" s="230"/>
       <c r="G17" s="110">
         <v>0</v>
       </c>
       <c r="H17" s="124">
         <v>0</v>
       </c>
       <c r="I17" s="112">
         <v>0</v>
       </c>
       <c r="J17" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="164" t="s">
+    <row r="18" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="228" t="s">
         <v>143</v>
       </c>
-      <c r="B18" s="165"/>
-[...3 lines deleted...]
-      <c r="F18" s="166"/>
+      <c r="B18" s="229"/>
+      <c r="C18" s="229"/>
+      <c r="D18" s="229"/>
+      <c r="E18" s="229"/>
+      <c r="F18" s="230"/>
       <c r="G18" s="110">
         <v>0</v>
       </c>
       <c r="H18" s="124">
         <v>0</v>
       </c>
       <c r="I18" s="112">
         <v>0</v>
       </c>
       <c r="J18" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="164" t="s">
+    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="228" t="s">
         <v>144</v>
       </c>
-      <c r="B19" s="165"/>
-[...3 lines deleted...]
-      <c r="F19" s="166"/>
+      <c r="B19" s="229"/>
+      <c r="C19" s="229"/>
+      <c r="D19" s="229"/>
+      <c r="E19" s="229"/>
+      <c r="F19" s="230"/>
       <c r="G19" s="110">
         <v>0</v>
       </c>
       <c r="H19" s="124">
         <v>0</v>
       </c>
       <c r="I19" s="112">
         <v>0</v>
       </c>
       <c r="J19" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="164" t="s">
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="228" t="s">
         <v>145</v>
       </c>
-      <c r="B20" s="165"/>
-[...3 lines deleted...]
-      <c r="F20" s="166"/>
+      <c r="B20" s="229"/>
+      <c r="C20" s="229"/>
+      <c r="D20" s="229"/>
+      <c r="E20" s="229"/>
+      <c r="F20" s="230"/>
       <c r="G20" s="110">
         <v>0</v>
       </c>
       <c r="H20" s="124">
         <v>0</v>
       </c>
       <c r="I20" s="112">
         <v>0</v>
       </c>
       <c r="J20" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="164" t="s">
+    <row r="21" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="228" t="s">
         <v>146</v>
       </c>
-      <c r="B21" s="165"/>
-[...3 lines deleted...]
-      <c r="F21" s="166"/>
+      <c r="B21" s="229"/>
+      <c r="C21" s="229"/>
+      <c r="D21" s="229"/>
+      <c r="E21" s="229"/>
+      <c r="F21" s="230"/>
       <c r="G21" s="110">
         <v>0</v>
       </c>
       <c r="H21" s="124">
         <v>0</v>
       </c>
       <c r="I21" s="112">
         <v>0</v>
       </c>
       <c r="J21" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="164" t="s">
+    <row r="22" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="228" t="s">
         <v>147</v>
       </c>
-      <c r="B22" s="165"/>
-[...3 lines deleted...]
-      <c r="F22" s="166"/>
+      <c r="B22" s="229"/>
+      <c r="C22" s="229"/>
+      <c r="D22" s="229"/>
+      <c r="E22" s="229"/>
+      <c r="F22" s="230"/>
       <c r="G22" s="110">
         <v>0</v>
       </c>
       <c r="H22" s="124">
         <v>0</v>
       </c>
       <c r="I22" s="112">
         <v>0</v>
       </c>
       <c r="J22" s="48">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="260" t="s">
+    <row r="23" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="169" t="s">
         <v>83</v>
       </c>
-      <c r="B23" s="261"/>
-[...3 lines deleted...]
-      <c r="F23" s="262"/>
+      <c r="B23" s="170"/>
+      <c r="C23" s="170"/>
+      <c r="D23" s="170"/>
+      <c r="E23" s="170"/>
+      <c r="F23" s="171"/>
       <c r="G23" s="81">
         <f>SUM(G13:G22)</f>
         <v>0</v>
       </c>
       <c r="H23" s="82">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="83">
         <f>SUM(I13:I22)</f>
         <v>0</v>
       </c>
       <c r="J23" s="84">
         <f>SUM(J13:J22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-      <c r="A26" s="210" t="s">
+    <row r="24" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="238" t="s">
         <v>148</v>
       </c>
-      <c r="B26" s="211"/>
-[...15 lines deleted...]
-      <c r="F27" s="258"/>
+      <c r="B26" s="239"/>
+      <c r="C26" s="239"/>
+      <c r="D26" s="239"/>
+      <c r="E26" s="239"/>
+      <c r="F26" s="239"/>
+      <c r="G26" s="239"/>
+      <c r="H26" s="239"/>
+      <c r="I26" s="239"/>
+      <c r="J26" s="240"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="200"/>
+      <c r="B27" s="201"/>
+      <c r="C27" s="201"/>
+      <c r="D27" s="201"/>
+      <c r="E27" s="201"/>
+      <c r="F27" s="202"/>
       <c r="G27" s="91" t="str">
         <f>G12</f>
         <v>Jaar 1</v>
       </c>
       <c r="H27" s="92" t="str">
         <f>H12</f>
         <v>Jaar 2</v>
       </c>
       <c r="I27" s="93" t="str">
         <f>I12</f>
         <v>Jaar 3</v>
       </c>
       <c r="J27" s="94" t="str">
         <f>J12</f>
         <v>Totaal</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="223" t="str">
+    <row r="28" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="234" t="str">
         <f t="shared" ref="A28:A37" si="1">A13</f>
         <v xml:space="preserve">Hoofdaanvrager: </v>
       </c>
-      <c r="B28" s="193"/>
-[...3 lines deleted...]
-      <c r="F28" s="315"/>
+      <c r="B28" s="235"/>
+      <c r="C28" s="235"/>
+      <c r="D28" s="235"/>
+      <c r="E28" s="235"/>
+      <c r="F28" s="312"/>
       <c r="G28" s="110">
         <f>'Begrotingsaanvraag per partner'!G147</f>
         <v>0</v>
       </c>
       <c r="H28" s="111">
         <f>'Begrotingsaanvraag per partner'!H147</f>
         <v>0</v>
       </c>
       <c r="I28" s="112">
         <f>'Begrotingsaanvraag per partner'!I147</f>
         <v>0</v>
       </c>
       <c r="J28" s="48">
         <f>SUM(G28:I28)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="164" t="str">
+    <row r="29" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="228" t="str">
         <f t="shared" si="1"/>
         <v xml:space="preserve">Partner 1: </v>
       </c>
-      <c r="B29" s="165"/>
-[...3 lines deleted...]
-      <c r="F29" s="166"/>
+      <c r="B29" s="229"/>
+      <c r="C29" s="229"/>
+      <c r="D29" s="229"/>
+      <c r="E29" s="229"/>
+      <c r="F29" s="230"/>
       <c r="G29" s="110">
         <v>0</v>
       </c>
       <c r="H29" s="111">
         <v>0</v>
       </c>
       <c r="I29" s="112">
         <v>0</v>
       </c>
       <c r="J29" s="48">
         <f t="shared" ref="J29:J31" si="2">SUM(G29:I29)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="164" t="str">
+    <row r="30" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 2:</v>
       </c>
-      <c r="B30" s="165"/>
-[...3 lines deleted...]
-      <c r="F30" s="166"/>
+      <c r="B30" s="229"/>
+      <c r="C30" s="229"/>
+      <c r="D30" s="229"/>
+      <c r="E30" s="229"/>
+      <c r="F30" s="230"/>
       <c r="G30" s="110">
         <v>0</v>
       </c>
       <c r="H30" s="111">
         <v>0</v>
       </c>
       <c r="I30" s="112">
         <v>0</v>
       </c>
       <c r="J30" s="48">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="164" t="str">
+    <row r="31" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 3:</v>
       </c>
-      <c r="B31" s="165"/>
-[...3 lines deleted...]
-      <c r="F31" s="166"/>
+      <c r="B31" s="229"/>
+      <c r="C31" s="229"/>
+      <c r="D31" s="229"/>
+      <c r="E31" s="229"/>
+      <c r="F31" s="230"/>
       <c r="G31" s="110">
         <v>0</v>
       </c>
       <c r="H31" s="111">
         <v>0</v>
       </c>
       <c r="I31" s="112">
         <v>0</v>
       </c>
       <c r="J31" s="48">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="223" t="str">
+    <row r="32" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="234" t="str">
         <f t="shared" si="1"/>
         <v>Partner 4:</v>
       </c>
-      <c r="B32" s="193"/>
-[...3 lines deleted...]
-      <c r="F32" s="315"/>
+      <c r="B32" s="235"/>
+      <c r="C32" s="235"/>
+      <c r="D32" s="235"/>
+      <c r="E32" s="235"/>
+      <c r="F32" s="312"/>
       <c r="G32" s="110">
         <v>0</v>
       </c>
       <c r="H32" s="111">
         <v>0</v>
       </c>
       <c r="I32" s="112">
         <v>0</v>
       </c>
       <c r="J32" s="48">
         <f>SUM(G32:I32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="164" t="str">
+    <row r="33" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 5:</v>
       </c>
-      <c r="B33" s="165"/>
-[...3 lines deleted...]
-      <c r="F33" s="166"/>
+      <c r="B33" s="229"/>
+      <c r="C33" s="229"/>
+      <c r="D33" s="229"/>
+      <c r="E33" s="229"/>
+      <c r="F33" s="230"/>
       <c r="G33" s="114">
         <v>0</v>
       </c>
       <c r="H33" s="111">
         <v>0</v>
       </c>
       <c r="I33" s="115">
         <v>0</v>
       </c>
       <c r="J33" s="48">
         <f>SUM(G33:I33)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="164" t="str">
+    <row r="34" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 6:</v>
       </c>
-      <c r="B34" s="165"/>
-[...3 lines deleted...]
-      <c r="F34" s="166"/>
+      <c r="B34" s="229"/>
+      <c r="C34" s="229"/>
+      <c r="D34" s="229"/>
+      <c r="E34" s="229"/>
+      <c r="F34" s="230"/>
       <c r="G34" s="114">
         <v>0</v>
       </c>
       <c r="H34" s="111">
         <v>0</v>
       </c>
       <c r="I34" s="115">
         <v>0</v>
       </c>
       <c r="J34" s="48">
         <f t="shared" ref="J34:J37" si="3">SUM(G34:I34)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="35" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="164" t="str">
+    <row r="35" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 7:</v>
       </c>
-      <c r="B35" s="165"/>
-[...3 lines deleted...]
-      <c r="F35" s="166"/>
+      <c r="B35" s="229"/>
+      <c r="C35" s="229"/>
+      <c r="D35" s="229"/>
+      <c r="E35" s="229"/>
+      <c r="F35" s="230"/>
       <c r="G35" s="114">
         <v>0</v>
       </c>
       <c r="H35" s="111">
         <v>0</v>
       </c>
       <c r="I35" s="115">
         <v>0</v>
       </c>
       <c r="J35" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="164" t="str">
+    <row r="36" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 8:</v>
       </c>
-      <c r="B36" s="165"/>
-[...3 lines deleted...]
-      <c r="F36" s="166"/>
+      <c r="B36" s="229"/>
+      <c r="C36" s="229"/>
+      <c r="D36" s="229"/>
+      <c r="E36" s="229"/>
+      <c r="F36" s="230"/>
       <c r="G36" s="114">
         <v>0</v>
       </c>
       <c r="H36" s="111">
         <v>0</v>
       </c>
       <c r="I36" s="115">
         <v>0</v>
       </c>
       <c r="J36" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="164" t="str">
+    <row r="37" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="228" t="str">
         <f t="shared" si="1"/>
         <v>Partner 9:</v>
       </c>
-      <c r="B37" s="165"/>
-[...3 lines deleted...]
-      <c r="F37" s="166"/>
+      <c r="B37" s="229"/>
+      <c r="C37" s="229"/>
+      <c r="D37" s="229"/>
+      <c r="E37" s="229"/>
+      <c r="F37" s="230"/>
       <c r="G37" s="114">
         <v>0</v>
       </c>
       <c r="H37" s="111">
         <v>0</v>
       </c>
       <c r="I37" s="115">
         <v>0</v>
       </c>
       <c r="J37" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="263" t="s">
+    <row r="38" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="172" t="s">
         <v>83</v>
       </c>
-      <c r="B38" s="264"/>
-[...3 lines deleted...]
-      <c r="F38" s="264"/>
+      <c r="B38" s="173"/>
+      <c r="C38" s="173"/>
+      <c r="D38" s="173"/>
+      <c r="E38" s="173"/>
+      <c r="F38" s="173"/>
       <c r="G38" s="95">
         <f>SUM(G28:G37)</f>
         <v>0</v>
       </c>
       <c r="H38" s="125">
         <f>SUM(H28:H37)</f>
         <v>0</v>
       </c>
       <c r="I38" s="84">
         <f>SUM(I28:I37)</f>
         <v>0</v>
       </c>
       <c r="J38" s="84">
         <f>SUM(J28:J37)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-      <c r="A41" s="197" t="s">
+    <row r="39" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="41" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="187" t="s">
         <v>108</v>
       </c>
-      <c r="B41" s="198"/>
-[...16 lines deleted...]
-      <c r="G42" s="237" t="s">
+      <c r="B41" s="188"/>
+      <c r="C41" s="188"/>
+      <c r="D41" s="188"/>
+      <c r="E41" s="188"/>
+      <c r="F41" s="188"/>
+      <c r="G41" s="188"/>
+      <c r="H41" s="188"/>
+      <c r="I41" s="188"/>
+      <c r="J41" s="189"/>
+    </row>
+    <row r="42" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="203"/>
+      <c r="B42" s="204"/>
+      <c r="C42" s="204"/>
+      <c r="D42" s="204"/>
+      <c r="E42" s="204"/>
+      <c r="F42" s="205"/>
+      <c r="G42" s="197" t="s">
         <v>109</v>
       </c>
-      <c r="H42" s="238"/>
-      <c r="I42" s="239"/>
+      <c r="H42" s="198"/>
+      <c r="I42" s="199"/>
       <c r="J42" s="56" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="43" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="F43" s="259"/>
+    <row r="43" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="203"/>
+      <c r="B43" s="204"/>
+      <c r="C43" s="204"/>
+      <c r="D43" s="204"/>
+      <c r="E43" s="204"/>
+      <c r="F43" s="205"/>
       <c r="G43" s="24" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="25" t="s">
         <v>23</v>
       </c>
       <c r="I43" s="26" t="s">
         <v>24</v>
       </c>
       <c r="J43" s="21" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="167" t="s">
+    <row r="44" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="161" t="s">
         <v>111</v>
       </c>
-      <c r="B44" s="168"/>
-[...3 lines deleted...]
-      <c r="F44" s="168"/>
+      <c r="B44" s="162"/>
+      <c r="C44" s="162"/>
+      <c r="D44" s="162"/>
+      <c r="E44" s="162"/>
+      <c r="F44" s="162"/>
       <c r="G44" s="96">
         <f>G23-G38</f>
         <v>0</v>
       </c>
       <c r="H44" s="97">
         <f>H23-H38</f>
         <v>0</v>
       </c>
       <c r="I44" s="98">
         <f>I23-I38</f>
         <v>0</v>
       </c>
       <c r="J44" s="99">
         <f>SUM(G44:I44)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="244" t="s">
+    <row r="45" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="163" t="s">
         <v>112</v>
       </c>
-      <c r="B45" s="245"/>
-[...3 lines deleted...]
-      <c r="F45" s="245"/>
+      <c r="B45" s="164"/>
+      <c r="C45" s="164"/>
+      <c r="D45" s="164"/>
+      <c r="E45" s="164"/>
+      <c r="F45" s="164"/>
       <c r="G45" s="149" t="str">
         <f>IF(ISNUMBER(G44/G23)=TRUE,G44/G23,"-")</f>
         <v>-</v>
       </c>
       <c r="H45" s="149" t="str">
         <f t="shared" ref="H45:I45" si="4">IF(ISNUMBER(H44/H23)=TRUE,H44/H23,"-")</f>
         <v>-</v>
       </c>
       <c r="I45" s="149" t="str">
         <f t="shared" si="4"/>
         <v>-</v>
       </c>
       <c r="J45" s="150" t="str">
         <f>IF(ISNUMBER(J44/J23)=TRUE,J44/J23,"-")</f>
         <v>-</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.3"/>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="J47" s="3"/>
     </row>
   </sheetData>
   <sheetProtection insertRows="0"/>
   <mergeCells count="43">
-    <mergeCell ref="A42:F42"/>
-[...3 lines deleted...]
-    <mergeCell ref="A45:F45"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A34:F34"/>
+    <mergeCell ref="A35:F35"/>
+    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A4:J4"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="C5:J5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:J6"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:J7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:J8"/>
+    <mergeCell ref="A11:J11"/>
     <mergeCell ref="A41:J41"/>
     <mergeCell ref="A29:F29"/>
     <mergeCell ref="A30:F30"/>
     <mergeCell ref="A31:F31"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A23:F23"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A26:J26"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="A28:F28"/>
     <mergeCell ref="A32:F32"/>
     <mergeCell ref="A38:F38"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A33:F33"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A20:F20"/>
-    <mergeCell ref="A12:F12"/>
-[...20 lines deleted...]
-    <mergeCell ref="A36:F36"/>
+    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="G42:I42"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A45:F45"/>
   </mergeCells>
   <conditionalFormatting sqref="J45">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>50</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="97" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="G13:I13 G28:I28" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADE51481-4B24-4FA3-9DF5-96804274ECB0}">
   <dimension ref="A1:J20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="N5" sqref="N5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="30.77734375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="10" width="12.77734375" customWidth="1"/>
+    <col min="1" max="1" width="30.81640625" customWidth="1"/>
+    <col min="2" max="2" width="12.81640625" customWidth="1"/>
+    <col min="3" max="6" width="10.81640625" customWidth="1"/>
+    <col min="7" max="10" width="12.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="184" t="s">
+    <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="247" t="s">
         <v>149</v>
       </c>
-      <c r="B1" s="184"/>
-[...11 lines deleted...]
-      <c r="A3" s="316" t="s">
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
+    </row>
+    <row r="2" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="331" t="s">
         <v>150</v>
       </c>
-      <c r="B3" s="317"/>
-[...21 lines deleted...]
-    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="332"/>
+      <c r="C3" s="332"/>
+      <c r="D3" s="332"/>
+      <c r="E3" s="332"/>
+      <c r="F3" s="332"/>
+      <c r="G3" s="332"/>
+      <c r="H3" s="332"/>
+      <c r="I3" s="332"/>
+      <c r="J3" s="333"/>
+    </row>
+    <row r="4" spans="1:10" ht="14.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="334"/>
+      <c r="B4" s="335"/>
+      <c r="C4" s="335"/>
+      <c r="D4" s="335"/>
+      <c r="E4" s="335"/>
+      <c r="F4" s="335"/>
+      <c r="G4" s="335"/>
+      <c r="H4" s="335"/>
+      <c r="I4" s="335"/>
+      <c r="J4" s="336"/>
+    </row>
+    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="136"/>
       <c r="B5" s="136"/>
       <c r="C5" s="136"/>
       <c r="D5" s="136"/>
       <c r="E5" s="136"/>
       <c r="F5" s="136"/>
       <c r="G5" s="136"/>
       <c r="H5" s="136"/>
       <c r="I5" s="136"/>
       <c r="J5" s="136"/>
     </row>
-    <row r="6" spans="1:10" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="316" t="s">
+    <row r="6" spans="1:10" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="331" t="s">
         <v>151</v>
       </c>
-      <c r="B6" s="317"/>
-[...10 lines deleted...]
-      <c r="A7" s="330"/>
+      <c r="B6" s="332"/>
+      <c r="C6" s="332"/>
+      <c r="D6" s="332"/>
+      <c r="E6" s="332"/>
+      <c r="F6" s="332"/>
+      <c r="G6" s="332"/>
+      <c r="H6" s="332"/>
+      <c r="I6" s="332"/>
+      <c r="J6" s="333"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A7" s="345"/>
       <c r="B7" s="157"/>
       <c r="C7" s="157"/>
       <c r="D7" s="157"/>
       <c r="E7" s="157"/>
       <c r="F7" s="157"/>
       <c r="G7" s="157"/>
       <c r="H7" s="157"/>
       <c r="I7" s="157"/>
-      <c r="J7" s="331"/>
-[...2 lines deleted...]
-      <c r="A8" s="330"/>
+      <c r="J7" s="346"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A8" s="345"/>
       <c r="B8" s="157"/>
       <c r="C8" s="157"/>
       <c r="D8" s="157"/>
       <c r="E8" s="157"/>
       <c r="F8" s="157"/>
       <c r="G8" s="157"/>
       <c r="H8" s="157"/>
       <c r="I8" s="157"/>
-      <c r="J8" s="331"/>
-[...2 lines deleted...]
-      <c r="A9" s="330"/>
+      <c r="J8" s="346"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A9" s="345"/>
       <c r="B9" s="157"/>
       <c r="C9" s="157"/>
       <c r="D9" s="157"/>
       <c r="E9" s="157"/>
       <c r="F9" s="157"/>
       <c r="G9" s="157"/>
       <c r="H9" s="157"/>
       <c r="I9" s="157"/>
-      <c r="J9" s="331"/>
-[...2 lines deleted...]
-      <c r="A10" s="330"/>
+      <c r="J9" s="346"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A10" s="345"/>
       <c r="B10" s="157"/>
       <c r="C10" s="157"/>
       <c r="D10" s="157"/>
       <c r="E10" s="157"/>
       <c r="F10" s="157"/>
       <c r="G10" s="157"/>
       <c r="H10" s="157"/>
       <c r="I10" s="157"/>
-      <c r="J10" s="331"/>
-[...2 lines deleted...]
-      <c r="A11" s="330"/>
+      <c r="J10" s="346"/>
+    </row>
+    <row r="11" spans="1:10" ht="13.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="345"/>
       <c r="B11" s="157"/>
       <c r="C11" s="157"/>
       <c r="D11" s="157"/>
       <c r="E11" s="157"/>
       <c r="F11" s="157"/>
       <c r="G11" s="157"/>
       <c r="H11" s="157"/>
       <c r="I11" s="157"/>
-      <c r="J11" s="331"/>
-[...15 lines deleted...]
-      <c r="A14" s="322" t="s">
+      <c r="J11" s="346"/>
+    </row>
+    <row r="12" spans="1:10" ht="13.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="334"/>
+      <c r="B12" s="335"/>
+      <c r="C12" s="335"/>
+      <c r="D12" s="335"/>
+      <c r="E12" s="335"/>
+      <c r="F12" s="335"/>
+      <c r="G12" s="335"/>
+      <c r="H12" s="335"/>
+      <c r="I12" s="335"/>
+      <c r="J12" s="336"/>
+    </row>
+    <row r="13" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A14" s="337" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="323"/>
-[...9 lines deleted...]
-    <row r="15" spans="1:10" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="338"/>
+      <c r="C14" s="338"/>
+      <c r="D14" s="338"/>
+      <c r="E14" s="338"/>
+      <c r="F14" s="338"/>
+      <c r="G14" s="338"/>
+      <c r="H14" s="338"/>
+      <c r="I14" s="338"/>
+      <c r="J14" s="339"/>
+    </row>
+    <row r="15" spans="1:10" ht="29" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="137" t="s">
         <v>153</v>
       </c>
       <c r="B15" s="138" t="s">
         <v>154</v>
       </c>
-      <c r="C15" s="325" t="s">
+      <c r="C15" s="340" t="s">
         <v>155</v>
       </c>
-      <c r="D15" s="325"/>
-      <c r="E15" s="326" t="s">
+      <c r="D15" s="340"/>
+      <c r="E15" s="341" t="s">
         <v>156</v>
       </c>
-      <c r="F15" s="326"/>
-      <c r="G15" s="327" t="s">
+      <c r="F15" s="341"/>
+      <c r="G15" s="342" t="s">
         <v>157</v>
       </c>
-      <c r="H15" s="328"/>
-      <c r="I15" s="327" t="s">
+      <c r="H15" s="343"/>
+      <c r="I15" s="342" t="s">
         <v>158</v>
       </c>
-      <c r="J15" s="329"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J15" s="344"/>
+    </row>
+    <row r="16" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="139" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="140">
         <v>0</v>
       </c>
-      <c r="C16" s="332">
+      <c r="C16" s="316">
         <v>1</v>
       </c>
-      <c r="D16" s="333"/>
-      <c r="E16" s="332">
+      <c r="D16" s="317"/>
+      <c r="E16" s="316">
         <v>1</v>
       </c>
-      <c r="F16" s="333"/>
-      <c r="G16" s="334">
+      <c r="F16" s="317"/>
+      <c r="G16" s="318">
         <v>12</v>
       </c>
-      <c r="H16" s="335"/>
-      <c r="I16" s="336">
+      <c r="H16" s="319"/>
+      <c r="I16" s="320">
         <f>IF(B16&gt;G16,"FOUT",(B16*C16*E16))</f>
         <v>0</v>
       </c>
-      <c r="J16" s="337"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J16" s="321"/>
+    </row>
+    <row r="17" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="151" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="141"/>
-      <c r="C17" s="338"/>
-[...8 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="C17" s="325"/>
+      <c r="D17" s="326"/>
+      <c r="E17" s="325"/>
+      <c r="F17" s="326"/>
+      <c r="G17" s="327"/>
+      <c r="H17" s="328"/>
+      <c r="I17" s="329"/>
+      <c r="J17" s="330"/>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A18" s="142" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="140">
         <v>0</v>
       </c>
-      <c r="C18" s="332">
+      <c r="C18" s="316">
         <v>1</v>
       </c>
-      <c r="D18" s="333"/>
-      <c r="E18" s="332">
+      <c r="D18" s="317"/>
+      <c r="E18" s="316">
         <v>1</v>
       </c>
-      <c r="F18" s="333"/>
-      <c r="G18" s="334">
+      <c r="F18" s="317"/>
+      <c r="G18" s="318">
         <v>12</v>
       </c>
-      <c r="H18" s="335"/>
-      <c r="I18" s="336">
+      <c r="H18" s="319"/>
+      <c r="I18" s="320">
         <f>IF((B18/B19)*12&gt;G18,"FOUT",((B18/B19)*C18*E18*12))</f>
         <v>0</v>
       </c>
-      <c r="J18" s="337"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J18" s="321"/>
+    </row>
+    <row r="19" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="143" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="144">
         <v>210</v>
       </c>
       <c r="C19" s="145"/>
       <c r="D19" s="145"/>
       <c r="E19" s="145"/>
       <c r="F19" s="145"/>
       <c r="G19" s="146"/>
       <c r="H19" s="146"/>
       <c r="I19" s="147"/>
       <c r="J19" s="148"/>
     </row>
-    <row r="20" spans="1:10" ht="316.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="344" t="s">
+    <row r="20" spans="1:10" ht="316.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="322" t="s">
         <v>163</v>
       </c>
-      <c r="B20" s="345"/>
-[...7 lines deleted...]
-      <c r="J20" s="346"/>
+      <c r="B20" s="323"/>
+      <c r="C20" s="323"/>
+      <c r="D20" s="323"/>
+      <c r="E20" s="323"/>
+      <c r="F20" s="323"/>
+      <c r="G20" s="323"/>
+      <c r="H20" s="323"/>
+      <c r="I20" s="323"/>
+      <c r="J20" s="324"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="C18:D18"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:J20"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A3:J4"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="E15:F15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="A6:J12"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="I16:J16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="I17:J17"/>
-    <mergeCell ref="A1:J1"/>
-[...6 lines deleted...]
-    <mergeCell ref="A6:J12"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="A20:J20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="28" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="9266d3317afd5e5ed94d8e01386b0463">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4d5d01f6fe1e6e726d0b1bec6114002f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100506D2AE2EA574B40956B44826D451C45" ma:contentTypeVersion="29" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="3082138878a94ccdae85aa50454a137d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7be28e6d-f5fb-4588-8b94-cf05c481824e" xmlns:ns3="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xmlns:ns4="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e1bbf4c1c98072c4e980fe6a57a314f" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
     <xsd:import namespace="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <xsd:import namespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Dossierbehandelaar" minOccurs="0"/>
                 <xsd:element ref="ns2:Dossier" minOccurs="0"/>
                 <xsd:element ref="ns2:Jaar" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:DocumentSetDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lafdc95836964fc5a82eb2c6e5f9045c" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:Datum" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:datum0" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="DocumentSetDescription" ma:index="15" nillable="true" ma:displayName="Beschrijving" ma:description="Een beschrijving van de documentenset" ma:internalName="DocumentSetDescription">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7be28e6d-f5fb-4588-8b94-cf05c481824e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Dossierbehandelaar" ma:index="8" nillable="true" ma:displayName="Dossierbehandelaar" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Dossierbehandelaar" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -10480,50 +10402,55 @@
     <xsd:element name="Datum" ma:index="29" nillable="true" ma:displayName="Datum" ma:format="DateTime" ma:internalName="Datum">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="30" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="32" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="datum0" ma:index="33" nillable="true" ma:displayName="datum" ma:format="DateOnly" ma:internalName="datum0">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2e0168dd-3179-4b2d-8fe7-fd4c647143c0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7be28e6d-f5fb-4588-8b94-cf05c481824e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
@@ -10596,130 +10523,134 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1" xsi:nil="true"/>
+    <Jaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
+    <Dossier xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e" xsi:nil="true"/>
+    <DocumentSetDescription xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Datum xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
+    <Dossierbehandelaar xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
+      <UserInfo>
+        <DisplayName>Dooms Evy</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Wauters Joke</DisplayName>
+        <AccountId>5090</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Dossierbehandelaar>
+    <lafdc95836964fc5a82eb2c6e5f9045c xmlns="7be28e6d-f5fb-4588-8b94-cf05c481824e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lafdc95836964fc5a82eb2c6e5f9045c>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <datum0 xmlns="ec2496bc-6f9e-4484-bf75-8b735f0b0828" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC351A06-99B4-45B3-A6F6-32B1AA62DCCD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05FDE758-BE7D-40C2-96AA-B245A262A8AA}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE3DC994-0A51-44C9-BED6-FFE220A63ABA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="ec2496bc-6f9e-4484-bf75-8b735f0b0828"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="9a9ec0f0-7796-43d0-ac1f-4c8c46ee0bd1"/>
     <ds:schemaRef ds:uri="7be28e6d-f5fb-4588-8b94-cf05c481824e"/>
-  </ds:schemaRefs>
-[...27 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-      <vt:lpstr>Blad1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>LEES DIT EERST</vt:lpstr>
       <vt:lpstr>Begrotingsaanvraag per partner</vt:lpstr>
       <vt:lpstr>Toelichting begr.aanvraag</vt:lpstr>
       <vt:lpstr>Totalen begroting</vt:lpstr>
       <vt:lpstr>Berekening personeelsinzet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Van Herck, Johan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>