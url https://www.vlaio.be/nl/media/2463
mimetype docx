--- v0 (2025-10-07)
+++ v1 (2026-10-15)
@@ -15,102 +15,102 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E2857F2" w14:textId="31C15FFE" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="009D6DC5" w:rsidP="00BB40E2">
       <w:r w:rsidRPr="00F83240">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="41FDB91D" wp14:editId="1048BFAF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>6851</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7559040" cy="10684290"/>
             <wp:effectExtent l="0" t="0" r="3810" b="3175"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Afbeelding 3"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559040" cy="10684290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2121B1A9" w14:textId="77777777" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00C764C5" w:rsidP="00BB40E2">
       <w:pPr>
         <w:sectPr w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidSect="004439DF">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
@@ -134,51 +134,51 @@
                 </wp:positionV>
                 <wp:extent cx="6179820" cy="3543300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="4" name="Text Box 4" descr="Titel van het document" title="Titel van het document"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6179820" cy="3543300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+                            <ma14:wrappingTextBoxFlag xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="56E9DB5F" w14:textId="77777777" w:rsidR="00300C19" w:rsidRDefault="00D07B53" w:rsidP="000B4CEF">
                             <w:pPr>
                               <w:pStyle w:val="Titel"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Projectaanvraag</w:t>
@@ -187,144 +187,156 @@
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7996C3B2" w14:textId="0C52934E" w:rsidR="00300C19" w:rsidRDefault="00300C19" w:rsidP="000B4CEF">
                             <w:pPr>
                               <w:pStyle w:val="Titel"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00300C19">
                               <w:rPr>
                                 <w:highlight w:val="yellow"/>
                               </w:rPr>
                               <w:t>‘Titel’</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0826531E" w14:textId="4E51AE80" w:rsidR="00B0414A" w:rsidRPr="00B0414A" w:rsidRDefault="00B27A4B" w:rsidP="000B4CEF">
                             <w:pPr>
                               <w:pStyle w:val="Titel"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Pro</w:t>
                             </w:r>
                             <w:r w:rsidR="003305B0">
                               <w:t>gramma Innovatieve Overheidsopdrachten</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="672A6659" w14:textId="7672AA91" w:rsidR="002E2ECA" w:rsidRDefault="007938C6" w:rsidP="00E10240">
+                          <w:p w14:paraId="672A6659" w14:textId="6F2E172B" w:rsidR="002E2ECA" w:rsidRDefault="007938C6" w:rsidP="00E10240">
                             <w:pPr>
                               <w:pStyle w:val="Ondertitel"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Versie</w:t>
                             </w:r>
                             <w:r w:rsidR="00B47D83">
-                              <w:t xml:space="preserve"> juni </w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C45399">
+                              <w:t>oktober</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B47D83">
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="000172FD">
                               <w:t>202</w:t>
                             </w:r>
-                            <w:r w:rsidR="00B0414A">
-                              <w:t>4</w:t>
+                            <w:r w:rsidR="00C45399">
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7D500B60" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Titel: Titel van het document - Beschrijving: Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:36.5pt;margin-top:349.7pt;width:486.6pt;height:279pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbu/YtYQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N/KWzbAcuA5SFAiS&#10;oE6RM02RtlCKw5JjS+7XZ0jJjuv2kqIXipp93rzh5KapDNsqH0qwOe+f9ThTVkJR2lXOvz/ffbri&#10;LKCwhTBgVc53KvCb6ccPk9qN1QDWYArlGQWxYVy7nK8R3TjLglyrSoQzcMqSUoOvBNKvX2WFFzVF&#10;r0w26PUushp84TxIFQJJb1sln6b4WiuJj1oHhczknGrDdPp0LuOZTSdivPLCrUvZlSH+oYpKlJaS&#10;HkLdChRs48s/QlWl9BBA45mEKgOtS6lSD9RNv3fSzWItnEq9EDjBHWAK/y+sfNgu3JNn2HyGhgYY&#10;AaldGAcSxn4a7av4pUoZ6QnC3QE21SCTJLzoX15fDUglSTc8Hw2HvQRs9ubufMAvCioWLzn3NJcE&#10;l9jeB6SUZLo3idks3JXGpNkY+5uADFuJSsPtvN8qTjfcGRW9jP2mNCuLVHgUJFqpufFsK4gQQkpl&#10;MfWc4pJ1tNKU+z2OnX10bat6j/PBI2UGiwfnqrTgE0onZRc/9iXr1p7wO+o7XrFZNt0kl1DsaMAe&#10;Wu4HJ+9KGsK9CPgkPJGdBkcLjI90aAN1zqG7cbYG/+tv8mhPHCQtZzUtT87Dz43wijPz1RI7r/uj&#10;Udy29DM6v4zk8Mea5bHGbqo50Dj69FQ4ma7RHs3+qj1UL7Tns5iVVMJKyp1z3F/n2K40vRNSzWbJ&#10;iPbLCby3Cydj6AhvpNhz8yK863iIROEH2K+ZGJ/QsbWNnhZmGwRdJq5GgFtUO+BpNxOFu3ckLv/x&#10;f7J6e+2mrwAAAP//AwBQSwMEFAAGAAgAAAAhAONOnUPgAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoTUhTEuJUCMQVRKGVuLnxNomI11HsNuHv2Z7gNqsZzb4p17PrxQnH&#10;0HnScLtQIJBqbztqNHx+vNzcgwjRkDW9J9TwgwHW1eVFaQrrJ3rH0yY2gksoFEZDG+NQSBnqFp0J&#10;Cz8gsXfwozORz7GRdjQTl7teJkpl0pmO+ENrBnxqsf7eHJ2G7evha5eqt+bZLYfJz0qSy6XW11fz&#10;4wOIiHP8C8MZn9GhYqa9P5INotewuuMpUUOW5ymIc0ClWQJizypZrlKQVSn/j6h+AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhANu79i1hAgAANQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAONOnUPgAAAADAEAAA8AAAAAAAAAAAAAAAAAuwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Titel: Titel van het document - Beschrijving: Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:36.5pt;margin-top:349.7pt;width:486.6pt;height:279pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDbu/YtYQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N/KWzbAcuA5SFAiS&#13;&#10;oE6RM02RtlCKw5JjS+7XZ0jJjuv2kqIXipp93rzh5KapDNsqH0qwOe+f9ThTVkJR2lXOvz/ffbri&#13;&#10;LKCwhTBgVc53KvCb6ccPk9qN1QDWYArlGQWxYVy7nK8R3TjLglyrSoQzcMqSUoOvBNKvX2WFFzVF&#13;&#10;r0w26PUushp84TxIFQJJb1sln6b4WiuJj1oHhczknGrDdPp0LuOZTSdivPLCrUvZlSH+oYpKlJaS&#13;&#10;HkLdChRs48s/QlWl9BBA45mEKgOtS6lSD9RNv3fSzWItnEq9EDjBHWAK/y+sfNgu3JNn2HyGhgYY&#13;&#10;AaldGAcSxn4a7av4pUoZ6QnC3QE21SCTJLzoX15fDUglSTc8Hw2HvQRs9ubufMAvCioWLzn3NJcE&#13;&#10;l9jeB6SUZLo3idks3JXGpNkY+5uADFuJSsPtvN8qTjfcGRW9jP2mNCuLVHgUJFqpufFsK4gQQkpl&#13;&#10;MfWc4pJ1tNKU+z2OnX10bat6j/PBI2UGiwfnqrTgE0onZRc/9iXr1p7wO+o7XrFZNt0kl1DsaMAe&#13;&#10;Wu4HJ+9KGsK9CPgkPJGdBkcLjI90aAN1zqG7cbYG/+tv8mhPHCQtZzUtT87Dz43wijPz1RI7r/uj&#13;&#10;Udy29DM6v4zk8Mea5bHGbqo50Dj69FQ4ma7RHs3+qj1UL7Tns5iVVMJKyp1z3F/n2K40vRNSzWbJ&#13;&#10;iPbLCby3Cydj6AhvpNhz8yK863iIROEH2K+ZGJ/QsbWNnhZmGwRdJq5GgFtUO+BpNxOFu3ckLv/x&#13;&#10;f7J6e+2mrwAAAP//AwBQSwMEFAAGAAgAAAAhAKdvt13kAAAAEQEAAA8AAABkcnMvZG93bnJldi54&#13;&#10;bWxMj09PwzAMxe9IfIfISNxYQuk62jWdEBNXEOOPxC1rvLaicaomW8u3xzvBxbJl+733Kzez68UJ&#13;&#10;x9B50nC7UCCQam87ajS8vz3d3IMI0ZA1vSfU8IMBNtXlRWkK6yd6xdMuNoJFKBRGQxvjUEgZ6had&#13;&#10;CQs/IPHu4EdnIo9jI+1oJhZ3vUyUyqQzHbFDawZ8bLH+3h2dho/nw9dnql6arVsOk5+VJJdLra+v&#13;&#10;5u2ay8MaRMQ5/n3AmYHzQ8XB9v5INohew+qOeaKGLM9TEOcDlWYJiD13yXKVgqxK+Z+k+gUAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDbu/YtYQIAADUFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnb7dd5AAAABEBAAAPAAAAAAAAAAAAAAAAALsE&#13;&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzAUAAAAA&#13;&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="56E9DB5F" w14:textId="77777777" w:rsidR="00300C19" w:rsidRDefault="00D07B53" w:rsidP="000B4CEF">
                       <w:pPr>
                         <w:pStyle w:val="Titel"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Projectaanvraag</w:t>
                       </w:r>
                       <w:r w:rsidR="00B0414A">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7996C3B2" w14:textId="0C52934E" w:rsidR="00300C19" w:rsidRDefault="00300C19" w:rsidP="000B4CEF">
                       <w:pPr>
                         <w:pStyle w:val="Titel"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00300C19">
                         <w:rPr>
                           <w:highlight w:val="yellow"/>
                         </w:rPr>
                         <w:t>‘Titel’</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0826531E" w14:textId="4E51AE80" w:rsidR="00B0414A" w:rsidRPr="00B0414A" w:rsidRDefault="00B27A4B" w:rsidP="000B4CEF">
                       <w:pPr>
                         <w:pStyle w:val="Titel"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Pro</w:t>
                       </w:r>
                       <w:r w:rsidR="003305B0">
                         <w:t>gramma Innovatieve Overheidsopdrachten</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="672A6659" w14:textId="7672AA91" w:rsidR="002E2ECA" w:rsidRDefault="007938C6" w:rsidP="00E10240">
+                    <w:p w14:paraId="672A6659" w14:textId="6F2E172B" w:rsidR="002E2ECA" w:rsidRDefault="007938C6" w:rsidP="00E10240">
                       <w:pPr>
                         <w:pStyle w:val="Ondertitel"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Versie</w:t>
                       </w:r>
                       <w:r w:rsidR="00B47D83">
-                        <w:t xml:space="preserve"> juni </w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C45399">
+                        <w:t>oktober</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B47D83">
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="000172FD">
                         <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00B0414A">
-                        <w:t>4</w:t>
+                      <w:r w:rsidR="00C45399">
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="05C283C8" w14:textId="7C3E50F1" w:rsidR="00837CAC" w:rsidRPr="000B4CEF" w:rsidRDefault="00837CAC" w:rsidP="006E336A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B4CEF">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Opmaak en samenstelling van de projectaanvraag</w:t>
@@ -1488,65 +1500,51 @@
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:r w:rsidRPr="009356D3">
         <w:t xml:space="preserve">Preliminaire </w:t>
       </w:r>
       <w:r w:rsidRPr="00323278">
         <w:t>marktverkenning</w:t>
       </w:r>
       <w:r w:rsidRPr="009356D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32312BF9" w14:textId="6AE1E415" w:rsidR="009356D3" w:rsidRPr="009D2405" w:rsidRDefault="009356D3" w:rsidP="00E25238">
       <w:pPr>
         <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2405">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
-        <w:t>Verken de markt en maak een voorlopige ‘state-of-</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> art’ op aan de hand van volgende deelvragen: </w:t>
+        <w:t xml:space="preserve">Verken de markt en maak een voorlopige ‘state-of-the art’ op aan de hand van volgende deelvragen: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2370B631" w14:textId="77777777" w:rsidR="009356D3" w:rsidRPr="00323278" w:rsidRDefault="009356D3" w:rsidP="00DF22CF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="465"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323278">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
@@ -1670,67 +1668,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t>jo</w:t>
       </w:r>
       <w:r w:rsidRPr="00323278">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t xml:space="preserve">uw probleem?  </w:t>
       </w:r>
       <w:r w:rsidR="006E00D2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00323278">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
-        <w:t xml:space="preserve">elke specifieke uitdagingen en risico’s (technologisch, organisatorisch, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, ...) </w:t>
+        <w:t xml:space="preserve">elke specifieke uitdagingen en risico’s (technologisch, organisatorisch, vergunningstechnisch, ...) </w:t>
       </w:r>
       <w:r w:rsidR="006E00D2">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t>zie je nog</w:t>
       </w:r>
       <w:r w:rsidRPr="00323278">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45AFB2A7" w14:textId="3556B001" w:rsidR="009356D3" w:rsidRPr="00323278" w:rsidRDefault="009356D3" w:rsidP="00DF22CF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
@@ -2821,67 +2803,51 @@
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t>je al</w:t>
       </w:r>
       <w:r w:rsidR="00061C57" w:rsidRPr="00061C57">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t xml:space="preserve"> subsidie ontvangen gerelateerd aan dit project</w:t>
       </w:r>
       <w:r w:rsidR="0025579E">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
       <w:r w:rsidR="00BC4FC6">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Denk je voor het </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> een beroep te doen op andere steunkanalen?</w:t>
+        <w:t xml:space="preserve"> Denk je voor het natraject een beroep te doen op andere steunkanalen?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1042E8" w14:textId="102D29E5" w:rsidR="009356D3" w:rsidRPr="009356D3" w:rsidRDefault="009356D3" w:rsidP="00A46F5E">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="465"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009356D3">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
           <w:color w:val="3C3C3B"/>
         </w:rPr>
@@ -3243,274 +3209,275 @@
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Afbeelding 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559040" cy="10684290"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidSect="004439DF">
       <w:headerReference w:type="even" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70DA89B7" w14:textId="77777777" w:rsidR="00053CF4" w:rsidRDefault="00053CF4" w:rsidP="00BB40E2">
+    <w:p w14:paraId="66D91255" w14:textId="77777777" w:rsidR="002C4F7B" w:rsidRDefault="002C4F7B" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2325B1E9" w14:textId="77777777" w:rsidR="00053CF4" w:rsidRDefault="00053CF4" w:rsidP="00BB40E2">
+    <w:p w14:paraId="3242AF91" w14:textId="77777777" w:rsidR="002C4F7B" w:rsidRDefault="002C4F7B" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0C4145F5" w14:textId="77777777" w:rsidR="00053CF4" w:rsidRDefault="00053CF4">
+    <w:p w14:paraId="58D5600A" w14:textId="77777777" w:rsidR="002C4F7B" w:rsidRDefault="002C4F7B">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Koppen CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
+    <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Light">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01BBC3EC" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="009636F1" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00AF76CE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="531742F9" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00F6742A" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>Titel document</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="439D3F86" w14:textId="51FAAB44" w:rsidR="002E2ECA" w:rsidRPr="00CD54EA" w:rsidRDefault="002E2ECA" w:rsidP="00CD54EA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="439D3F86" w14:textId="2EDE154D" w:rsidR="002E2ECA" w:rsidRPr="00CD54EA" w:rsidRDefault="002E2ECA" w:rsidP="00CD54EA">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
@@ -3560,101 +3527,115 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">document </w:t>
     </w:r>
     <w:r w:rsidR="00C467BF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Programma Innovatieve Overheidsopdrachten</w:t>
     </w:r>
     <w:r w:rsidR="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r w:rsidR="00C467BF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">versie </w:t>
     </w:r>
-    <w:r w:rsidR="005D5D0C">
+    <w:r w:rsidR="002C69D2">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">juni </w:t>
+      <w:t>oktober</w:t>
+    </w:r>
+    <w:r w:rsidR="005D5D0C">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C467BF">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2024</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="002C69D2">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00CD54EA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidR="00075618">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>VERTROUWELIJK</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-580676996"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6CA42F3D" w14:textId="4079B9B1" w:rsidR="00CD54EA" w:rsidRPr="00CD54EA" w:rsidRDefault="00CD54EA">
+      <w:p w14:paraId="6CA42F3D" w14:textId="08365A88" w:rsidR="00CD54EA" w:rsidRPr="00CD54EA" w:rsidRDefault="00CD54EA">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -3691,223 +3672,223 @@
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">VLAIO </w:t>
         </w:r>
         <w:r w:rsidRPr="00CD54EA">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Aanvraagdocument </w:t>
         </w:r>
         <w:r w:rsidR="002037C4">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Programma Innovatieve Overheidsopdrachten</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> – versie </w:t>
         </w:r>
-        <w:r w:rsidR="005D5D0C">
+        <w:r w:rsidR="002C69D2">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>juni</w:t>
+          <w:t>oktober</w:t>
         </w:r>
         <w:r w:rsidR="002037C4">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="002037C4">
+        <w:r w:rsidR="002C69D2">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> - </w:t>
         </w:r>
         <w:r w:rsidR="00075618">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>VERTROUWELIJK</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="202A7F53" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00F6742A" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>Titel document</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D072C0D" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00F6742A" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FC53776" w14:textId="77777777" w:rsidR="00053CF4" w:rsidRDefault="00053CF4" w:rsidP="00BB40E2">
+    <w:p w14:paraId="7A234419" w14:textId="77777777" w:rsidR="002C4F7B" w:rsidRDefault="002C4F7B" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F8F8331" w14:textId="77777777" w:rsidR="00053CF4" w:rsidRDefault="00053CF4" w:rsidP="00BB40E2">
+    <w:p w14:paraId="13E4F1E1" w14:textId="77777777" w:rsidR="002C4F7B" w:rsidRDefault="002C4F7B" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50305C50" w14:textId="77777777" w:rsidR="00053CF4" w:rsidRDefault="00053CF4">
+    <w:p w14:paraId="51EF8E3F" w14:textId="77777777" w:rsidR="002C4F7B" w:rsidRDefault="002C4F7B">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3040E517" w14:textId="77777777" w:rsidR="009356D3" w:rsidRDefault="009356D3" w:rsidP="00D4429D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D66E21">
         <w:rPr>
           <w:rFonts w:eastAsia="FlandersArtSans-Light" w:cs="FlandersArtSans-Light"/>
           <w:color w:val="3C3C3B"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Een haalbaarheidsstudie zal beter onderbouwde inzichten geven in de mogelijkheden en de haalbaarheid van een innovatieproject door na te gaan welke technische, functionele, organisatorische, regelgevende, ruimtelijke of financiële randvoorwaarden invloed hebben op de uitrol van het project.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F3CABC7" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="238601FE" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="014B37F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33AE1BA4"/>
     <w:lvl w:ilvl="0" w:tplc="E0328DA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5738,52 +5719,52 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="282612119">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="746220773">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="994533047">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1794057018">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1769765336">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1672371101">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5793,50 +5774,51 @@
     <w:rsidRoot w:val="000107F1"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00010CF7"/>
     <w:rsid w:val="0001178B"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="000172FD"/>
     <w:rsid w:val="00021591"/>
     <w:rsid w:val="00023ADE"/>
     <w:rsid w:val="00026DA2"/>
     <w:rsid w:val="0002799F"/>
     <w:rsid w:val="00041FB0"/>
     <w:rsid w:val="00042545"/>
     <w:rsid w:val="000441A9"/>
     <w:rsid w:val="000454F5"/>
     <w:rsid w:val="00053CF4"/>
     <w:rsid w:val="00060506"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00061C57"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00062CB6"/>
     <w:rsid w:val="000671E1"/>
     <w:rsid w:val="000743A6"/>
     <w:rsid w:val="00075618"/>
     <w:rsid w:val="000757EA"/>
     <w:rsid w:val="00090AA7"/>
+    <w:rsid w:val="00092AD3"/>
     <w:rsid w:val="000A250A"/>
     <w:rsid w:val="000B2474"/>
     <w:rsid w:val="000B4CEF"/>
     <w:rsid w:val="000C1D14"/>
     <w:rsid w:val="000D2D4C"/>
     <w:rsid w:val="000E497F"/>
     <w:rsid w:val="000E6CEF"/>
     <w:rsid w:val="000E7DEF"/>
     <w:rsid w:val="000F2E01"/>
     <w:rsid w:val="000F47A1"/>
     <w:rsid w:val="000F4BB9"/>
     <w:rsid w:val="0010028C"/>
     <w:rsid w:val="00100FDB"/>
     <w:rsid w:val="0010216C"/>
     <w:rsid w:val="00103C63"/>
     <w:rsid w:val="00104D7A"/>
     <w:rsid w:val="00107EF2"/>
     <w:rsid w:val="00112C43"/>
     <w:rsid w:val="00113BA1"/>
     <w:rsid w:val="001144B8"/>
     <w:rsid w:val="00114946"/>
     <w:rsid w:val="001223E9"/>
     <w:rsid w:val="00123F94"/>
     <w:rsid w:val="001274E5"/>
     <w:rsid w:val="001275C7"/>
@@ -5879,50 +5861,52 @@
     <w:rsid w:val="00233BBB"/>
     <w:rsid w:val="0025033F"/>
     <w:rsid w:val="00250D77"/>
     <w:rsid w:val="0025579E"/>
     <w:rsid w:val="00256F5B"/>
     <w:rsid w:val="00263854"/>
     <w:rsid w:val="002643A4"/>
     <w:rsid w:val="00270561"/>
     <w:rsid w:val="00271AB7"/>
     <w:rsid w:val="002736D5"/>
     <w:rsid w:val="00275F5E"/>
     <w:rsid w:val="00281876"/>
     <w:rsid w:val="00287147"/>
     <w:rsid w:val="002872D6"/>
     <w:rsid w:val="0028758F"/>
     <w:rsid w:val="002925F3"/>
     <w:rsid w:val="00296733"/>
     <w:rsid w:val="00297CAA"/>
     <w:rsid w:val="002A16E6"/>
     <w:rsid w:val="002A3FFC"/>
     <w:rsid w:val="002A6CD0"/>
     <w:rsid w:val="002B3CC5"/>
     <w:rsid w:val="002B7017"/>
     <w:rsid w:val="002C0486"/>
     <w:rsid w:val="002C328F"/>
+    <w:rsid w:val="002C4F7B"/>
+    <w:rsid w:val="002C69D2"/>
     <w:rsid w:val="002D022D"/>
     <w:rsid w:val="002D1C38"/>
     <w:rsid w:val="002D7A80"/>
     <w:rsid w:val="002E2ECA"/>
     <w:rsid w:val="002E4A31"/>
     <w:rsid w:val="002E609A"/>
     <w:rsid w:val="002F26EE"/>
     <w:rsid w:val="00300C19"/>
     <w:rsid w:val="003168EF"/>
     <w:rsid w:val="00323278"/>
     <w:rsid w:val="0032413F"/>
     <w:rsid w:val="003250E7"/>
     <w:rsid w:val="003305B0"/>
     <w:rsid w:val="0033443B"/>
     <w:rsid w:val="00334CB2"/>
     <w:rsid w:val="003402BB"/>
     <w:rsid w:val="003403CE"/>
     <w:rsid w:val="00340451"/>
     <w:rsid w:val="00344EF5"/>
     <w:rsid w:val="003512E5"/>
     <w:rsid w:val="00360E9F"/>
     <w:rsid w:val="00361EE9"/>
     <w:rsid w:val="00370CF3"/>
     <w:rsid w:val="003756C6"/>
     <w:rsid w:val="003775B0"/>
@@ -6082,50 +6066,51 @@
     <w:rsid w:val="00734431"/>
     <w:rsid w:val="007372B6"/>
     <w:rsid w:val="00740178"/>
     <w:rsid w:val="00740AF7"/>
     <w:rsid w:val="00752062"/>
     <w:rsid w:val="007657E1"/>
     <w:rsid w:val="00770326"/>
     <w:rsid w:val="0077576A"/>
     <w:rsid w:val="00784B96"/>
     <w:rsid w:val="00786581"/>
     <w:rsid w:val="00790A26"/>
     <w:rsid w:val="007918E4"/>
     <w:rsid w:val="00792F84"/>
     <w:rsid w:val="007938C6"/>
     <w:rsid w:val="00797B8D"/>
     <w:rsid w:val="007A3385"/>
     <w:rsid w:val="007A6BAD"/>
     <w:rsid w:val="007B47DE"/>
     <w:rsid w:val="007C0D3C"/>
     <w:rsid w:val="007C262F"/>
     <w:rsid w:val="007C5CEB"/>
     <w:rsid w:val="007D1640"/>
     <w:rsid w:val="007D39D0"/>
     <w:rsid w:val="007E4C1F"/>
     <w:rsid w:val="007E5FAA"/>
+    <w:rsid w:val="007F0300"/>
     <w:rsid w:val="007F1751"/>
     <w:rsid w:val="007F1F20"/>
     <w:rsid w:val="00800992"/>
     <w:rsid w:val="00805839"/>
     <w:rsid w:val="00806962"/>
     <w:rsid w:val="00806FC3"/>
     <w:rsid w:val="00810088"/>
     <w:rsid w:val="008222F0"/>
     <w:rsid w:val="00824EFE"/>
     <w:rsid w:val="00837CAC"/>
     <w:rsid w:val="008526D8"/>
     <w:rsid w:val="0085384F"/>
     <w:rsid w:val="008563DF"/>
     <w:rsid w:val="00856947"/>
     <w:rsid w:val="008608FE"/>
     <w:rsid w:val="00862A22"/>
     <w:rsid w:val="0086347E"/>
     <w:rsid w:val="00867E4D"/>
     <w:rsid w:val="00883DF6"/>
     <w:rsid w:val="008871CD"/>
     <w:rsid w:val="0089770E"/>
     <w:rsid w:val="008A0656"/>
     <w:rsid w:val="008A088F"/>
     <w:rsid w:val="008A6321"/>
     <w:rsid w:val="008A7ACD"/>
@@ -6241,50 +6226,51 @@
     <w:rsid w:val="00B729F1"/>
     <w:rsid w:val="00B75BDD"/>
     <w:rsid w:val="00B803BD"/>
     <w:rsid w:val="00B82AFD"/>
     <w:rsid w:val="00B84C74"/>
     <w:rsid w:val="00B86B17"/>
     <w:rsid w:val="00B94CA0"/>
     <w:rsid w:val="00B962A6"/>
     <w:rsid w:val="00BA493D"/>
     <w:rsid w:val="00BB40E2"/>
     <w:rsid w:val="00BB5B85"/>
     <w:rsid w:val="00BC0BFA"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BC4FC6"/>
     <w:rsid w:val="00BD09F5"/>
     <w:rsid w:val="00BD1174"/>
     <w:rsid w:val="00BD4CDC"/>
     <w:rsid w:val="00BD74DA"/>
     <w:rsid w:val="00BE1768"/>
     <w:rsid w:val="00BF4469"/>
     <w:rsid w:val="00BF6FFC"/>
     <w:rsid w:val="00BF7082"/>
     <w:rsid w:val="00BF7D7B"/>
     <w:rsid w:val="00C115A9"/>
     <w:rsid w:val="00C2438C"/>
+    <w:rsid w:val="00C45399"/>
     <w:rsid w:val="00C467BF"/>
     <w:rsid w:val="00C46AD3"/>
     <w:rsid w:val="00C47E6F"/>
     <w:rsid w:val="00C61FBA"/>
     <w:rsid w:val="00C628FC"/>
     <w:rsid w:val="00C63C22"/>
     <w:rsid w:val="00C6653F"/>
     <w:rsid w:val="00C73C20"/>
     <w:rsid w:val="00C7461D"/>
     <w:rsid w:val="00C764C5"/>
     <w:rsid w:val="00C81384"/>
     <w:rsid w:val="00C83050"/>
     <w:rsid w:val="00C85042"/>
     <w:rsid w:val="00C9517A"/>
     <w:rsid w:val="00C95DC2"/>
     <w:rsid w:val="00CA0946"/>
     <w:rsid w:val="00CA620A"/>
     <w:rsid w:val="00CB2719"/>
     <w:rsid w:val="00CC1F31"/>
     <w:rsid w:val="00CC2274"/>
     <w:rsid w:val="00CC364D"/>
     <w:rsid w:val="00CC3D04"/>
     <w:rsid w:val="00CD13A1"/>
     <w:rsid w:val="00CD54EA"/>
     <w:rsid w:val="00CE0373"/>
@@ -6459,51 +6445,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D02C40D"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:docId w15:val="{55E6F815-075D-4E33-BC95-118FA1D442AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7502,51 +7488,51 @@
       <w:rFonts w:ascii="FlandersArtSans-Light" w:eastAsia="FlandersArtSans-Light" w:hAnsi="FlandersArtSans-Light" w:cs="FlandersArtSans-Light"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
     <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Bulleted Lijst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="006E52F8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="nl-BE" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="7215739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="121385334">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7955,150 +7941,146 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...5 lines deleted...]
-    <xsd:import namespace="74889915-0df1-48d8-ab4a-db9be5b168c9"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE86EDC6617E4A4ABBFB78DDB3F52F6B" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cb8225b63e662f345587ff3fb4f515bd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3290888f-8caa-485e-8452-88cb8970bc37" xmlns:ns3="217ae0a2-e100-4a3a-b3dd-c8affe67d202" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b78dad5a6d80b57cd751fb8f26a5cb2c" ns2:_="" ns3:_="">
+    <xsd:import namespace="3290888f-8caa-485e-8452-88cb8970bc37"/>
     <xsd:import namespace="217ae0a2-e100-4a3a-b3dd-c8affe67d202"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...3 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74889915-0df1-48d8-ab4a-db9be5b168c9" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3290888f-8caa-485e-8452-88cb8970bc37" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...24 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="49ca8161-7180-459b-a0ef-1a71cf6ffea5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="49ca8161-7180-459b-a0ef-1a71cf6ffea5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="217ae0a2-e100-4a3a-b3dd-c8affe67d202" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3bc1a515-b7d7-497c-aea3-9be19ee0ae9a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="217ae0a2-e100-4a3a-b3dd-c8affe67d202">
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3bc1a515-b7d7-497c-aea3-9be19ee0ae9a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="217ae0a2-e100-4a3a-b3dd-c8affe67d202">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -8165,187 +8147,170 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="217ae0a2-e100-4a3a-b3dd-c8affe67d202" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3290888f-8caa-485e-8452-88cb8970bc37">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F9530AC-3662-4505-B104-35E728652963}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C461A59-F535-4823-876E-286FEC5A8A24}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A655BCD6-DF4E-49D8-8634-C1D96EE2F9B4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D8E092-8A2A-448E-A932-B38C293C99FB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...27 lines deleted...]
-    <ds:schemaRef ds:uri="74889915-0df1-48d8-ab4a-db9be5b168c9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47D8E092-8A2A-448E-A932-B38C293C99FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11A84572-F14B-4CE3-9C7E-D091934F2B03}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="74889915-0df1-48d8-ab4a-db9be5b168c9"/>
+    <ds:schemaRef ds:uri="217ae0a2-e100-4a3a-b3dd-c8affe67d202"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1570</Words>
-  <Characters>8638</Characters>
+  <Words>1490</Words>
+  <Characters>8718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>71</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>140</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Sjabloon brochure</vt:lpstr>
       <vt:lpstr>Sjabloon brochure</vt:lpstr>
       <vt:lpstr>Situering bedrijf en project</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Bedrijfsactiviteiten en projectsituering (1 blz.)</vt:lpstr>
       <vt:lpstr>    Samenvatting (1 blz.)</vt:lpstr>
       <vt:lpstr>        Algemeen doel</vt:lpstr>
       <vt:lpstr>        Concrete doelen en criteria</vt:lpstr>
       <vt:lpstr>        Impact</vt:lpstr>
       <vt:lpstr>Projectinhoud</vt:lpstr>
       <vt:lpstr>    2.1 State-of-the-art en relevantie t.o.v. de state-of-the-art</vt:lpstr>
       <vt:lpstr>    2.2 Projectuitvoering</vt:lpstr>
       <vt:lpstr>        Aanpak</vt:lpstr>
       <vt:lpstr>        Werkprogramma</vt:lpstr>
       <vt:lpstr>        Overzicht van de personeelsinzet</vt:lpstr>
       <vt:lpstr>        Motivering van het onderzoeksgehalte</vt:lpstr>
       <vt:lpstr>    2.3 Expertise en middelen </vt:lpstr>
       <vt:lpstr>Bijkomende informatie</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Programma Innovatieve Overheidsopdrachten</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10188</CharactersWithSpaces>
+  <CharactersWithSpaces>10143</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5374023</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.vlaio.be/nl/media/668</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5374023</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8367,38 +8332,38 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Aanvraagdocument PIO projectaanvraag</dc:title>
   <dc:subject>Sjabloon PIO projectaanvraag</dc:subject>
   <dc:creator>Roex, Michele;an.schrijvers@vlaio.be</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>definitief</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010032AB3CA2FF904D4AB3CC818579C1EA83</vt:lpwstr>
+    <vt:lpwstr>0x010100FE86EDC6617E4A4ABBFB78DDB3F52F6B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="e9774d0c1c5b4673b17cf4c67a514757">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Jaartal">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>