--- v1 (2026-03-03)
+++ v2 (2026-09-18)
@@ -1,80 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid-my.sharepoint.com/personal/philippe_rousseau_vlaio_be/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AAB339A1-73BC-4CF8-9245-701FC0B9A733}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{14BBA191-F7F6-4F9C-85A7-8D2B29173DDE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C8F94D1E-E893-4398-A1B7-BC88B7693F1A}"/>
   </bookViews>
   <sheets>
-    <sheet name="result" sheetId="1" r:id="rId1"/>
+    <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3438" uniqueCount="1382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="822" uniqueCount="354">
   <si>
     <t>Programma</t>
   </si>
   <si>
     <t>Prioriteit</t>
   </si>
   <si>
     <t>Operationele_doelstelling</t>
   </si>
   <si>
     <t>Actie_ID</t>
   </si>
   <si>
     <t>Sequentie</t>
   </si>
   <si>
     <t>Hierarchie</t>
   </si>
   <si>
     <t>Strategische_acties</t>
   </si>
   <si>
     <t>type_van_actie</t>
   </si>
   <si>
@@ -125,4626 +136,1471 @@
   <si>
     <t>aantal</t>
   </si>
   <si>
     <t>Begunstigde_id</t>
   </si>
   <si>
     <t>Contractor_name</t>
   </si>
   <si>
     <t>partner_naam</t>
   </si>
   <si>
     <t>rol</t>
   </si>
   <si>
     <t>rechtsvorm</t>
   </si>
   <si>
     <t>The_Union_fishing_fleet_register_identification</t>
   </si>
   <si>
     <t>2021BE16RFPR002</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>Project</t>
   </si>
   <si>
-    <t xml:space="preserve">Het XR-competentiepunt de Skip is een innovatiecluster waar ondernemingen en organisaties terecht kunnen voor demonstraties en opleidingen in of via XR-technieken. </t>
-[...11 lines deleted...]
-    <t>51.040194;5.330167</t>
+    <t>Uitbreiden van de proeftuin "Smart Village Lab"</t>
+  </si>
+  <si>
+    <t>SMEL II</t>
+  </si>
+  <si>
+    <t>01-02-2024</t>
+  </si>
+  <si>
+    <t>31-12-2027</t>
+  </si>
+  <si>
+    <t>50.881444535401855;4.295390765382442</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
-    <t>306 - BE22 Prov. Limburg</t>
+    <t>125 - BE24 Prov. Vlaams-Brabant</t>
+  </si>
+  <si>
+    <t>Smarter_Europe</t>
+  </si>
+  <si>
+    <t>EFRO</t>
+  </si>
+  <si>
+    <t>1019885021</t>
+  </si>
+  <si>
+    <t>RPZ Living Lab Development &amp; Management</t>
+  </si>
+  <si>
+    <t>Lead partner</t>
+  </si>
+  <si>
+    <t>Besloten Vennootschap</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Tech Lane Gent wordt een waterpositief bedrijventerrein door samengebruik van hemelwater</t>
+  </si>
+  <si>
+    <t>Tech Lane Sky Water</t>
+  </si>
+  <si>
+    <t>01-01-2024</t>
+  </si>
+  <si>
+    <t>31-12-2026</t>
+  </si>
+  <si>
+    <t>51.009827819552235;3.714409530685224</t>
+  </si>
+  <si>
+    <t>163 - BE234 Arr. Gent</t>
   </si>
   <si>
     <t>Greener_Europe</t>
   </si>
   <si>
-    <t>EFRO</t>
-[...8 lines deleted...]
-    <t>Lead partner</t>
+    <t>0248015142|0875102821|0456343923|0427550660</t>
+  </si>
+  <si>
+    <t>Universiteit Gent - zwijnaarde|Ardoyen|VIB - VLAAMS INSTITUUT VOOR BIOTECHNOLOGIE - FLANDERS INSTITUTE FOR BIOTECHNOLOGY|FUJIREBIO EUROPE</t>
+  </si>
+  <si>
+    <t>Lead partner|Partner|Partner|Partner</t>
+  </si>
+  <si>
+    <t>Andere rechtsvorm|Vereniging zonder winstoogmerk|Vereniging zonder winstoogmerk|Naamloze vennootschap</t>
+  </si>
+  <si>
+    <t>Circular Concrete Center vzw dicht de kloof tussen de aanwezige technologische en wetenschappelijke expertise inzake duurzaam beton en de brede sector. Met dit project krijgt CCC vzw een exemplarisch gebouw als ankerplaats voor de innovatiecluster</t>
+  </si>
+  <si>
+    <t>Futureproof Circular Concrete Center</t>
+  </si>
+  <si>
+    <t>01-09-2024</t>
+  </si>
+  <si>
+    <t>31-08-2027</t>
+  </si>
+  <si>
+    <t>51.076157;2.653126</t>
+  </si>
+  <si>
+    <t>125 - BE258 Arr. Veurne</t>
+  </si>
+  <si>
+    <t>1011957349|0461014769</t>
+  </si>
+  <si>
+    <t>CCC - Circular Concrete Center|'t WERKPAND</t>
+  </si>
+  <si>
+    <t>Lead partner|Partner</t>
+  </si>
+  <si>
+    <t>Vereniging zonder winstoogmerk|Naamloze vennootschap</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ontwikkeling van de Logistieke Campus Limburg (LCL) in een centraal Poortgebouw, als herkenbaar landmark, ter bevordering van strategische samenwerkingen voor innovatie in de logistieke sector in Limburg. </t>
+  </si>
+  <si>
+    <t>Logistieke Campus Limburg</t>
+  </si>
+  <si>
+    <t>01-12-2025</t>
+  </si>
+  <si>
+    <t>30-11-2028</t>
+  </si>
+  <si>
+    <t>50.918372;5.500617</t>
+  </si>
+  <si>
+    <t>307 - BE22 Prov. Limburg</t>
+  </si>
+  <si>
+    <t>0881704066</t>
+  </si>
+  <si>
+    <t>Provinciale Ontwikkelingsmaatschappij Limburg - POM Limburg</t>
+  </si>
+  <si>
+    <t>Overheid van het Vlaamse Gewest en van de Vlaamse Gemeenschap</t>
+  </si>
+  <si>
+    <t>Investeringsdossier voor Cold Spray infrastructuur. Cold Spray is een innovatieve technologie waarbij metallische of keramische poederdeeltjes met hoge snelheid op een oppervlak worden gespoten.</t>
+  </si>
+  <si>
+    <t>COldSpray – Milieuvriendelijk, Innovatief en Circulair (COSMIC)</t>
+  </si>
+  <si>
+    <t>01-07-2025</t>
+  </si>
+  <si>
+    <t>30-06-2028</t>
+  </si>
+  <si>
+    <t>50.86579130375103;4.670844117861035</t>
+  </si>
+  <si>
+    <t>307 - BE24 Prov. Vlaams-Brabant</t>
+  </si>
+  <si>
+    <t>0406606380</t>
+  </si>
+  <si>
+    <t>Sirris, het collectief centrum van de technologische industrie - SIRRIS LEUVEN</t>
+  </si>
+  <si>
+    <t>Andere privaatrechtelijke vorm met rechtspersoonlijkheid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duurzame klimaatrenovatie van erfgoedgebouwen ingevuld als lokale culturele kernen. </t>
+  </si>
+  <si>
+    <t>Warme harten voor cultuur</t>
+  </si>
+  <si>
+    <t>01-01-2026</t>
+  </si>
+  <si>
+    <t>31-12-2028</t>
+  </si>
+  <si>
+    <t>51.02897308607606;4.476852739417152|51.02663676034079;4.472959224686014</t>
+  </si>
+  <si>
+    <t>279 - BE212 Arr. Mechelen</t>
+  </si>
+  <si>
+    <t>0207499430|0546688337</t>
+  </si>
+  <si>
+    <t>Stad Mechelen - Stadhuis - Algemene diensten|Autonoom Gemeentebedrijf Mechelen Actief in Cultuur</t>
+  </si>
+  <si>
+    <t>Stad / gemeente|Autonoom gemeentebedrijf</t>
+  </si>
+  <si>
+    <t>Renovatie van de gemeentelijke sporthal met aandacht voor energie-efficiënte maatregelen. Dit omvat het aanpakken van de gebouwschil, het beperken van de energievraag, omschakeling naar hernieuwbare energie en functionele aanpassing aan de kleedkamers.</t>
+  </si>
+  <si>
+    <t>Energie-efficiënte en functionele renovatie van de gemeentelijke Sporthal</t>
+  </si>
+  <si>
+    <t>51.154699;5.377519</t>
+  </si>
+  <si>
+    <t>279 - BE22 Prov. Limburg</t>
+  </si>
+  <si>
+    <t>0216772828</t>
+  </si>
+  <si>
+    <t>Gemeente Hechtel-Eksel - Sportcentrum</t>
   </si>
   <si>
     <t>Stad / gemeente</t>
   </si>
   <si>
-    <t>De uitbouw van een living lab, het 'Digital Health Lab'</t>
-[...17 lines deleted...]
-    <t>Hogeschool West-Vlaanderen HOWEST – Hoofdzetel Algemene Diensten</t>
+    <t xml:space="preserve">Kortrijk renoveert sportcentra met energiezuinige ingrepen: isolatie, buitenschrijnwerk en een warmtepomp binnen de visie 2050 voor fossielvrij patrimonium. Dit verlaagt het energieverbruik, de CO2-uitstoot en de energiekosten en verbetert het comfort. </t>
+  </si>
+  <si>
+    <t>Energetische (bouwschil)renovatie lokale sporthallen Kortrijk</t>
+  </si>
+  <si>
+    <t>01-11-2025</t>
+  </si>
+  <si>
+    <t>30-10-2028</t>
+  </si>
+  <si>
+    <t>50.80304;3.22322|50.82771;3.2304</t>
+  </si>
+  <si>
+    <t>279 - BE254 Arr. Kortrijk</t>
+  </si>
+  <si>
+    <t>0207494678</t>
+  </si>
+  <si>
+    <t>Stad Kortrijk - Stadhuis Kortrijk</t>
+  </si>
+  <si>
+    <t>Gemeente Grimbergen geeft de Sint-Amandskerk een nevenbestemming als bibliotheek en speelt zo in op nood aan duurzame, multifunctionele publieke infrastructuur en erfgoedbehoud. Het project focust op energiezuinige ingrepen in publiek toegankelijke zones.</t>
+  </si>
+  <si>
+    <t>Een kerk vol verhalen</t>
+  </si>
+  <si>
+    <t>50.91002;4.35564</t>
+  </si>
+  <si>
+    <t>279 - BE241 Arr. Halle-Vilvoorde</t>
+  </si>
+  <si>
+    <t>0207508536</t>
+  </si>
+  <si>
+    <t>Gemeente Grimbergen - Gemeentehuis Grimbergen</t>
+  </si>
+  <si>
+    <t>Verbeteren van de digitale aanvraagketen voor attesten, subsidies en vergunningen via gebruiksvriendelijke processen, slimme koppelingen en hergebruik van bestaande infrastructuur, met impact voor inwoners van meer dan 30 steden en gemeenten.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Optimaliseren digitale keten </t>
+  </si>
+  <si>
+    <t>51.0267;4.4828|50.879;4.7039|50.8281;3.26407|51.1626;4.1412</t>
+  </si>
+  <si>
+    <t>134 - BE2 VLAAMS GEWEST</t>
+  </si>
+  <si>
+    <t>0207494678|0207521503|0207464192|0207499430</t>
+  </si>
+  <si>
+    <t>Stad Kortrijk - Stadhuis Kortrijk|Stad Leuven - Stadskantoor|Stad Sint-Niklaas - Stadhuis|Stad Mechelen - Stadhuis - Algemene diensten</t>
+  </si>
+  <si>
+    <t>Stad / gemeente|Stad / gemeente|Stad / gemeente|Stad / gemeente</t>
+  </si>
+  <si>
+    <t>PXL EE-Vil focust op de realisatie van een investeringsprogramma ten behoeve van de Campus Vilderstraat te Hasselt. Het gebouw zal in de toekomst dienen als demonstratiehub van diverse innovatieve technieken en toepassingen inzake energie-efficiëntie.</t>
+  </si>
+  <si>
+    <t>PXL EE-Vil</t>
+  </si>
+  <si>
+    <t>31-10-2028</t>
+  </si>
+  <si>
+    <t>50.935152885200154;5.344723593034654</t>
+  </si>
+  <si>
+    <t>279 - BE221 Arr. Hasselt</t>
+  </si>
+  <si>
+    <t>0535878874</t>
+  </si>
+  <si>
+    <t>Hogeschool PXL - Campus Elfde linie - algemene directie</t>
+  </si>
+  <si>
+    <t>Andere rechtsvorm</t>
+  </si>
+  <si>
+    <t>ReNova investeert in een technologisch ondersteunde leeromgeving waarin observatie en simulatie samenkomen, met als doel een realistische, interdisciplinaire opleidingscontext te creëren die de Denderregio versterkt als kennis- en innovatiehub.</t>
+  </si>
+  <si>
+    <t>ReNova</t>
+  </si>
+  <si>
+    <t>01-10-2025</t>
+  </si>
+  <si>
+    <t>29-09-2028</t>
+  </si>
+  <si>
+    <t>50.932267;4.020414</t>
+  </si>
+  <si>
+    <t>139 - BE231 Arr. Aalst</t>
+  </si>
+  <si>
+    <t>0408429584</t>
+  </si>
+  <si>
+    <t>Odisee - Odisee vzw</t>
+  </si>
+  <si>
+    <t>Vereniging zonder winstoogmerk</t>
+  </si>
+  <si>
+    <t>Met dit project gaat het lokaal bestuur Ravels de Sint-Valentinuskerk energetisch renoveren zodat het gebouw gebruikt kan worden als gemeenschapszaal.</t>
+  </si>
+  <si>
+    <t>Sint-Valentinuskerk Poppel</t>
+  </si>
+  <si>
+    <t>04-08-2025</t>
+  </si>
+  <si>
+    <t>51.445973;5.038926</t>
+  </si>
+  <si>
+    <t>279 - BE213 Arr. Turnhout</t>
+  </si>
+  <si>
+    <t>0207504378</t>
+  </si>
+  <si>
+    <t>Gemeente Ravels - Gemeentehuis</t>
+  </si>
+  <si>
+    <t>Na bijna 50 jaar is een grondige renovatie van vrijetijdscentrum De Borre noodzakelijk. Dit project omvat de energetische renovatie van de gebouwschil om de substantiële energieverliezen te beperken en het gebruikerscomfort te verhogen.</t>
+  </si>
+  <si>
+    <t>Energetische renovatie vrijetijdscentrum cc de borre</t>
+  </si>
+  <si>
+    <t>01-10-2028</t>
+  </si>
+  <si>
+    <t>50.82724;4.7514</t>
+  </si>
+  <si>
+    <t>279 - BE242 Arr. Leuven</t>
+  </si>
+  <si>
+    <t>0207516454</t>
+  </si>
+  <si>
+    <t>Gemeente Bierbeek - Vrijetijdscentrum De Borre-Cultuur</t>
+  </si>
+  <si>
+    <t>Stad Gent en OCMW Gent willen het energie- en waterverbruik in hun gebouwen meer in detail monitoren via digitale (tussen)meters en een energie- en watermonitoringsysteem.</t>
+  </si>
+  <si>
+    <t>Energie- en watermonitoring in stads- en OCMW gebouwen</t>
+  </si>
+  <si>
+    <t>51.0544;3.7253</t>
+  </si>
+  <si>
+    <t>134 - BE234 Arr. Gent</t>
+  </si>
+  <si>
+    <t>0207451227|0212214125</t>
+  </si>
+  <si>
+    <t>Stad Gent|O.C.M.W. - Openbaar Centrum voor Maatschappelijk Welzijn van Gent - Secretarie - Voorlichting en Drukkerij - Communicatie en kwaliteit - Centrale administratie</t>
+  </si>
+  <si>
+    <t>Stad / gemeente|Openbaar centrum voor maatschappelijk welzijn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Het betreft het renoveren van de Sint-Amanduskerk (Zeverenkerkstraat 1A, 9800 Deinze) tot een nieuw dorpshuis voor alle inwoners van Zeveren. Het kerkgebouw moet energetisch aangepakt worden om er een gezellig en warm dorpshuis te kunnen creëren. _x000D_
+</t>
+  </si>
+  <si>
+    <t>Herbestemming kerk tot dorpshuis Zeveren</t>
+  </si>
+  <si>
+    <t>01-04-2025</t>
+  </si>
+  <si>
+    <t>31-03-2028</t>
+  </si>
+  <si>
+    <t>50.99610712903094;3.503037168064646</t>
+  </si>
+  <si>
+    <t>279 - BE234 Arr. Gent</t>
+  </si>
+  <si>
+    <t>0697608162</t>
+  </si>
+  <si>
+    <t>Stad Deinze - Dienstencentrum Leiespiegel</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Het project beoogt de realisatie van een fietssnelwegtunnel (ook voor voetgangers) tussen station Dendermonde en het oostelijk gelegen Kalendijkgebied, doorheen het grondlichaam van de N47 Sint-Gillislaan, als onderdeel van het fietssnelwegennetwerk</t>
+  </si>
+  <si>
+    <t>F44-N47 Dendermonde fietstunnel Sint-Gillislaan</t>
+  </si>
+  <si>
+    <t>29-12-2028</t>
+  </si>
+  <si>
+    <t>51.023933;4.104027</t>
+  </si>
+  <si>
+    <t>198 - BE232 Arr. Dendermonde</t>
+  </si>
+  <si>
+    <t>0207445584|0207725795</t>
+  </si>
+  <si>
+    <t>Stad Dendermonde - Administratief centrum-archief|Provinciebestuur Oost-Vlaanderen</t>
+  </si>
+  <si>
+    <t>Stad / gemeente|Provinciale overheid</t>
+  </si>
+  <si>
+    <t>Energetische renovatie Poorthuis</t>
+  </si>
+  <si>
+    <t>Poorthuis Peer</t>
+  </si>
+  <si>
+    <t>05-01-2026</t>
+  </si>
+  <si>
+    <t>51.13222;5.44969</t>
+  </si>
+  <si>
+    <t>0207474189</t>
+  </si>
+  <si>
+    <t>Stad Peer - Stadbestuur Peer</t>
+  </si>
+  <si>
+    <t>Verduurzaming buitenschil onthaalgebouw Kattevennen (inclusief alle naastliggende gebouwen zoals Sterrenwacht en Cosmodrome)</t>
+  </si>
+  <si>
+    <t>Klimaatneutraal Kattevennen</t>
+  </si>
+  <si>
+    <t>09-02-2026</t>
+  </si>
+  <si>
+    <t>22-12-2028</t>
+  </si>
+  <si>
+    <t>50.957653301155155;5.536825018210692</t>
+  </si>
+  <si>
+    <t>0207201797</t>
+  </si>
+  <si>
+    <t>Stad Genk - Stadsbestuur Genk</t>
+  </si>
+  <si>
+    <t>Co.AI.lition Dender</t>
+  </si>
+  <si>
+    <t>50.908011;4.050663</t>
+  </si>
+  <si>
+    <t>0200305493</t>
+  </si>
+  <si>
+    <t>Intergemeentelijk Samenwerkingsverband voor ruimtelijke ordening en socio-economische expansie - SOLVA Administratie</t>
+  </si>
+  <si>
+    <t>Dienstverlenende vereniging (Vlaams Gewest)</t>
+  </si>
+  <si>
+    <t>Samen inzetten op een (meer) automatische toekenning van voornl. lokale rechten door het automatisch aanspreken en kruisen van data en deze te vertalen naar een effectieve toekenning van het recht, een automatisering of een gerichte sensibilisering</t>
+  </si>
+  <si>
+    <t>Automatische rechtentoekenning</t>
+  </si>
+  <si>
+    <t>51.2391;5.11176|51.132393;5.076705|51.315979;4.929792|51.16123;4.98704|51.15269;4.97304|51.15313;4.97355|51.2679;5.0844</t>
+  </si>
+  <si>
+    <t>134 - BE213 Arr. Turnhout</t>
+  </si>
+  <si>
+    <t>0204212714|0207502992|0207533082|0212175721|0212212541|0212211452|0212246094|0212196705|0207536943|0207504477|0222947570|0207533874</t>
+  </si>
+  <si>
+    <t>Interkommunale Ontwikkelingsmaatschappij voor de Kempen - IOK|Gemeente Meerhout - Gemeentehuis Meerhout|Stad Turnhout|O.C.M.W. - Openbaar Centrum voor Maatschappelijk Welzijn van Turnhout - OCMW Algemene administratie|O.C.M.W. - Openbaar Centrum voor Maatschappelijk Welzijn van Geel - OCMW|O.C.M.W. - Openbaar Centrum voor Maatschappelijk Welzijn van Retie - OCMW Retie|O.C.M.W. - Openbaar Centrum voor Maatschappelijk Welzijn van Dessel - OCMW Dessel|O.C.M.W. - Openbaar Centrum voor Maatschappelijk Welzijn van Meerhout - OCMW - Sociale dienst - Thuisdiensten|Gemeente Dessel - Administratief centrum "De Plaetse"|Gemeente Retie - Gemeentehuis Retie|WELZIJNSZORG KEMPEN - Secretariaat|Stad Geel - Stadsbestuur Geel</t>
+  </si>
+  <si>
+    <t>Lead partner|Partner|Partner|Partner|Partner|Partner|Partner|Partner|Partner|Partner|Partner|Partner</t>
+  </si>
+  <si>
+    <t>Dienstverlenende vereniging (Vlaams Gewest)|Stad / gemeente|Stad / gemeente|Openbaar centrum voor maatschappelijk welzijn|Openbaar centrum voor maatschappelijk welzijn|Openbaar centrum voor maatschappelijk welzijn|Openbaar centrum voor maatschappelijk welzijn|Openbaar centrum voor maatschappelijk welzijn|Stad / gemeente|Stad / gemeente|Vereniging van OCMW's|Stad / gemeente</t>
+  </si>
+  <si>
+    <t>De gemeente Zandhoven richt de Sint-Stefanuskerk in als een duurzame, energiezuinige, toegankelijke en multifunctionele podiumzaal voor cultuur en gemeenschapswerking en maakt het gebouw opnieuw klaar voor intensief publiek maatschappelijk gebruik.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sint-Stefanuskerk te Zandhoven </t>
+  </si>
+  <si>
+    <t>03-10-2025</t>
+  </si>
+  <si>
+    <t>02-10-2028</t>
+  </si>
+  <si>
+    <t>51.19892833;4.63571994</t>
+  </si>
+  <si>
+    <t>279 - BE211 Arr. Antwerpen</t>
+  </si>
+  <si>
+    <t>0207539220</t>
+  </si>
+  <si>
+    <t>Gemeente Zandhoven - Gemeentehuis</t>
+  </si>
+  <si>
+    <t>Energie-efficiënte renovatie van het dak en verledding van ondersteunende ruimtes in Sporthal ’t Vlietje om energieverbruik en CO₂-uitstoot structureel te verlagen.</t>
+  </si>
+  <si>
+    <t>Vlietje verduurzaamt</t>
+  </si>
+  <si>
+    <t>30-09-2028</t>
+  </si>
+  <si>
+    <t>51.09773;5.14987</t>
+  </si>
+  <si>
+    <t>0216772234</t>
+  </si>
+  <si>
+    <t>Gemeente Tessenderlo-Ham - Sporthal</t>
+  </si>
+  <si>
+    <t>De cultuurhoeve Zaventem is een belangrijke spil in het verenigingsleven, als één van de weinige zalen voor activiteiten, lessen, ontmoeting en voorstellingen. Het project voorziet een doorgedreven energierenovatie met als doel een gasloos gebouw.</t>
+  </si>
+  <si>
+    <t>Energieboost voor de Cultuurhoeve</t>
+  </si>
+  <si>
+    <t>50.88047;4.47793</t>
+  </si>
+  <si>
+    <t>0812315414</t>
+  </si>
+  <si>
+    <t>AGB Zaventem - Autonoom Gemeentebedrijf Zaventem</t>
+  </si>
+  <si>
+    <t>Autonoom gemeentebedrijf</t>
+  </si>
+  <si>
+    <t>Warmtezonering+ is een slimme uitbreiding van de bestaande Inspiratiekaart Warmtezonering. Het project voorziet de link met de Digital Twin Wijkrenovatietool waardoor dynamisch advies mogelijk wordt over zowel renovatiestrategieën als warmteoplossingen.</t>
+  </si>
+  <si>
+    <t>Warmtezonering+</t>
+  </si>
+  <si>
+    <t>51.19935;4.4102899</t>
+  </si>
+  <si>
+    <t>134 - BE21 Prov. Antwerpen</t>
+  </si>
+  <si>
+    <t>0207725597|0244195916|0207451227</t>
+  </si>
+  <si>
+    <t>Provincie Antwerpen - Provinciehuis|VLAAMSE INSTELLING VOOR TECHNOLOGISCH ONDERZOEK (VITO)|Stad Gent</t>
+  </si>
+  <si>
+    <t>Lead partner|Partner|Partner</t>
+  </si>
+  <si>
+    <t>Provinciale overheid|Naamloze vennootschap van publiek recht|Stad / gemeente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Een stapsgewijze renovatie en herbestemming van domein Diesterweg met in de eerste plaats de renovatie en herbestemming van het Schoolgebouw. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domein Diesterweg </t>
+  </si>
+  <si>
+    <t>51.3710299;4.4779251</t>
+  </si>
+  <si>
+    <t>0207540012</t>
+  </si>
+  <si>
+    <t>Gemeente Kalmthout - Gemeentehuis</t>
+  </si>
+  <si>
+    <t>Zutendaal Upgrade in Vooruitstrevende Energiezuinige Renovatie</t>
+  </si>
+  <si>
+    <t>ZUIVER</t>
+  </si>
+  <si>
+    <t>50.9333961869922;5.572192300994027</t>
+  </si>
+  <si>
+    <t>0207471320</t>
+  </si>
+  <si>
+    <t>Gemeente Zutendaal - Gemeente Zutendaal - administratie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sensor Hotel voor Stedelijke Netheid zet afvalwagens in als mobiele dataplatformen: AI detecteert sluikstort en zwerfvuil; 360°-camera’s en LIDAR monitoren wegdek en groen. Deze data wordt ontsloten op een kost-efficiënte manier naar Steden en Gemeentes </t>
+  </si>
+  <si>
+    <t>Rematics Sensor Hotel voor Stedelijke Netheid</t>
+  </si>
+  <si>
+    <t>50.948927;5.217389|50.942902;5.324089</t>
+  </si>
+  <si>
+    <t>134 - BE221 Arr. Hasselt</t>
+  </si>
+  <si>
+    <t>1001753840</t>
+  </si>
+  <si>
+    <t>REMATICS</t>
+  </si>
+  <si>
+    <t>STEM TOWER realiseert vier nieuwe onderzoekslaboratoria in de domeinen epidemiologie, toxicologie, bodemkwaliteit en duurzame landbouw.</t>
+  </si>
+  <si>
+    <t>STEM TOWER</t>
+  </si>
+  <si>
+    <t>50.92567147878317;5.391354109834491</t>
+  </si>
+  <si>
+    <t>126 - BE221 Arr. Hasselt</t>
+  </si>
+  <si>
+    <t>0208359859</t>
+  </si>
+  <si>
+    <t>Universiteit Hasselt</t>
   </si>
   <si>
     <t>Openbare instelling</t>
   </si>
   <si>
-    <t xml:space="preserve">De Bio Base Advance investering betreft bijkomende apparatuur voor de opzuivering van microbieel eiwit, alsook infrastructuur voor de lokale behandeling van de hierbij geproduceerde proceswaters. </t>
-[...122 lines deleted...]
-    <t>50.93114;5.39483</t>
+    <t>Deze aanvraag betreft het uitbouwen van een unieke onderzoeks- en innovatiecapaciteit met pilot plant microwave op de innovatiecampus in Geel.</t>
+  </si>
+  <si>
+    <t>Foodinnovation@Geel: Innovatieve R&amp;D Food infrastructuur</t>
+  </si>
+  <si>
+    <t>16-10-2025</t>
+  </si>
+  <si>
+    <t>16-10-2028</t>
+  </si>
+  <si>
+    <t>51.162132;4.9607459</t>
+  </si>
+  <si>
+    <t>126 - BE213 Arr. Turnhout</t>
+  </si>
+  <si>
+    <t>0674708343</t>
+  </si>
+  <si>
+    <t>Mitsanto</t>
+  </si>
+  <si>
+    <t>Naamloze vennootschap</t>
+  </si>
+  <si>
+    <t>Aanleg van een infiltratie/ buffering zone alsook een groenbuffer ten behoeve van het bedrijventerrein Avelgem</t>
+  </si>
+  <si>
+    <t>KLIMABOOST 3 - Avelgem</t>
+  </si>
+  <si>
+    <t>01-04-2026</t>
+  </si>
+  <si>
+    <t>31-03-2029</t>
+  </si>
+  <si>
+    <t>50.76462;3.44567</t>
+  </si>
+  <si>
+    <t>160 - BE254 Arr. Kortrijk</t>
+  </si>
+  <si>
+    <t>0881702779</t>
+  </si>
+  <si>
+    <t>Provinciale Ontwikkelingsmaatschappij West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>Verdere versterking van Fabriek voor de Toekomst Voeding als innovatiecluster voeding door toekomstgerichte uitbouw van Food Innovation Park met een uitbreiding van de oppervlakte van FR&amp;D Hall en de uitbouw van een demoruimte.</t>
+  </si>
+  <si>
+    <t>FIP 2.0</t>
+  </si>
+  <si>
+    <t>16-02-2026</t>
+  </si>
+  <si>
+    <t>15-02-2029</t>
+  </si>
+  <si>
+    <t>50.94627006717334;3.098786537124366</t>
+  </si>
+  <si>
+    <t>125 - BE25 Prov. West-Vlaanderen</t>
+  </si>
+  <si>
+    <t>De ontwikkeling van De Weeg transformeert een woonwijk tot een klimaatbestendig stadsdeel met een groen stadspark. Ontharding, waterinfiltratie, behoud van bomen en circulair hergebruik versterken de veerkracht tegen klimaatverandering.</t>
+  </si>
+  <si>
+    <t>Stadspark ‘DE WEEG’ – een klimaatbestendige ‘WIEG’ voor toekomstige generaties</t>
+  </si>
+  <si>
+    <t>14-09-2026</t>
+  </si>
+  <si>
+    <t>06-04-2029</t>
+  </si>
+  <si>
+    <t>51.3564;5.60112</t>
+  </si>
+  <si>
+    <t>160 - BE222 Arr. Maaseik</t>
+  </si>
+  <si>
+    <t>0207471617</t>
+  </si>
+  <si>
+    <t>Stad Bree - Gemeentebestuur</t>
+  </si>
+  <si>
+    <t>Co-creatie en aanleg van twee tuinstraten in het centrum van de stad Hasselt</t>
+  </si>
+  <si>
+    <t>Tuinstraten in Hasselt centrum</t>
+  </si>
+  <si>
+    <t>01-07-2026</t>
+  </si>
+  <si>
+    <t>30-06-2029</t>
+  </si>
+  <si>
+    <t>50.928806002385286;5.33433157986467|50.935862959042886;5.331520881698468</t>
+  </si>
+  <si>
+    <t>160 - BE221 Arr. Hasselt</t>
+  </si>
+  <si>
+    <t>0207466964</t>
+  </si>
+  <si>
+    <t>Stad Hasselt - 't Scheep</t>
+  </si>
+  <si>
+    <t>Smart Parks moderniseert recreatief onthaal in het Nationaal Park Hoge Kempen via datacaptatie en AI. Doel is betere communicatie, veiligheid en beleving, en datagedreven beheer. Innovatieve aanpak wordt later uitgerold naar 3 andere Limburgse parken.</t>
+  </si>
+  <si>
+    <t>Smart Parks</t>
+  </si>
+  <si>
+    <t>01-09-2026</t>
+  </si>
+  <si>
+    <t>30-04-2029</t>
+  </si>
+  <si>
+    <t>50.9926675737352;5.615157430071905</t>
+  </si>
+  <si>
+    <t>134 - BE223 Arr. Tongeren</t>
+  </si>
+  <si>
+    <t>0443302272|0420092944</t>
+  </si>
+  <si>
+    <t>REGIONAAL LANDSCHAP KEMPEN EN MAASLAND|Toerisme Limburg</t>
+  </si>
+  <si>
+    <t>Vereniging zonder winstoogmerk|Vereniging zonder winstoogmerk</t>
+  </si>
+  <si>
+    <t>Energetisch verantwoord Erfgoed (EvE): Het Refugehuis op de Herkenrodesite in Hasselt is een beschermd historisch pand en zetel van het UHasselt-rectoraat. UHasselt wil het duurzaam bewaren en herbestemmen en plant daarom een integrale dakrenovatie.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EvE </t>
+  </si>
+  <si>
+    <t>50.93043;5.34245</t>
+  </si>
+  <si>
+    <t>Klimaatneutrale campussen SyntraPXL</t>
+  </si>
+  <si>
+    <t>01-10-2026</t>
+  </si>
+  <si>
+    <t>30-09-2029</t>
+  </si>
+  <si>
+    <t>51.23141189197191;5.425214017595839|50.937256576664666;5.361204612810458</t>
+  </si>
+  <si>
+    <t>279 - BE222 Arr. Maaseik</t>
+  </si>
+  <si>
+    <t>0409773728</t>
+  </si>
+  <si>
+    <t>SyntraPXL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VITALake ontwikkelt een prototype data- en AI-platform voor gezondheidsdata. Het initiatief van UHasselt en Health Campus Limburg zet in op hoogwaardige en betrouwbare data als fundament voor verantwoord AI en EHDS readiness. </t>
+  </si>
+  <si>
+    <t>VITALake</t>
+  </si>
+  <si>
+    <t>50.9255252;5.391788</t>
+  </si>
+  <si>
+    <t>133 - BE22 Prov. Limburg</t>
+  </si>
+  <si>
+    <t>Het project betreft de renovatie en isolatie van het bestaande ovale platte dak, inclusief glaspartijen (scheerlichten) van de gemeentelijke openbare bibliotheek te Alken.</t>
+  </si>
+  <si>
+    <t>Een nieuw  hoofdstuk: renovatie van het bibliotheekdak</t>
+  </si>
+  <si>
+    <t>04-05-2026</t>
+  </si>
+  <si>
+    <t>02-08-2027</t>
+  </si>
+  <si>
+    <t>5.3071757;5.3071757</t>
+  </si>
+  <si>
+    <t>279 - BE223 Arr. Tongeren</t>
+  </si>
+  <si>
+    <t>0207474882</t>
+  </si>
+  <si>
+    <t>Gemeente Alken - Bibliotheek</t>
+  </si>
+  <si>
+    <t>Energetische renovatie sporthal De Deuster.</t>
+  </si>
+  <si>
+    <t>Sporthal De Deuster Peer</t>
+  </si>
+  <si>
+    <t>31-12-2029</t>
+  </si>
+  <si>
+    <t>51.125726815834746;5.472114351401128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pelt zal de weerbaarheid tegen extreme klimaatverschijnselen verhogen door het nemen van klimaatadaptieve maatregen om ons te wapenen tegen droogte, hitte en wateroverlast. </t>
+  </si>
+  <si>
+    <t>Pelt bevordert de klimaatadaptatie</t>
+  </si>
+  <si>
+    <t>51.25396962638268;5.431177272152224|51.247070620375666;5.438538624734661</t>
+  </si>
+  <si>
+    <t>0697609350</t>
+  </si>
+  <si>
+    <t>Gemeente Pelt</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De Circulaire Innovatiehub Kunststoffen Limburg richt zich op de uitbouw van een industriële pilootinfrastructuur voor recyclage en circulaire kunststofverwerking op T2 Campus in Genk. </t>
+  </si>
+  <si>
+    <t>Circulaire Innovatiehub Kunststoffen Limburg - Pilootlijn voor recyclagetechnieken</t>
+  </si>
+  <si>
+    <t>50.965296;5.511969</t>
+  </si>
+  <si>
+    <t>125 - BE22 Prov. Limburg</t>
+  </si>
+  <si>
+    <t>0899903246</t>
+  </si>
+  <si>
+    <t>plastIQ - wvok vzw</t>
+  </si>
+  <si>
+    <t>Herinrichting van de kerkensite tot een klimaatadaptieve dorpskern via ontharding en vergroening (ca. 5.580 m²), met focus op waterbeheer, verkoeling en leefkwaliteit.</t>
+  </si>
+  <si>
+    <t>Koele Klimaatkerk Kwaadmechelen</t>
+  </si>
+  <si>
+    <t>01-06-2026</t>
+  </si>
+  <si>
+    <t>31-05-2029</t>
+  </si>
+  <si>
+    <t>51.10177906060063;5.146899364452728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Binnen dit B4X-project investeert BIFORUM  in trapsgewijze onderzoeks- en pilootinfrastructuur om extreme procesvoorwaarden (T/P/t/C) te verkennen op biomassa. </t>
+  </si>
+  <si>
+    <t>B4X</t>
+  </si>
+  <si>
+    <t>51.0110749;5.7127961</t>
   </si>
   <si>
     <t>126 - BE22 Prov. Limburg</t>
   </si>
   <si>
-    <t>0437711213|0208359859</t>
-[...3899 lines deleted...]
-    <t>INDUTRAIN beoogt de verdere uitbreiding, specialisering en promotie van opleidingen industrie 4.0 als antwoord op de steeds hoger wordende nood aan geschoolde arbeidskrachten in de industrie in West-Vlaanderen. _x000D_</t>
+    <t>0778738764</t>
+  </si>
+  <si>
+    <t>Biforum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SyntraPXL investeert via strategische energetische totaalrenovaties op haar campus in Pelt in de verdere transitie naar een klimaatneutraal en toekomstbestendig patrimonium. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="1" x14ac:knownFonts="1">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Procent" xfId="2" builtinId="5"/>
+  <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
-    <cellStyle name="Valuta" xfId="1" builtinId="4"/>
   </cellStyles>
-  <dxfs count="1">
-[...4 lines deleted...]
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F6F794D5-AC5C-4536-BA9D-8B87D185E85B}" name="Tabel1" displayName="Tabel1" ref="A1:AD214" totalsRowShown="0">
-[...3 lines deleted...]
-  </sortState>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{95329246-906B-43D9-8B98-1B9C2A567DB5}" name="Tabel1" displayName="Tabel1" ref="A1:AD45" totalsRowShown="0">
+  <autoFilter ref="A1:AD45" xr:uid="{95329246-906B-43D9-8B98-1B9C2A567DB5}"/>
   <tableColumns count="30">
-    <tableColumn id="1" xr3:uid="{F5FDA1E4-9D74-4FFF-A726-505DEA9DA297}" name="Programma"/>
-[...28 lines deleted...]
-    <tableColumn id="30" xr3:uid="{2175F3DD-911F-4245-B459-0C43C2157BEF}" name="The_Union_fishing_fleet_register_identification"/>
+    <tableColumn id="1" xr3:uid="{F69174C7-418E-4A08-A5E6-B1BF9E20203E}" name="Programma"/>
+    <tableColumn id="2" xr3:uid="{918BEE57-1529-4E1A-9320-A086344DF0A4}" name="Prioriteit"/>
+    <tableColumn id="3" xr3:uid="{199D0CE8-0C8E-4006-B21D-9693202FACCE}" name="Operationele_doelstelling"/>
+    <tableColumn id="4" xr3:uid="{8F28AE71-ECA1-4072-9D80-2EB0859C6E38}" name="Actie_ID"/>
+    <tableColumn id="5" xr3:uid="{88ED7579-4C27-47D8-B1D9-77312832FAD2}" name="Sequentie"/>
+    <tableColumn id="6" xr3:uid="{DC2C97F1-1921-4916-A530-A6EDC9C9E760}" name="Hierarchie"/>
+    <tableColumn id="7" xr3:uid="{1A16A62C-8D60-48CB-B90F-BF38FED4EBAC}" name="Strategische_acties"/>
+    <tableColumn id="8" xr3:uid="{DC0549FC-2147-48B8-B86C-198066C57F4D}" name="type_van_actie"/>
+    <tableColumn id="9" xr3:uid="{1637B2B2-7F95-4718-A41F-60191E522FE8}" name="Doel"/>
+    <tableColumn id="10" xr3:uid="{E913B2C0-EB11-47B4-9F23-1D68F9916DCE}" name="Naam"/>
+    <tableColumn id="11" xr3:uid="{22882577-52BD-4220-9062-FF5B794F2E06}" name="Samenvatting"/>
+    <tableColumn id="12" xr3:uid="{40F84825-C82A-422E-BBCD-B6C73DE38E81}" name="Startdatum"/>
+    <tableColumn id="13" xr3:uid="{93482845-22EA-423C-8C6C-35E6065B2619}" name="Einddatum"/>
+    <tableColumn id="14" xr3:uid="{B4F4652F-7B7A-4E79-BD9D-62D0E17DA023}" name="Mobiele_actie"/>
+    <tableColumn id="15" xr3:uid="{511054D5-51A3-4CE5-877A-17B5066D89EB}" name="gps_coordinaten"/>
+    <tableColumn id="16" xr3:uid="{3D951E7C-3A57-4454-A437-3947BB302D01}" name="Adres"/>
+    <tableColumn id="17" xr3:uid="{20B70FF7-D020-4FCB-997F-FD09FBED6F10}" name="Land"/>
+    <tableColumn id="18" xr3:uid="{ADB039F3-484F-465E-A5B5-4DE11414A828}" name="Categorisatie_code"/>
+    <tableColumn id="19" xr3:uid="{B2FD29D8-4050-4362-BB98-27B1385593A2}" name="Beleidsdoelstelling"/>
+    <tableColumn id="20" xr3:uid="{8BBDE872-CE6E-4C31-94A2-0D41745028B9}" name="Totale_kosten"/>
+    <tableColumn id="21" xr3:uid="{8625E825-03E8-4535-90DE-843EB7CFE681}" name="Fonds"/>
+    <tableColumn id="22" xr3:uid="{902513D7-4C2B-4A1A-863C-841CBF214E02}" name="EU_Bijdrage"/>
+    <tableColumn id="23" xr3:uid="{183CC00B-539B-4EAE-ABC7-799EF4109E43}" name="EU_Cofinancieringsgraad"/>
+    <tableColumn id="24" xr3:uid="{42CAC744-20EE-4CE4-B4E7-73D99D6A3716}" name="aantal"/>
+    <tableColumn id="25" xr3:uid="{5F93102F-65B2-4CCA-B895-5EB91E5BE5FA}" name="Begunstigde_id"/>
+    <tableColumn id="26" xr3:uid="{7862B0C5-32E5-477A-B820-C54A6E2D314F}" name="Contractor_name"/>
+    <tableColumn id="27" xr3:uid="{504C68FF-1C67-4363-9C01-A196F6EB35F5}" name="partner_naam"/>
+    <tableColumn id="28" xr3:uid="{D9A9D29B-0ADF-4236-B65F-156B5D69925F}" name="rol"/>
+    <tableColumn id="29" xr3:uid="{B7E1AC2A-6F7B-4CE6-9126-0BBE5B59F7C3}" name="rechtsvorm"/>
+    <tableColumn id="30" xr3:uid="{485C304F-D948-4E97-A55B-0B7AF000F399}" name="The_Union_fishing_fleet_register_identification"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
-[...17 lines deleted...]
-    </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AD214"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{995F2755-8A3B-420E-8E58-2671216D6D5E}">
+  <dimension ref="A1:AD45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A170" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="W2" sqref="W2:W214"/>
+    <sheetView tabSelected="1" topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.19921875" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="27" max="27" width="14.59765625" customWidth="1"/>
+    <col min="1" max="1" width="12.33203125" customWidth="1"/>
+    <col min="2" max="2" width="9.77734375" customWidth="1"/>
+    <col min="3" max="3" width="23.21875" customWidth="1"/>
+    <col min="4" max="4" width="9.44140625" customWidth="1"/>
+    <col min="5" max="5" width="10.88671875" customWidth="1"/>
+    <col min="6" max="6" width="11.44140625" customWidth="1"/>
+    <col min="7" max="7" width="18.5546875" customWidth="1"/>
+    <col min="8" max="8" width="14.5546875" customWidth="1"/>
+    <col min="9" max="9" width="17.33203125" customWidth="1"/>
+    <col min="11" max="11" width="13.6640625" customWidth="1"/>
+    <col min="12" max="12" width="11.77734375" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" customWidth="1"/>
+    <col min="14" max="14" width="14" customWidth="1"/>
+    <col min="15" max="15" width="16.109375" customWidth="1"/>
+    <col min="18" max="18" width="18.33203125" customWidth="1"/>
+    <col min="19" max="19" width="17.88671875" customWidth="1"/>
+    <col min="20" max="20" width="13.88671875" customWidth="1"/>
+    <col min="22" max="22" width="12.44140625" customWidth="1"/>
+    <col min="23" max="23" width="23" customWidth="1"/>
+    <col min="25" max="25" width="14.88671875" customWidth="1"/>
+    <col min="26" max="26" width="16.88671875" customWidth="1"/>
+    <col min="27" max="27" width="14.109375" customWidth="1"/>
     <col min="29" max="29" width="12" customWidth="1"/>
-    <col min="30" max="30" width="42.59765625" customWidth="1"/>
+    <col min="30" max="30" width="39.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:30" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -4796,15288 +1652,3498 @@
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>30</v>
       </c>
-      <c r="B2">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C2" t="s">
+        <v>31</v>
       </c>
       <c r="D2">
-        <v>1638</v>
+        <v>1685</v>
       </c>
       <c r="H2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I2" t="s">
-        <v>1335</v>
+        <v>33</v>
       </c>
       <c r="J2" t="s">
+        <v>34</v>
+      </c>
+      <c r="K2" t="s">
         <v>33</v>
       </c>
-      <c r="K2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="S2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4376560</v>
+        <v>40</v>
+      </c>
+      <c r="T2">
+        <v>1599200</v>
       </c>
       <c r="U2" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.5</v>
+        <v>41</v>
+      </c>
+      <c r="V2">
+        <v>559720</v>
+      </c>
+      <c r="W2">
+        <v>0.35</v>
       </c>
       <c r="X2">
         <v>1</v>
       </c>
       <c r="Y2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AA2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="AB2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>30</v>
       </c>
-      <c r="B3">
+      <c r="B3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3">
+        <v>1832</v>
+      </c>
+      <c r="H3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J3" t="s">
+        <v>49</v>
+      </c>
+      <c r="K3" t="s">
+        <v>48</v>
+      </c>
+      <c r="L3" t="s">
+        <v>50</v>
+      </c>
+      <c r="M3" t="s">
+        <v>51</v>
+      </c>
+      <c r="O3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>38</v>
+      </c>
+      <c r="R3" t="s">
+        <v>53</v>
+      </c>
+      <c r="S3" t="s">
+        <v>54</v>
+      </c>
+      <c r="T3">
+        <v>482160</v>
+      </c>
+      <c r="U3" t="s">
+        <v>41</v>
+      </c>
+      <c r="V3">
+        <v>192864</v>
+      </c>
+      <c r="W3">
+        <v>0.4</v>
+      </c>
+      <c r="X3">
         <v>4</v>
       </c>
-      <c r="C3">
-[...49 lines deleted...]
-      </c>
       <c r="Y3" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="AA3" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="AB3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="AC3" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>30</v>
       </c>
-      <c r="B4">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
       </c>
       <c r="D4">
-        <v>1665</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2117</v>
       </c>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
-        <v>1336</v>
+        <v>59</v>
       </c>
       <c r="J4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="K4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="O4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="Q4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="S4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>5189950</v>
+        <v>40</v>
+      </c>
+      <c r="T4">
+        <v>2210000</v>
       </c>
       <c r="U4" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W4" s="2">
+        <v>41</v>
+      </c>
+      <c r="V4">
+        <v>884000</v>
+      </c>
+      <c r="W4">
         <v>0.4</v>
       </c>
       <c r="X4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="AA4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="AB4" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="AC4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>30</v>
       </c>
-      <c r="B5">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>69</v>
       </c>
       <c r="D5">
-        <v>1675</v>
+        <v>2189</v>
+      </c>
+      <c r="G5">
+        <v>5</v>
       </c>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="J5" t="s">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="K5" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="L5" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="M5" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="O5" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="Q5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R5" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="S5" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>2660110.5</v>
+        <v>54</v>
+      </c>
+      <c r="T5">
+        <v>6148672.7299999995</v>
       </c>
       <c r="U5" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V5">
+        <v>3381770</v>
+      </c>
+      <c r="W5">
+        <v>0.55000000000000004</v>
       </c>
       <c r="X5">
         <v>1</v>
       </c>
       <c r="Y5" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="AA5" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="AB5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC5" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>30</v>
       </c>
-      <c r="B6">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" t="s">
+        <v>69</v>
       </c>
       <c r="D6">
-        <v>1677</v>
+        <v>2233</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="J6" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="K6" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="L6" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="M6" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="O6" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="Q6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R6" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="S6" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>3275000</v>
+        <v>54</v>
+      </c>
+      <c r="T6">
+        <v>501702</v>
       </c>
       <c r="U6" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W6" s="2">
+        <v>41</v>
+      </c>
+      <c r="V6">
+        <v>200680.8</v>
+      </c>
+      <c r="W6">
         <v>0.4</v>
       </c>
       <c r="X6">
         <v>1</v>
       </c>
       <c r="Y6" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="AA6" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="AB6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC6" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
     </row>
     <row r="7" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7">
+      <c r="B7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7">
+        <v>2247</v>
+      </c>
+      <c r="H7" t="s">
+        <v>32</v>
+      </c>
+      <c r="I7" t="s">
+        <v>88</v>
+      </c>
+      <c r="J7" t="s">
+        <v>89</v>
+      </c>
+      <c r="K7" t="s">
+        <v>88</v>
+      </c>
+      <c r="L7" t="s">
+        <v>90</v>
+      </c>
+      <c r="M7" t="s">
+        <v>91</v>
+      </c>
+      <c r="O7" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>38</v>
+      </c>
+      <c r="R7" t="s">
+        <v>93</v>
+      </c>
+      <c r="S7" t="s">
+        <v>54</v>
+      </c>
+      <c r="T7">
+        <v>1366854</v>
+      </c>
+      <c r="U7" t="s">
+        <v>41</v>
+      </c>
+      <c r="V7">
+        <v>500000</v>
+      </c>
+      <c r="W7">
+        <v>0.37</v>
+      </c>
+      <c r="X7">
         <v>2</v>
       </c>
-      <c r="C7">
-[...49 lines deleted...]
-      </c>
       <c r="Y7" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="AA7" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="AB7" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="AC7" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
     </row>
     <row r="8" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8">
+      <c r="B8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8">
+        <v>2248</v>
+      </c>
+      <c r="H8" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" t="s">
+        <v>97</v>
+      </c>
+      <c r="J8" t="s">
+        <v>98</v>
+      </c>
+      <c r="K8" t="s">
+        <v>97</v>
+      </c>
+      <c r="L8" t="s">
+        <v>90</v>
+      </c>
+      <c r="M8" t="s">
+        <v>91</v>
+      </c>
+      <c r="O8" t="s">
+        <v>99</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>38</v>
+      </c>
+      <c r="R8" t="s">
+        <v>100</v>
+      </c>
+      <c r="S8" t="s">
+        <v>54</v>
+      </c>
+      <c r="T8">
+        <v>1015300</v>
+      </c>
+      <c r="U8" t="s">
+        <v>41</v>
+      </c>
+      <c r="V8">
+        <v>609180</v>
+      </c>
+      <c r="W8">
+        <v>0.6</v>
+      </c>
+      <c r="X8">
         <v>1</v>
       </c>
-      <c r="C8">
-[...52 lines deleted...]
-      </c>
       <c r="Y8" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AA8" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AB8" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="AC8" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>30</v>
       </c>
-      <c r="B9">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B9" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
       </c>
       <c r="D9">
-        <v>1689</v>
+        <v>2253</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I9" t="s">
-        <v>1338</v>
+        <v>104</v>
       </c>
       <c r="J9" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="K9" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="L9" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="M9" t="s">
+        <v>107</v>
+      </c>
+      <c r="O9" t="s">
+        <v>108</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>38</v>
+      </c>
+      <c r="R9" t="s">
+        <v>109</v>
+      </c>
+      <c r="S9" t="s">
+        <v>54</v>
+      </c>
+      <c r="T9">
+        <v>1244698</v>
+      </c>
+      <c r="U9" t="s">
+        <v>41</v>
+      </c>
+      <c r="V9">
+        <v>497879</v>
+      </c>
+      <c r="W9">
+        <v>0.4</v>
+      </c>
+      <c r="X9">
+        <v>1</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>44</v>
+      </c>
+      <c r="AC9" t="s">
         <v>103</v>
-      </c>
-[...37 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="10" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>30</v>
       </c>
-      <c r="B10">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
       </c>
       <c r="D10">
-        <v>1691</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2262</v>
       </c>
       <c r="H10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="J10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="K10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="L10" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="M10" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="O10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="Q10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R10" t="s">
-        <v>38</v>
+        <v>115</v>
       </c>
       <c r="S10" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>12000645</v>
+        <v>54</v>
+      </c>
+      <c r="T10">
+        <v>1262183.1499999999</v>
       </c>
       <c r="U10" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.25</v>
+        <v>41</v>
+      </c>
+      <c r="V10">
+        <v>500000</v>
+      </c>
+      <c r="W10">
+        <v>0.4</v>
       </c>
       <c r="X10">
         <v>1</v>
       </c>
       <c r="Y10" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="AA10" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="AB10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC10" t="s">
-        <v>52</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B11">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" t="s">
+        <v>46</v>
       </c>
       <c r="D11">
-        <v>1694</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2265</v>
       </c>
       <c r="H11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="J11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="K11" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L11" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M11" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="O11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="Q11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="S11" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>14982779</v>
+        <v>40</v>
+      </c>
+      <c r="T11">
+        <v>519535.38399999996</v>
       </c>
       <c r="U11" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.1</v>
+        <v>41</v>
+      </c>
+      <c r="V11">
+        <v>207814.15</v>
+      </c>
+      <c r="W11">
+        <v>0.4</v>
       </c>
       <c r="X11">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Y11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AA11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AB11" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="AC11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="12" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>30</v>
       </c>
-      <c r="B12">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
       </c>
       <c r="D12">
-        <v>1699</v>
+        <v>2268</v>
       </c>
       <c r="H12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I12" t="s">
-        <v>1339</v>
+        <v>125</v>
       </c>
       <c r="J12" t="s">
+        <v>126</v>
+      </c>
+      <c r="K12" t="s">
         <v>125</v>
       </c>
-      <c r="K12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>34</v>
+        <v>106</v>
       </c>
       <c r="M12" t="s">
-        <v>47</v>
+        <v>127</v>
       </c>
       <c r="O12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="Q12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R12" t="s">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="S12" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>1600000</v>
+        <v>54</v>
+      </c>
+      <c r="T12">
+        <v>3857572.14</v>
       </c>
       <c r="U12" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.25</v>
+        <v>41</v>
+      </c>
+      <c r="V12">
+        <v>2314543.2799999998</v>
+      </c>
+      <c r="W12">
+        <v>0.6</v>
       </c>
       <c r="X12">
         <v>1</v>
       </c>
       <c r="Y12" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="AA12" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="AB12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC12" t="s">
-        <v>52</v>
+        <v>132</v>
       </c>
     </row>
     <row r="13" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>30</v>
       </c>
-      <c r="B13">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
       </c>
       <c r="D13">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2272</v>
       </c>
       <c r="H13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I13" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="J13" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="K13" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="L13" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="M13" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="O13" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="Q13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R13" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="S13" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>11615964.000000002</v>
+        <v>40</v>
+      </c>
+      <c r="T13">
+        <v>1102485.81</v>
       </c>
       <c r="U13" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.1</v>
+        <v>41</v>
+      </c>
+      <c r="V13">
+        <v>330745.74</v>
+      </c>
+      <c r="W13">
+        <v>0.3</v>
       </c>
       <c r="X13">
         <v>1</v>
       </c>
       <c r="Y13" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AA13" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AB13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC13" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>30</v>
       </c>
-      <c r="B14">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
       </c>
       <c r="D14">
-        <v>1703</v>
+        <v>2285</v>
       </c>
       <c r="H14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I14" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="J14" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="K14" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="L14" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="M14" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="O14" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="Q14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R14" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="S14" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4750000</v>
+        <v>54</v>
+      </c>
+      <c r="T14">
+        <v>1094537.77</v>
       </c>
       <c r="U14" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.32</v>
+        <v>41</v>
+      </c>
+      <c r="V14">
+        <v>437486.75</v>
+      </c>
+      <c r="W14">
+        <v>0.4</v>
       </c>
       <c r="X14">
         <v>1</v>
       </c>
       <c r="Y14" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="AA14" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="AB14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC14" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>30</v>
       </c>
-      <c r="B15">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B15" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
       </c>
       <c r="D15">
-        <v>1704</v>
+        <v>2288</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="J15" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="K15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L15" t="s">
-        <v>62</v>
+        <v>135</v>
       </c>
       <c r="M15" t="s">
-        <v>63</v>
+        <v>151</v>
       </c>
       <c r="O15" t="s">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="Q15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R15" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="S15" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3000000</v>
+        <v>54</v>
+      </c>
+      <c r="T15">
+        <v>1075500</v>
       </c>
       <c r="U15" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W15" s="2">
+        <v>41</v>
+      </c>
+      <c r="V15">
+        <v>430200</v>
+      </c>
+      <c r="W15">
         <v>0.4</v>
       </c>
       <c r="X15">
         <v>1</v>
       </c>
       <c r="Y15" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="AA15" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="AB15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC15" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:30" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>30</v>
       </c>
-      <c r="B16">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B16" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
       </c>
       <c r="D16">
-        <v>1705</v>
+        <v>2294</v>
       </c>
       <c r="H16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I16" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="J16" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="K16" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="L16" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="M16" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="O16" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="Q16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R16" t="s">
-        <v>149</v>
+        <v>159</v>
       </c>
       <c r="S16" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>1757000</v>
+        <v>40</v>
+      </c>
+      <c r="T16">
+        <v>1100000</v>
       </c>
       <c r="U16" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W16" s="2">
+        <v>41</v>
+      </c>
+      <c r="V16">
+        <v>440000</v>
+      </c>
+      <c r="W16">
         <v>0.4</v>
       </c>
       <c r="X16">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Y16" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="AA16" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="AB16" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="AC16" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
     </row>
     <row r="17" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>30</v>
       </c>
-      <c r="B17">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B17" t="s">
+        <v>46</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
       </c>
       <c r="D17">
-        <v>1706</v>
+        <v>2308</v>
       </c>
       <c r="H17" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I17" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="J17" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="K17" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="L17" t="s">
-        <v>62</v>
+        <v>165</v>
       </c>
       <c r="M17" t="s">
-        <v>63</v>
+        <v>166</v>
       </c>
       <c r="O17" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="Q17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R17" t="s">
-        <v>153</v>
+        <v>168</v>
       </c>
       <c r="S17" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4496081.7</v>
+        <v>54</v>
+      </c>
+      <c r="T17">
+        <v>511158.64999999997</v>
       </c>
       <c r="U17" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W17" s="2">
+        <v>41</v>
+      </c>
+      <c r="V17">
+        <v>204463.46</v>
+      </c>
+      <c r="W17">
         <v>0.4</v>
       </c>
       <c r="X17">
         <v>1</v>
       </c>
       <c r="Y17" t="s">
-        <v>154</v>
+        <v>169</v>
       </c>
       <c r="AA17" t="s">
-        <v>155</v>
+        <v>170</v>
       </c>
       <c r="AB17" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC17" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>30</v>
       </c>
-      <c r="B18">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B18" t="s">
+        <v>171</v>
+      </c>
+      <c r="C18" t="s">
+        <v>31</v>
       </c>
       <c r="D18">
-        <v>1708</v>
+        <v>2311</v>
       </c>
       <c r="H18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I18" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="J18" t="s">
-        <v>157</v>
+        <v>173</v>
       </c>
       <c r="K18" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="L18" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M18" t="s">
-        <v>158</v>
+        <v>174</v>
       </c>
       <c r="O18" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="Q18" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R18" t="s">
-        <v>160</v>
+        <v>176</v>
       </c>
       <c r="S18" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4400000</v>
+        <v>54</v>
+      </c>
+      <c r="T18">
+        <v>1950000</v>
       </c>
       <c r="U18" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.5</v>
+        <v>41</v>
+      </c>
+      <c r="V18">
+        <v>500000</v>
+      </c>
+      <c r="W18">
+        <v>0.26</v>
       </c>
       <c r="X18">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Y18" t="s">
-        <v>161</v>
+        <v>177</v>
       </c>
       <c r="AA18" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="AB18" t="s">
-        <v>163</v>
+        <v>67</v>
       </c>
       <c r="AC18" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>30</v>
       </c>
-      <c r="B19">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B19" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
       </c>
       <c r="D19">
-        <v>1709</v>
+        <v>2322</v>
       </c>
       <c r="H19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I19" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="J19" t="s">
-        <v>166</v>
+        <v>181</v>
       </c>
       <c r="K19" t="s">
-        <v>165</v>
+        <v>180</v>
       </c>
       <c r="L19" t="s">
-        <v>62</v>
+        <v>182</v>
       </c>
       <c r="M19" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="O19" t="s">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="Q19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R19" t="s">
-        <v>168</v>
+        <v>100</v>
       </c>
       <c r="S19" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>4023187.75</v>
+        <v>54</v>
+      </c>
+      <c r="T19">
+        <v>1213334.5</v>
       </c>
       <c r="U19" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.25</v>
+        <v>41</v>
+      </c>
+      <c r="V19">
+        <v>727940.7</v>
+      </c>
+      <c r="W19">
+        <v>0.6</v>
       </c>
       <c r="X19">
         <v>1</v>
       </c>
       <c r="Y19" t="s">
-        <v>169</v>
+        <v>184</v>
       </c>
       <c r="AA19" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="AB19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC19" t="s">
-        <v>171</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>30</v>
       </c>
-      <c r="B20">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" t="s">
+        <v>31</v>
       </c>
       <c r="D20">
-        <v>1710</v>
+        <v>2338</v>
       </c>
       <c r="H20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I20" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="J20" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="K20" t="s">
-        <v>172</v>
+        <v>186</v>
       </c>
       <c r="L20" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="M20" t="s">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="O20" t="s">
-        <v>176</v>
+        <v>190</v>
       </c>
       <c r="Q20" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R20" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="S20" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>722000</v>
+        <v>54</v>
+      </c>
+      <c r="T20">
+        <v>2039408.8800000001</v>
       </c>
       <c r="U20" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.25</v>
+        <v>41</v>
+      </c>
+      <c r="V20">
+        <v>1019704.44</v>
+      </c>
+      <c r="W20">
+        <v>0.5</v>
       </c>
       <c r="X20">
         <v>1</v>
       </c>
       <c r="Y20" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="AA20" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="AB20" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC20" t="s">
-        <v>179</v>
+        <v>103</v>
       </c>
     </row>
     <row r="21" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>30</v>
       </c>
-      <c r="B21">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>47</v>
       </c>
       <c r="D21">
-        <v>1712</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2339</v>
       </c>
       <c r="H21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I21" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="J21" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="K21" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="L21" t="s">
-        <v>182</v>
+        <v>106</v>
       </c>
       <c r="M21" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="O21" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="Q21" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R21" t="s">
-        <v>56</v>
+        <v>138</v>
       </c>
       <c r="S21" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>11001100</v>
+        <v>40</v>
+      </c>
+      <c r="T21">
+        <v>1636430.08</v>
       </c>
       <c r="U21" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.25</v>
+        <v>41</v>
+      </c>
+      <c r="V21">
+        <v>490929.02</v>
+      </c>
+      <c r="W21">
+        <v>0.3</v>
       </c>
       <c r="X21">
         <v>1</v>
       </c>
       <c r="Y21" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="AA21" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="AB21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC21" t="s">
-        <v>89</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>30</v>
       </c>
-      <c r="B22">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B22" t="s">
+        <v>31</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
       </c>
       <c r="D22">
-        <v>1715</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2352</v>
       </c>
       <c r="H22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I22" t="s">
-        <v>1340</v>
+        <v>198</v>
       </c>
       <c r="J22" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="K22" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="L22" t="s">
-        <v>189</v>
+        <v>90</v>
       </c>
       <c r="M22" t="s">
-        <v>190</v>
+        <v>91</v>
       </c>
       <c r="O22" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="Q22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R22" t="s">
-        <v>95</v>
+        <v>201</v>
       </c>
       <c r="S22" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>11174860.16</v>
+        <v>40</v>
+      </c>
+      <c r="T22">
+        <v>720777.0680000002</v>
       </c>
       <c r="U22" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.25</v>
+        <v>41</v>
+      </c>
+      <c r="V22">
+        <v>288310.82</v>
+      </c>
+      <c r="W22">
+        <v>0.4</v>
       </c>
       <c r="X22">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="Y22" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="AA22" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="AB22" t="s">
-        <v>43</v>
+        <v>204</v>
       </c>
       <c r="AC22" t="s">
-        <v>78</v>
+        <v>205</v>
       </c>
     </row>
     <row r="23" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>30</v>
       </c>
-      <c r="B23">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>31</v>
       </c>
       <c r="D23">
-        <v>1716</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2354</v>
       </c>
       <c r="H23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I23" t="s">
-        <v>1341</v>
+        <v>206</v>
       </c>
       <c r="J23" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="K23" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="L23" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="M23" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="O23" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="Q23" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R23" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="S23" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>6857801.2999999998</v>
+        <v>54</v>
+      </c>
+      <c r="T23">
+        <v>405529.69</v>
       </c>
       <c r="U23" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.34</v>
+        <v>41</v>
+      </c>
+      <c r="V23">
+        <v>162211.87</v>
+      </c>
+      <c r="W23">
+        <v>0.4</v>
       </c>
       <c r="X23">
         <v>1</v>
       </c>
       <c r="Y23" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="AA23" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="AB23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC23" t="s">
-        <v>123</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>30</v>
       </c>
-      <c r="B24">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C24" t="s">
+        <v>31</v>
       </c>
       <c r="D24">
-        <v>1718</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2360</v>
       </c>
       <c r="H24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I24" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="J24" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="K24" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="L24" t="s">
-        <v>34</v>
+        <v>135</v>
       </c>
       <c r="M24" t="s">
-        <v>47</v>
+        <v>216</v>
       </c>
       <c r="O24" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="Q24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R24" t="s">
-        <v>205</v>
+        <v>129</v>
       </c>
       <c r="S24" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>27582835</v>
+        <v>54</v>
+      </c>
+      <c r="T24">
+        <v>655735</v>
       </c>
       <c r="U24" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.18</v>
+        <v>41</v>
+      </c>
+      <c r="V24">
+        <v>393441</v>
+      </c>
+      <c r="W24">
+        <v>0.6</v>
       </c>
       <c r="X24">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y24" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="AA24" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="AB24" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="AC24" t="s">
-        <v>208</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>30</v>
       </c>
-      <c r="B25">
+      <c r="B25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25">
+        <v>2366</v>
+      </c>
+      <c r="H25" t="s">
+        <v>32</v>
+      </c>
+      <c r="I25" t="s">
+        <v>220</v>
+      </c>
+      <c r="J25" t="s">
+        <v>221</v>
+      </c>
+      <c r="K25" t="s">
+        <v>220</v>
+      </c>
+      <c r="L25" t="s">
+        <v>106</v>
+      </c>
+      <c r="M25" t="s">
+        <v>127</v>
+      </c>
+      <c r="O25" t="s">
+        <v>222</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>38</v>
+      </c>
+      <c r="R25" t="s">
+        <v>115</v>
+      </c>
+      <c r="S25" t="s">
+        <v>54</v>
+      </c>
+      <c r="T25">
+        <v>325700</v>
+      </c>
+      <c r="U25" t="s">
+        <v>41</v>
+      </c>
+      <c r="V25">
+        <v>130280</v>
+      </c>
+      <c r="W25">
+        <v>0.4</v>
+      </c>
+      <c r="X25">
         <v>1</v>
       </c>
-      <c r="C25">
-[...49 lines deleted...]
-      </c>
       <c r="Y25" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="AA25" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="AB25" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="AC25" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>30</v>
       </c>
-      <c r="B26">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="B26" t="s">
+        <v>31</v>
+      </c>
+      <c r="C26" t="s">
+        <v>46</v>
       </c>
       <c r="D26">
-        <v>1726</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2367</v>
       </c>
       <c r="H26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I26" t="s">
-        <v>1343</v>
+        <v>226</v>
       </c>
       <c r="J26" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="K26" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="L26" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="M26" t="s">
-        <v>219</v>
+        <v>91</v>
       </c>
       <c r="O26" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="Q26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R26" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="S26" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>24940000</v>
+        <v>40</v>
+      </c>
+      <c r="T26">
+        <v>277252.14</v>
       </c>
       <c r="U26" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.27</v>
+        <v>41</v>
+      </c>
+      <c r="V26">
+        <v>110889.77</v>
+      </c>
+      <c r="W26">
+        <v>0.4</v>
       </c>
       <c r="X26">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Y26" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="AA26" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="AB26" t="s">
-        <v>43</v>
+        <v>232</v>
       </c>
       <c r="AC26" t="s">
-        <v>171</v>
+        <v>233</v>
       </c>
     </row>
     <row r="27" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>30</v>
       </c>
-      <c r="B27">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" t="s">
+        <v>31</v>
       </c>
       <c r="D27">
-        <v>1729</v>
+        <v>2368</v>
       </c>
       <c r="H27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I27" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="J27" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="K27" t="s">
-        <v>224</v>
+        <v>234</v>
       </c>
       <c r="L27" t="s">
-        <v>226</v>
+        <v>90</v>
       </c>
       <c r="M27" t="s">
+        <v>174</v>
+      </c>
+      <c r="O27" t="s">
+        <v>236</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>38</v>
+      </c>
+      <c r="R27" t="s">
         <v>211</v>
       </c>
-      <c r="O27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="S27" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>2000000</v>
+        <v>54</v>
+      </c>
+      <c r="T27">
+        <v>1250000</v>
       </c>
       <c r="U27" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.5</v>
+        <v>41</v>
+      </c>
+      <c r="V27">
+        <v>500000</v>
+      </c>
+      <c r="W27">
+        <v>0.4</v>
       </c>
       <c r="X27">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="Y27" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="AA27" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="AB27" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="AC27" t="s">
-        <v>230</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>30</v>
       </c>
-      <c r="B28">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="B28" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" t="s">
+        <v>31</v>
       </c>
       <c r="D28">
-        <v>1731</v>
+        <v>2377</v>
       </c>
       <c r="H28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I28" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="J28" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="K28" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="L28" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="M28" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="O28" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="Q28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R28" t="s">
-        <v>234</v>
+        <v>100</v>
       </c>
       <c r="S28" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>724999.99849999999</v>
+        <v>54</v>
+      </c>
+      <c r="T28">
+        <v>408408.12</v>
       </c>
       <c r="U28" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V28">
+        <v>245044.87</v>
+      </c>
+      <c r="W28">
+        <v>0.6</v>
       </c>
       <c r="X28">
         <v>1</v>
       </c>
       <c r="Y28" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="AA28" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="AB28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC28" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>30</v>
       </c>
-      <c r="B29">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C29" t="s">
+        <v>46</v>
       </c>
       <c r="D29">
-        <v>1734</v>
+        <v>2379</v>
       </c>
       <c r="H29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I29" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="J29" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="K29" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="L29" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="M29" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="O29" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="Q29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R29" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="S29" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>708000</v>
+        <v>40</v>
+      </c>
+      <c r="T29">
+        <v>753347</v>
       </c>
       <c r="U29" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V29">
+        <v>188337</v>
+      </c>
+      <c r="W29">
+        <v>0.25</v>
       </c>
       <c r="X29">
         <v>1</v>
       </c>
       <c r="Y29" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="AA29" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="AB29" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC29" t="s">
-        <v>243</v>
+        <v>45</v>
       </c>
     </row>
     <row r="30" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>30</v>
       </c>
-      <c r="B30">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="B30" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" t="s">
+        <v>31</v>
       </c>
       <c r="D30">
-        <v>1739</v>
+        <v>2392</v>
       </c>
       <c r="H30" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I30" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="J30" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="K30" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="L30" t="s">
-        <v>174</v>
+        <v>106</v>
       </c>
       <c r="M30" t="s">
-        <v>246</v>
+        <v>127</v>
       </c>
       <c r="O30" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="Q30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R30" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="S30" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>1880816.888</v>
+        <v>40</v>
+      </c>
+      <c r="T30">
+        <v>3605828</v>
       </c>
       <c r="U30" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V30">
+        <v>1802914</v>
+      </c>
+      <c r="W30">
+        <v>0.5</v>
       </c>
       <c r="X30">
         <v>1</v>
       </c>
       <c r="Y30" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="AA30" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="AB30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC30" t="s">
-        <v>123</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>30</v>
       </c>
-      <c r="B31">
-[...3 lines deleted...]
-        <v>6</v>
+      <c r="B31" t="s">
+        <v>31</v>
+      </c>
+      <c r="C31" t="s">
+        <v>31</v>
       </c>
       <c r="D31">
-        <v>1744</v>
+        <v>2395</v>
       </c>
       <c r="H31" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I31" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="J31" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="K31" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="L31" t="s">
-        <v>174</v>
+        <v>259</v>
       </c>
       <c r="M31" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="O31" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="Q31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R31" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="S31" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>3140591.85</v>
+        <v>40</v>
+      </c>
+      <c r="T31">
+        <v>2547044</v>
       </c>
       <c r="U31" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V31">
+        <v>891465.5</v>
+      </c>
+      <c r="W31">
+        <v>0.35</v>
       </c>
       <c r="X31">
         <v>1</v>
       </c>
       <c r="Y31" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="AA31" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="AB31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC31" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
     </row>
     <row r="32" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>30</v>
       </c>
-      <c r="B32">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
       </c>
       <c r="D32">
-        <v>1749</v>
+        <v>2400</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I32" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="J32" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="K32" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="L32" t="s">
-        <v>62</v>
+        <v>268</v>
       </c>
       <c r="M32" t="s">
-        <v>63</v>
+        <v>269</v>
       </c>
       <c r="O32" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="Q32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R32" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="S32" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>1650000</v>
+        <v>54</v>
+      </c>
+      <c r="T32">
+        <v>946983.17</v>
       </c>
       <c r="U32" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W32" s="2">
+        <v>41</v>
+      </c>
+      <c r="V32">
+        <v>378793.26</v>
+      </c>
+      <c r="W32">
         <v>0.4</v>
       </c>
       <c r="X32">
         <v>1</v>
       </c>
       <c r="Y32" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="AA32" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="AB32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC32" t="s">
-        <v>263</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>30</v>
       </c>
-      <c r="B33">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>31</v>
       </c>
       <c r="D33">
-        <v>1751</v>
+        <v>2402</v>
       </c>
       <c r="H33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I33" t="s">
-        <v>1344</v>
+        <v>274</v>
       </c>
       <c r="J33" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="K33" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="L33" t="s">
-        <v>62</v>
+        <v>276</v>
       </c>
       <c r="M33" t="s">
-        <v>63</v>
+        <v>277</v>
       </c>
       <c r="O33" t="s">
-        <v>64</v>
+        <v>278</v>
       </c>
       <c r="Q33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R33" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="S33" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>990264</v>
+        <v>40</v>
+      </c>
+      <c r="T33">
+        <v>3059443.77</v>
       </c>
       <c r="U33" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.33</v>
+        <v>41</v>
+      </c>
+      <c r="V33">
+        <v>1223777.5</v>
+      </c>
+      <c r="W33">
+        <v>0.4</v>
       </c>
       <c r="X33">
         <v>1</v>
       </c>
       <c r="Y33" t="s">
-        <v>66</v>
+        <v>272</v>
       </c>
       <c r="AA33" t="s">
-        <v>67</v>
+        <v>273</v>
       </c>
       <c r="AB33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC33" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
     </row>
     <row r="34" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>30</v>
       </c>
-      <c r="B34">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B34" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" t="s">
+        <v>47</v>
       </c>
       <c r="D34">
-        <v>1752</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>2406</v>
       </c>
       <c r="H34" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I34" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="J34" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="K34" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="L34" t="s">
-        <v>62</v>
+        <v>282</v>
       </c>
       <c r="M34" t="s">
-        <v>63</v>
+        <v>283</v>
       </c>
       <c r="O34" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="Q34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R34" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="S34" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>10100000</v>
+        <v>54</v>
+      </c>
+      <c r="T34">
+        <v>2941672.9199999995</v>
       </c>
       <c r="U34" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="W34" s="2">
+        <v>41</v>
+      </c>
+      <c r="V34">
+        <v>1765003.75</v>
+      </c>
+      <c r="W34">
         <v>0.6</v>
       </c>
       <c r="X34">
         <v>1</v>
       </c>
       <c r="Y34" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="AA34" t="s">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="AB34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC34" t="s">
-        <v>243</v>
+        <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>30</v>
       </c>
-      <c r="B35">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="B35" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
       </c>
       <c r="D35">
-        <v>1753</v>
+        <v>2421</v>
       </c>
       <c r="H35" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I35" t="s">
-        <v>1345</v>
+        <v>288</v>
       </c>
       <c r="J35" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="K35" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="L35" t="s">
-        <v>87</v>
+        <v>290</v>
       </c>
       <c r="M35" t="s">
-        <v>158</v>
+        <v>291</v>
       </c>
       <c r="O35" t="s">
-        <v>275</v>
+        <v>292</v>
       </c>
       <c r="Q35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R35" t="s">
-        <v>276</v>
+        <v>293</v>
       </c>
       <c r="S35" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2874134.298</v>
+        <v>54</v>
+      </c>
+      <c r="T35">
+        <v>1000000</v>
       </c>
       <c r="U35" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V35">
+        <v>600000</v>
+      </c>
+      <c r="W35">
+        <v>0.6</v>
       </c>
       <c r="X35">
         <v>1</v>
       </c>
       <c r="Y35" t="s">
-        <v>277</v>
+        <v>294</v>
       </c>
       <c r="AA35" t="s">
-        <v>278</v>
+        <v>295</v>
       </c>
       <c r="AB35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC35" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>30</v>
       </c>
-      <c r="B36">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B36" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" t="s">
+        <v>46</v>
       </c>
       <c r="D36">
-        <v>1836</v>
+        <v>2423</v>
       </c>
       <c r="H36" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I36" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="J36" t="s">
-        <v>280</v>
+        <v>297</v>
       </c>
       <c r="K36" t="s">
-        <v>279</v>
+        <v>296</v>
       </c>
       <c r="L36" t="s">
-        <v>71</v>
+        <v>298</v>
       </c>
       <c r="M36" t="s">
-        <v>281</v>
+        <v>299</v>
       </c>
       <c r="O36" t="s">
-        <v>282</v>
+        <v>300</v>
       </c>
       <c r="Q36" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R36" t="s">
-        <v>283</v>
+        <v>301</v>
       </c>
       <c r="S36" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>3106782.8000000003</v>
+        <v>40</v>
+      </c>
+      <c r="T36">
+        <v>1302353.977</v>
       </c>
       <c r="U36" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V36">
+        <v>781412.38</v>
+      </c>
+      <c r="W36">
+        <v>0.6</v>
       </c>
       <c r="X36">
         <v>2</v>
       </c>
       <c r="Y36" t="s">
-        <v>284</v>
+        <v>302</v>
       </c>
       <c r="AA36" t="s">
-        <v>285</v>
+        <v>303</v>
       </c>
       <c r="AB36" t="s">
-        <v>98</v>
+        <v>67</v>
       </c>
       <c r="AC36" t="s">
-        <v>286</v>
+        <v>304</v>
       </c>
     </row>
     <row r="37" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>30</v>
       </c>
-      <c r="B37">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B37" t="s">
+        <v>46</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
       </c>
       <c r="D37">
-        <v>1842</v>
+        <v>2424</v>
       </c>
       <c r="H37" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I37" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="J37" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="K37" t="s">
-        <v>287</v>
+        <v>305</v>
       </c>
       <c r="L37" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="M37" t="s">
-        <v>290</v>
+        <v>82</v>
       </c>
       <c r="O37" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="Q37" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R37" t="s">
-        <v>292</v>
+        <v>129</v>
       </c>
       <c r="S37" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>922500.2415</v>
+        <v>54</v>
+      </c>
+      <c r="T37">
+        <v>950000</v>
       </c>
       <c r="U37" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V37">
+        <v>570000</v>
+      </c>
+      <c r="W37">
+        <v>0.6</v>
       </c>
       <c r="X37">
         <v>1</v>
       </c>
       <c r="Y37" t="s">
-        <v>293</v>
+        <v>254</v>
       </c>
       <c r="AA37" t="s">
-        <v>294</v>
+        <v>255</v>
       </c>
       <c r="AB37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC37" t="s">
-        <v>295</v>
+        <v>256</v>
       </c>
     </row>
     <row r="38" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>30</v>
       </c>
-      <c r="B38">
+      <c r="B38" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" t="s">
+        <v>31</v>
+      </c>
+      <c r="D38">
+        <v>2425</v>
+      </c>
+      <c r="H38" t="s">
+        <v>32</v>
+      </c>
+      <c r="I38" t="s">
+        <v>353</v>
+      </c>
+      <c r="J38" t="s">
+        <v>308</v>
+      </c>
+      <c r="K38" t="s">
+        <v>353</v>
+      </c>
+      <c r="L38" t="s">
+        <v>309</v>
+      </c>
+      <c r="M38" t="s">
+        <v>310</v>
+      </c>
+      <c r="O38" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>38</v>
+      </c>
+      <c r="R38" t="s">
+        <v>312</v>
+      </c>
+      <c r="S38" t="s">
+        <v>54</v>
+      </c>
+      <c r="T38">
+        <v>1345319.6600000001</v>
+      </c>
+      <c r="U38" t="s">
+        <v>41</v>
+      </c>
+      <c r="V38">
+        <v>807191.79</v>
+      </c>
+      <c r="W38">
+        <v>0.6</v>
+      </c>
+      <c r="X38">
         <v>1</v>
       </c>
-      <c r="C38">
-[...49 lines deleted...]
-      </c>
       <c r="Y38" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="AA38" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="AB38" t="s">
-        <v>108</v>
+        <v>44</v>
       </c>
       <c r="AC38" t="s">
-        <v>303</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
         <v>30</v>
       </c>
-      <c r="B39">
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39">
+        <v>2427</v>
+      </c>
+      <c r="H39" t="s">
+        <v>32</v>
+      </c>
+      <c r="I39" t="s">
+        <v>315</v>
+      </c>
+      <c r="J39" t="s">
+        <v>316</v>
+      </c>
+      <c r="K39" t="s">
+        <v>315</v>
+      </c>
+      <c r="L39" t="s">
+        <v>290</v>
+      </c>
+      <c r="M39" t="s">
+        <v>291</v>
+      </c>
+      <c r="O39" t="s">
+        <v>317</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R39" t="s">
+        <v>318</v>
+      </c>
+      <c r="S39" t="s">
+        <v>40</v>
+      </c>
+      <c r="T39">
+        <v>1233187.733</v>
+      </c>
+      <c r="U39" t="s">
+        <v>41</v>
+      </c>
+      <c r="V39">
+        <v>493275.09</v>
+      </c>
+      <c r="W39">
+        <v>0.4</v>
+      </c>
+      <c r="X39">
         <v>1</v>
       </c>
-      <c r="C39">
-[...49 lines deleted...]
-      </c>
       <c r="Y39" t="s">
-        <v>310</v>
+        <v>254</v>
       </c>
       <c r="AA39" t="s">
-        <v>311</v>
+        <v>255</v>
       </c>
       <c r="AB39" t="s">
-        <v>312</v>
+        <v>44</v>
       </c>
       <c r="AC39" t="s">
-        <v>313</v>
+        <v>256</v>
       </c>
     </row>
     <row r="40" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
         <v>30</v>
       </c>
-      <c r="B40">
+      <c r="B40" t="s">
+        <v>46</v>
+      </c>
+      <c r="C40" t="s">
+        <v>31</v>
+      </c>
+      <c r="D40">
+        <v>2428</v>
+      </c>
+      <c r="H40" t="s">
+        <v>32</v>
+      </c>
+      <c r="I40" t="s">
+        <v>319</v>
+      </c>
+      <c r="J40" t="s">
+        <v>320</v>
+      </c>
+      <c r="K40" t="s">
+        <v>319</v>
+      </c>
+      <c r="L40" t="s">
+        <v>321</v>
+      </c>
+      <c r="M40" t="s">
+        <v>322</v>
+      </c>
+      <c r="O40" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>38</v>
+      </c>
+      <c r="R40" t="s">
+        <v>324</v>
+      </c>
+      <c r="S40" t="s">
+        <v>54</v>
+      </c>
+      <c r="T40">
+        <v>409142</v>
+      </c>
+      <c r="U40" t="s">
+        <v>41</v>
+      </c>
+      <c r="V40">
+        <v>245485.2</v>
+      </c>
+      <c r="W40">
+        <v>0.6</v>
+      </c>
+      <c r="X40">
         <v>1</v>
       </c>
-      <c r="C40">
-[...49 lines deleted...]
-      </c>
       <c r="Y40" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="AA40" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="AB40" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="AC40" t="s">
-        <v>321</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
         <v>30</v>
       </c>
-      <c r="B41">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B41" t="s">
+        <v>46</v>
+      </c>
+      <c r="C41" t="s">
+        <v>31</v>
       </c>
       <c r="D41">
-        <v>1849</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>2429</v>
       </c>
       <c r="H41" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I41" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="J41" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="K41" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="L41" t="s">
-        <v>34</v>
+        <v>298</v>
       </c>
       <c r="M41" t="s">
-        <v>47</v>
+        <v>329</v>
       </c>
       <c r="O41" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="Q41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R41" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="S41" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>8000000</v>
+        <v>54</v>
+      </c>
+      <c r="T41">
+        <v>1740000</v>
       </c>
       <c r="U41" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V41">
+        <v>1044000</v>
+      </c>
+      <c r="W41">
+        <v>0.6</v>
       </c>
       <c r="X41">
         <v>1</v>
       </c>
       <c r="Y41" t="s">
-        <v>326</v>
+        <v>184</v>
       </c>
       <c r="AA41" t="s">
-        <v>327</v>
+        <v>185</v>
       </c>
       <c r="AB41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC41" t="s">
-        <v>44</v>
+        <v>103</v>
       </c>
     </row>
     <row r="42" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>30</v>
       </c>
-      <c r="B42">
+      <c r="B42" t="s">
+        <v>46</v>
+      </c>
+      <c r="C42" t="s">
+        <v>47</v>
+      </c>
+      <c r="D42">
+        <v>2436</v>
+      </c>
+      <c r="H42" t="s">
+        <v>32</v>
+      </c>
+      <c r="I42" t="s">
+        <v>331</v>
+      </c>
+      <c r="J42" t="s">
+        <v>332</v>
+      </c>
+      <c r="K42" t="s">
+        <v>331</v>
+      </c>
+      <c r="L42" t="s">
+        <v>290</v>
+      </c>
+      <c r="M42" t="s">
+        <v>329</v>
+      </c>
+      <c r="O42" t="s">
+        <v>333</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>38</v>
+      </c>
+      <c r="R42" t="s">
+        <v>285</v>
+      </c>
+      <c r="S42" t="s">
+        <v>54</v>
+      </c>
+      <c r="T42">
+        <v>2141700</v>
+      </c>
+      <c r="U42" t="s">
+        <v>41</v>
+      </c>
+      <c r="V42">
+        <v>1285020</v>
+      </c>
+      <c r="W42">
+        <v>0.6</v>
+      </c>
+      <c r="X42">
         <v>1</v>
       </c>
-      <c r="C42">
-[...49 lines deleted...]
-      </c>
       <c r="Y42" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="AA42" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="AB42" t="s">
-        <v>312</v>
+        <v>44</v>
       </c>
       <c r="AC42" t="s">
-        <v>334</v>
+        <v>103</v>
       </c>
     </row>
     <row r="43" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
         <v>30</v>
       </c>
-      <c r="B43">
-[...3 lines deleted...]
-        <v>4</v>
+      <c r="B43" t="s">
+        <v>31</v>
+      </c>
+      <c r="C43" t="s">
+        <v>31</v>
       </c>
       <c r="D43">
-        <v>1852</v>
+        <v>2439</v>
       </c>
       <c r="H43" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I43" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="J43" t="s">
+        <v>337</v>
+      </c>
+      <c r="K43" t="s">
         <v>336</v>
       </c>
-      <c r="K43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L43" t="s">
-        <v>337</v>
+        <v>298</v>
       </c>
       <c r="M43" t="s">
+        <v>91</v>
+      </c>
+      <c r="O43" t="s">
         <v>338</v>
       </c>
-      <c r="O43" t="s">
+      <c r="Q43" t="s">
+        <v>38</v>
+      </c>
+      <c r="R43" t="s">
         <v>339</v>
       </c>
-      <c r="Q43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S43" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>647990</v>
+        <v>40</v>
+      </c>
+      <c r="T43">
+        <v>601745.51</v>
       </c>
       <c r="U43" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V43">
+        <v>300872.75</v>
+      </c>
+      <c r="W43">
+        <v>0.5</v>
       </c>
       <c r="X43">
         <v>1</v>
       </c>
       <c r="Y43" t="s">
+        <v>340</v>
+      </c>
+      <c r="AA43" t="s">
         <v>341</v>
       </c>
-      <c r="AA43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB43" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC43" t="s">
-        <v>68</v>
+        <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>30</v>
       </c>
-      <c r="B44">
-[...3 lines deleted...]
-        <v>2</v>
+      <c r="B44" t="s">
+        <v>46</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
       </c>
       <c r="D44">
-        <v>1853</v>
+        <v>2440</v>
       </c>
       <c r="H44" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I44" t="s">
+        <v>342</v>
+      </c>
+      <c r="J44" t="s">
         <v>343</v>
       </c>
-      <c r="J44" t="s">
+      <c r="K44" t="s">
+        <v>342</v>
+      </c>
+      <c r="L44" t="s">
         <v>344</v>
       </c>
-      <c r="K44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M44" t="s">
-        <v>118</v>
+        <v>345</v>
       </c>
       <c r="O44" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="Q44" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R44" t="s">
-        <v>346</v>
+        <v>293</v>
       </c>
       <c r="S44" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>2097074.264</v>
+        <v>54</v>
+      </c>
+      <c r="T44">
+        <v>738000</v>
       </c>
       <c r="U44" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>0.4</v>
+        <v>41</v>
+      </c>
+      <c r="V44">
+        <v>442800</v>
+      </c>
+      <c r="W44">
+        <v>0.6</v>
       </c>
       <c r="X44">
         <v>1</v>
       </c>
       <c r="Y44" t="s">
-        <v>347</v>
+        <v>218</v>
       </c>
       <c r="AA44" t="s">
-        <v>348</v>
+        <v>219</v>
       </c>
       <c r="AB44" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="AC44" t="s">
-        <v>179</v>
+        <v>103</v>
       </c>
     </row>
     <row r="45" spans="1:29" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>30</v>
       </c>
-      <c r="B45">
-[...2 lines deleted...]
-      <c r="C45">
+      <c r="B45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" t="s">
+        <v>31</v>
+      </c>
+      <c r="D45">
+        <v>2443</v>
+      </c>
+      <c r="G45">
+        <v>5</v>
+      </c>
+      <c r="H45" t="s">
+        <v>32</v>
+      </c>
+      <c r="I45" t="s">
+        <v>347</v>
+      </c>
+      <c r="J45" t="s">
+        <v>348</v>
+      </c>
+      <c r="K45" t="s">
+        <v>347</v>
+      </c>
+      <c r="L45" t="s">
+        <v>290</v>
+      </c>
+      <c r="M45" t="s">
+        <v>91</v>
+      </c>
+      <c r="O45" t="s">
+        <v>349</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>38</v>
+      </c>
+      <c r="R45" t="s">
+        <v>350</v>
+      </c>
+      <c r="S45" t="s">
+        <v>40</v>
+      </c>
+      <c r="T45">
+        <v>5354500</v>
+      </c>
+      <c r="U45" t="s">
+        <v>41</v>
+      </c>
+      <c r="V45">
+        <v>2081227.5</v>
+      </c>
+      <c r="W45">
+        <v>0.39</v>
+      </c>
+      <c r="X45">
         <v>1</v>
       </c>
-      <c r="D45">
-[...14 lines deleted...]
-      <c r="L45" t="s">
+      <c r="Y45" t="s">
         <v>351</v>
       </c>
-      <c r="M45" t="s">
+      <c r="AA45" t="s">
         <v>352</v>
       </c>
-      <c r="O45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AB45" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="AC45" t="s">
-        <v>357</v>
-[...12064 lines deleted...]
-        <v>1334</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D29C379260722942A5046F9F9D6BCAE1" ma:contentTypeVersion="16" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="68e67a4afd24f19ee4c6552a43e74036">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cd1b715a-ec9c-4bd7-8123-cf84e871c354" xmlns:ns3="7a5c1349-b593-4c40-ab17-b17479d7b20c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="22ff7531bda928e8843db51c614eb67e" ns2:_="" ns3:_="">
+    <xsd:import namespace="cd1b715a-ec9c-4bd7-8123-cf84e871c354"/>
+    <xsd:import namespace="7a5c1349-b593-4c40-ab17-b17479d7b20c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd1b715a-ec9c-4bd7-8123-cf84e871c354" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="12" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="49ca8161-7180-459b-a0ef-1a71cf6ffea5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a5c1349-b593-4c40-ab17-b17479d7b20c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{121babca-81c7-43e5-9e90-37f8308c1b0c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7a5c1349-b593-4c40-ab17-b17479d7b20c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="cd1b715a-ec9c-4bd7-8123-cf84e871c354">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7a5c1349-b593-4c40-ab17-b17479d7b20c"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BEE4862-A774-42D0-9D63-4B6CCD2C6FFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cd1b715a-ec9c-4bd7-8123-cf84e871c354"/>
+    <ds:schemaRef ds:uri="7a5c1349-b593-4c40-ab17-b17479d7b20c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C20DD4C-E3C5-4142-8159-DFA6B25D913E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{709E65ED-52CE-4362-863C-36E59180AF79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="cd1b715a-ec9c-4bd7-8123-cf84e871c354"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="7a5c1349-b593-4c40-ab17-b17479d7b20c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>result</vt:lpstr>
+      <vt:lpstr>Blad1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Vanderhoudelingen Jelle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D29C379260722942A5046F9F9D6BCAE1</vt:lpwstr>
+  </property>
+</Properties>
+</file>