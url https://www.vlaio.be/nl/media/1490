--- v0 (2025-10-17)
+++ v1 (2026-07-11)
@@ -5,55 +5,56 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="724FEF9C" w14:textId="102F4FFC" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00DE3562" w:rsidP="00BB40E2">
       <w:r w:rsidRPr="00DE3562">
         <w:rPr>
           <w:rFonts w:ascii="FlandersArtSans-Light" w:eastAsia="MS Mincho" w:hAnsi="FlandersArtSans-Light" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="328DEA95" wp14:editId="11233110">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7559400" cy="10684800"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
@@ -247,68 +248,62 @@
                             </w:r>
                             <w:r w:rsidR="0017743E">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:color w:val="232322"/>
                                 <w:spacing w:val="5"/>
                                 <w:kern w:val="28"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>interregionale</w:t>
                             </w:r>
                             <w:r w:rsidR="007542E0" w:rsidRPr="007542E0">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:color w:val="232322"/>
                                 <w:spacing w:val="5"/>
                                 <w:kern w:val="28"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> projecten</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="04616697" w14:textId="77777777" w:rsidR="007542E0" w:rsidRPr="007542E0" w:rsidRDefault="007542E0" w:rsidP="007542E0"/>
-                          <w:p w14:paraId="27A950BA" w14:textId="32B9E166" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
+                          <w:p w14:paraId="27A950BA" w14:textId="61BE5CF1" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                             <w:r w:rsidRPr="004E11A6">
                               <w:t>Versie</w:t>
                             </w:r>
                             <w:r w:rsidR="0022461D" w:rsidRPr="004E11A6">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="001D60C4">
-[...6 lines deleted...]
-                              <w:t>4</w:t>
+                            <w:r w:rsidR="00973890">
+                              <w:t>juli 2024</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="258AA6F2" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -392,68 +387,62 @@
                       </w:r>
                       <w:r w:rsidR="0017743E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>interregionale</w:t>
                       </w:r>
                       <w:r w:rsidR="007542E0" w:rsidRPr="007542E0">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> projecten</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="04616697" w14:textId="77777777" w:rsidR="007542E0" w:rsidRPr="007542E0" w:rsidRDefault="007542E0" w:rsidP="007542E0"/>
-                    <w:p w14:paraId="27A950BA" w14:textId="32B9E166" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
+                    <w:p w14:paraId="27A950BA" w14:textId="61BE5CF1" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                       <w:r w:rsidRPr="004E11A6">
                         <w:t>Versie</w:t>
                       </w:r>
                       <w:r w:rsidR="0022461D" w:rsidRPr="004E11A6">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="001D60C4">
-[...6 lines deleted...]
-                        <w:t>4</w:t>
+                      <w:r w:rsidR="00973890">
+                        <w:t>juli 2024</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="258AA6F2" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E48FEAE" w14:textId="53C427B0" w:rsidR="00F57A55" w:rsidRDefault="007542E0" w:rsidP="007542E0">
       <w:pPr>
         <w:spacing w:before="0" w:after="220"/>
       </w:pPr>
       <w:r w:rsidRPr="007542E0">
         <w:lastRenderedPageBreak/>
         <w:t>Deze annex wordt bij het Agentschap Innoveren &amp; Ondernemen</w:t>
       </w:r>
       <w:r w:rsidR="001D60C4">
@@ -938,346 +927,317 @@
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>Hou het bondig, laat weg wat minder belangrijk is voor de doelgroep</w:t>
       </w:r>
       <w:r w:rsidR="00965E2C" w:rsidRPr="001B5290">
         <w:rPr>
           <w:rFonts w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEF069F" w14:textId="71E57BBD" w:rsidR="0063141D" w:rsidRDefault="0063141D" w:rsidP="002D6528">
       <w:pPr>
         <w:pStyle w:val="Head4"/>
       </w:pPr>
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007565C8">
         <w:t>amenvatting van het project</w:t>
       </w:r>
       <w:r w:rsidR="0049202D">
         <w:t xml:space="preserve"> (maximaal 1 blz.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BDB9AB" w14:textId="77777777" w:rsidR="00E34882" w:rsidRDefault="0049202D" w:rsidP="0049202D">
+    <w:p w14:paraId="6E5D333A" w14:textId="08FE57F1" w:rsidR="00F66E57" w:rsidRDefault="0049202D" w:rsidP="0049202D">
       <w:r w:rsidRPr="002D6528">
-        <w:t xml:space="preserve">In dit deel geef je kernachtig de doelstellingen weer van je project, alsook de verwachte impact van de resultaten. Dit deel maakt onderdeel uit van de steunovereenkomst en zal na afloop van het project gebruikt worden om na te gaan in welke mate de vooropgestelde doelen werden bereikt. </w:t>
+        <w:t xml:space="preserve">In dit deel geef je kernachtig de doelstellingen weer van </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6AC5">
+        <w:t xml:space="preserve">het Vlaamse luik van het </w:t>
       </w:r>
       <w:r w:rsidRPr="002D6528">
-        <w:rPr>
-[...17 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> project, alsook de verwachte impact van de resultaten. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66E57" w:rsidRPr="00AF76CE">
+        <w:t>De doelstellingen van jouw project zullen integraal overgenomen worden in de steunovereenkomst en zullen na afloop van het project gebruikt worden om na te gaan in welke mate de vooropgestelde doelen werden bereikt</w:t>
+      </w:r>
+      <w:r w:rsidR="00E547C7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BDB9AB" w14:textId="18F0963F" w:rsidR="00E34882" w:rsidRDefault="0049202D" w:rsidP="0049202D">
       <w:r w:rsidRPr="002D6528">
         <w:t>Merk op dat de steunovereenkomst een middelenverbintenis is en geen resultaatsverbintenis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4410C537" w14:textId="77777777" w:rsidR="00E34882" w:rsidRDefault="00E34882" w:rsidP="0049202D"/>
     <w:p w14:paraId="2715ED71" w14:textId="653013AE" w:rsidR="0049202D" w:rsidRPr="002D6528" w:rsidRDefault="0049202D" w:rsidP="0049202D">
       <w:r w:rsidRPr="002D6528">
         <w:t>BELANGRIJK! Indien het aanvraagdocument van het project in het Engels wordt ingediend, moet de samenvatting (max. 1 pagina) zowel in het Nederlands als in het Engels opgemaakt worden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB820E3" w14:textId="77777777" w:rsidR="0049202D" w:rsidRPr="00AF76CE" w:rsidRDefault="0049202D" w:rsidP="002973F6">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52C9DE64" w14:textId="5CBE1D48" w:rsidR="00B82AFD" w:rsidRPr="00AF76CE" w:rsidRDefault="00B82AFD" w:rsidP="002973F6">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF76CE">
         <w:t xml:space="preserve">Bouw deze </w:t>
       </w:r>
       <w:r w:rsidR="00451633" w:rsidRPr="00AF76CE">
         <w:t>samenvatting</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF76CE">
         <w:t xml:space="preserve"> als volgt</w:t>
       </w:r>
       <w:r w:rsidR="0063141D" w:rsidRPr="00AF76CE">
         <w:t xml:space="preserve"> op</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF76CE">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25659652" w14:textId="77777777" w:rsidR="007565C8" w:rsidRPr="00792CC0" w:rsidRDefault="00BB5B85" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Head5"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF76CE">
         <w:t>Algemeen doel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45448229" w14:textId="6D845DDE" w:rsidR="007565C8" w:rsidRPr="007565C8" w:rsidRDefault="007565C8" w:rsidP="002973F6">
+    <w:p w14:paraId="45448229" w14:textId="60C0B35F" w:rsidR="007565C8" w:rsidRPr="007565C8" w:rsidRDefault="007565C8" w:rsidP="002973F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="007565C8">
         <w:t xml:space="preserve">Beschrijf eerst in enkele zinnen de </w:t>
       </w:r>
       <w:r w:rsidRPr="007565C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>algemene doelstelling</w:t>
       </w:r>
       <w:r w:rsidRPr="007565C8">
         <w:t xml:space="preserve"> van het internationale / interregionale project. Beschrijf vervolgens in een paar zinnen wat de </w:t>
       </w:r>
       <w:r w:rsidRPr="007565C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">doelstellingen van </w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidRPr="007565C8">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> bedrijf</w:t>
       </w:r>
       <w:r w:rsidRPr="007565C8">
-        <w:t xml:space="preserve"> voor het huidige project zijn. </w:t>
+        <w:t xml:space="preserve"> voor het </w:t>
+      </w:r>
+      <w:r w:rsidR="009D5DE2">
+        <w:t xml:space="preserve">Vlaamse luik van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007565C8">
+        <w:t xml:space="preserve">project zijn. </w:t>
       </w:r>
       <w:r w:rsidR="00716F1B" w:rsidRPr="00716F1B">
         <w:t>Beschrijf hiertoe in een paar zinnen waar je naar streeft met je project. Welke kennisopbouw beoog je in dit project? Geef de essentie van je beoogde innovatie op niveau van product, proces en/of dienstverlening.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70422579" w14:textId="54F62E36" w:rsidR="00792CC0" w:rsidRPr="00792CC0" w:rsidRDefault="00BB5B85" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Head5"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB5B85">
         <w:t>Concrete doelen en criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A49735" w14:textId="48548E81" w:rsidR="007565C8" w:rsidRDefault="00716F1B" w:rsidP="002973F6">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00716F1B">
         <w:t>Waar wil je staan met de uitwerking van je innovatie na dit project? Geef concrete en toetsbare resultaten die je</w:t>
       </w:r>
       <w:r w:rsidR="002A3CAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00716F1B">
         <w:t xml:space="preserve">wil behalen (SMART). </w:t>
       </w:r>
       <w:r w:rsidR="007565C8">
         <w:t xml:space="preserve">Vermeld bij voorkeur kwantitatieve streefwaarden, eisen, criteria en normen, waarmee </w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidR="007565C8">
         <w:t xml:space="preserve"> op het einde van het project zal bepalen in welke mate de verwachte resultaten bereikt werden.</w:t>
       </w:r>
       <w:r w:rsidR="002E29B6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E29B6" w:rsidRPr="002973F6">
         <w:t>Indien je met je project een maatschappelijke impact beoogt, dient hier ook een specifieke maatschappelijke doelstelling te worden opgenomen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294996A9" w14:textId="77777777" w:rsidR="00C115A9" w:rsidRDefault="00C115A9" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Head5"/>
       </w:pPr>
       <w:r>
         <w:t>Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D84A0D5" w14:textId="72C866C2" w:rsidR="00CD410B" w:rsidRDefault="00C115A9" w:rsidP="009E3336">
+    <w:p w14:paraId="4A597652" w14:textId="5B4A7F48" w:rsidR="00CD410B" w:rsidRDefault="00C115A9" w:rsidP="0021289D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ervan uitgaande dat de beoogde resultaten gehaald worden, beschrijf bondig hoe </w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
       <w:r w:rsidRPr="005F21E1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> bedrijf</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de resultaten gaat exploiteren (verbetering van een bestaand product, nieuw product, verbeterd proces, …). Beschrijf de impact op </w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:t>je</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> bedrijf (of indien relevant de Vlaamse vestiging): </w:t>
       </w:r>
       <w:r w:rsidR="00BB5B85">
         <w:t xml:space="preserve">nieuwe activiteit, </w:t>
       </w:r>
       <w:r>
         <w:t>uitbreiding</w:t>
       </w:r>
       <w:r w:rsidR="00BB5B85">
         <w:t>/behoud</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> van een hoofdactiviteit/deelactiviteit, …. </w:t>
-[...34 lines deleted...]
-      <w:r w:rsidR="00474695" w:rsidRPr="002973F6">
+        <w:t xml:space="preserve"> van een hoofdactiviteit/deelactiviteit, ….</w:t>
+      </w:r>
+      <w:r w:rsidR="009E3336" w:rsidRPr="009E3336">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="002973F6" w:rsidRPr="002973F6">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4A703DA2" w14:textId="77777777" w:rsidR="00CD410B" w:rsidRDefault="00CD410B" w:rsidP="009E3336"/>
-    <w:p w14:paraId="404C7BE1" w14:textId="741AFD31" w:rsidR="00CD410B" w:rsidRDefault="009E3336" w:rsidP="009E3336">
+    <w:p w14:paraId="3F9AEB78" w14:textId="3B2997CC" w:rsidR="00E47D53" w:rsidRPr="003C7ED1" w:rsidRDefault="00E47D53" w:rsidP="00A93710">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beschrijf ook de economische impact (tewerkstelling en investeringen) van de resultaten op Vlaams niveau. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56E65">
+        <w:t>De totaal toegevoegde waarde in de valorisatieperiode van het project dient minimaal een hefboom 10 te bedragen t.o.v. de gevraagde steun (die standaard berekend wordt op een valorisatieperiode van 5 jaar na het eind van het project).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD4FD48" w14:textId="77777777" w:rsidR="00E47D53" w:rsidRPr="00CD410B" w:rsidRDefault="00E47D53" w:rsidP="00A93710"/>
+    <w:p w14:paraId="071CEC69" w14:textId="2C437B67" w:rsidR="00CD410B" w:rsidRDefault="009E3336" w:rsidP="008854B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009E3336">
         <w:rPr>
-          <w:rStyle w:val="cf01"/>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> de totaal toegevoegde waarde voor Vlaanderen in de valorisatieperiode van het project dient minimaal 10 keer het subsidiebedrag te bedragen (die standaard berekend wordt op een valorisatieperiode van 5 jaar en start bij het einde van het project).</w:t>
+        </w:rPr>
+        <w:t>Indien je project een maatschappelijke meerwaarde creëert, gelieve dit dan ook hier kort aan te geven.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A597652" w14:textId="79FACAE0" w:rsidR="00CD410B" w:rsidRPr="00CD410B" w:rsidRDefault="009E3336" w:rsidP="00A93710">
-[...14 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="4F1F7148" w14:textId="77777777" w:rsidR="00E47D53" w:rsidRDefault="00E47D53" w:rsidP="008854B6"/>
     <w:p w14:paraId="5CD1D2E6" w14:textId="2545F035" w:rsidR="00E0557A" w:rsidRDefault="00A93710" w:rsidP="008854B6">
       <w:r w:rsidRPr="002D6528">
         <w:t>Indien verschillende bedrijfspartners betrokken zijn, beschrijf dan de impact per partner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAC097E" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRDefault="00E0557A" w:rsidP="002D6528">
       <w:pPr>
         <w:pStyle w:val="Head4"/>
       </w:pPr>
       <w:r>
         <w:t>Track record (max 1 blz.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F4D874" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRDefault="00E0557A" w:rsidP="00E0557A">
+    <w:p w14:paraId="31F4D874" w14:textId="5401DCB9" w:rsidR="00E0557A" w:rsidRDefault="00E0557A" w:rsidP="00E0557A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF12DD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>Voorzie voor elke Vlaamse bedrijfspartner een duidelijke beschrijving van de impact van reeds ontvangen steun indien je de laatste 5 jaar innovatiesteun hebt gekregen van het Fonds voor Innoveren en Ondernemen. Doel is dat we hiermee inzicht krijgen in de impact die de gesubsidieerde projecten hebben gehad op je onderneming.</w:t>
+        <w:t xml:space="preserve">Voorzie voor elke Vlaamse bedrijfspartner een duidelijke beschrijving van de impact van reeds ontvangen steun indien je de laatste 5 jaar innovatiesteun hebt gekregen </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4079A">
+        <w:t xml:space="preserve">via het agentschap Innoveren &amp; Ondernemen (VLAIO). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF12DD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Doel is dat we hiermee inzicht krijgen in de impact die de gesubsidieerde projecten hebben gehad op je onderneming.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F74B023" w14:textId="77777777" w:rsidR="00F95908" w:rsidRDefault="00F95908" w:rsidP="00E0557A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19209E07" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00EA3AF5" w:rsidRDefault="00E0557A" w:rsidP="00E0557A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF12DD">
         <w:rPr>
@@ -1336,92 +1296,90 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="3B3ABC80" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E0FF9FC" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Projectnummer </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35F60C18" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> De impact die het project </w:t>
             </w:r>
             <w:r w:rsidRPr="009A0894">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -1442,152 +1400,148 @@
               <w:t xml:space="preserve"> gegenereerd heeft</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="48B87B87" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="575E54CA" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58E79E80" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="22277EFD" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6867BA84" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E6B36F0" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="603F75AB" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="00E0557A">
@@ -1623,1423 +1577,1381 @@
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="795"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1605"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="6CE36A00" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D91FF14" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Projectnummer</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64F399ED" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7064F615" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C416D6D" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="250FDAB9" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C46A2E0" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="11B217C0" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B66814D" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Projectnaam</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="567B5830" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54F314F5" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C77EDF3" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF028D0" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B5AB3D6" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="32275B2A" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7845CFBA" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Toegekende steun</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="293F0E81" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="731C2F1F" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B48A450" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4CD441D7" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="05EEB877" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="42FAFB05" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2AE11AFF" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Personeelsbestand*</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="18D58015" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="519F5821" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6904D429" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794C117E" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7647FE7D" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="6F381134" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="317CC12A" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>R&amp;D budget** </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A0B33A3" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3AC8C3B7" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4309129B" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E1B96F4" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="137AF5E5" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="181579E4" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54F8EEE0" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Investeringen** </w:t>
             </w:r>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6CF0F24C" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="728C2F2A" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06FA4B48" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B26C7B9" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29C8D163" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF12DD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w14:paraId="4829768B" w14:textId="77777777" w:rsidTr="009A0894">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AF1D8C7" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Productiviteit***</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B15FF90" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15FA3D23" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C082B13" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20695D0F" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0523C42C" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="009A0894">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79B592ED" w14:textId="77777777" w:rsidR="00E0557A" w:rsidRPr="00FF12DD" w:rsidRDefault="00E0557A" w:rsidP="00E0557A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
@@ -3832,130 +3744,130 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00FC4C0A" w14:textId="1164820E" w:rsidR="002D615C" w:rsidRPr="00556DC9" w:rsidRDefault="00EC1E52" w:rsidP="00522A14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556DC9">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">2.3  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006379BA" w:rsidRPr="00556DC9">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Natraject</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="69FDBA6D" w14:textId="5B5909E7" w:rsidR="002D615C" w:rsidRDefault="002D615C" w:rsidP="002973F6">
+    <w:p w14:paraId="69FDBA6D" w14:textId="667D90CD" w:rsidR="002D615C" w:rsidRDefault="002D615C" w:rsidP="002973F6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF76CE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Bespreek de inspanningen (verdere </w:t>
       </w:r>
       <w:r w:rsidR="00492475">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>O&amp;O</w:t>
       </w:r>
       <w:r w:rsidR="00370B69">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">, implementatie-activiteiten, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF76CE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> investeringen, …) die </w:t>
       </w:r>
       <w:r w:rsidR="006379BA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">na het project </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D6018">
+        <w:t xml:space="preserve">na het project nodig zijn binnen </w:t>
+      </w:r>
+      <w:r w:rsidR="002973F6">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">(of parallel aan het project) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006379BA">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00E776C3">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">nodig zijn binnen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002973F6">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="006379BA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>j</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E776C3">
+        <w:t xml:space="preserve">bedrijf (en bij eventuele partners) tot </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1AEE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">e </w:t>
+        <w:t xml:space="preserve">aan </w:t>
       </w:r>
       <w:r w:rsidR="006379BA">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve">bedrijf (en bij eventuele partners) tot de verwachte marktintroductie. </w:t>
+        <w:t xml:space="preserve">de verwachte marktintroductie. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF76CE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>Geef daarbij ook een inschatting van de verwachte termijn om daartoe te komen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E5DA8A" w14:textId="77777777" w:rsidR="006379BA" w:rsidRDefault="006379BA" w:rsidP="002D615C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFDB780" w14:textId="75965520" w:rsidR="006379BA" w:rsidRPr="00556DC9" w:rsidRDefault="00EC1E52" w:rsidP="00522A14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="nl-BE" w:eastAsia="nl-BE"/>
@@ -4104,66 +4016,82 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="680128C0" w14:textId="2B6C772A" w:rsidR="000B1925" w:rsidRDefault="0022595C" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Optie 2 - </w:t>
       </w:r>
       <w:r w:rsidR="000B1925" w:rsidRPr="000D649B">
         <w:t>Toegevoegde waarde voor Vlaanderen op basis van</w:t>
       </w:r>
       <w:r w:rsidR="000B1925">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B1925" w:rsidRPr="002D6528">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>groei in arbeidsproductiviteit</w:t>
       </w:r>
       <w:r w:rsidR="000B1925" w:rsidRPr="0F7A9C1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F854F74" w14:textId="77777777" w:rsidR="000B1925" w:rsidRPr="006B271F" w:rsidRDefault="000B1925" w:rsidP="000B1925">
+    <w:p w14:paraId="0F854F74" w14:textId="124D3163" w:rsidR="000B1925" w:rsidRPr="006B271F" w:rsidRDefault="000B1925" w:rsidP="000B1925">
       <w:pPr>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B271F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t>Wanneer de toegevoegde waarde voor Vlaanderen gebaseerd is op groei in arbeidsproductiviteit moet vooreerst gemotiveerd worden waarom de krapte op de arbeidsmarkt het bedrijf niet toelaat om de impact te realiseren door tewerkstelling en/of investeringen. Er wordt vereist dat de arbeidsproductiviteit 5 jaar na het einde van het project minstens 50% hoger is dan de arbeidsproductiviteit bij aanvraag van het project. Indien de aangevraagde subsidie groter is dan €250.000, dient bovendien de cumulatieve extra Bruto Toegevoegde Waarde (BrTW) minstens 10 maal de subsidie te bedragen. Indien de subsidie kleiner is of gelijk aan €250.000 kan de cumulatieve extra Bruto Toegevoegde Waarde kleiner zijn dan het tienvoud van de subsidie. De valorisatieperiode voor projecten die inzetten op arbeidsproductiviteit ligt vast op 5 jaar en kan niet verlengd worden.</w:t>
+        <w:t xml:space="preserve">Wanneer de toegevoegde waarde voor Vlaanderen gebaseerd is op groei in arbeidsproductiviteit moet vooreerst gemotiveerd worden waarom de krapte op de arbeidsmarkt het bedrijf niet toelaat om de impact te realiseren door tewerkstelling en/of investeringen. Er wordt vereist dat de arbeidsproductiviteit 5 jaar na het einde van het project minstens </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7DD9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B271F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>0% hoger is dan de arbeidsproductiviteit bij aanvraag van het project. De valorisatieperiode voor projecten die inzetten op arbeidsproductiviteit ligt vast op 5 jaar en kan niet verlengd worden.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="42A9F51E" w14:textId="77777777" w:rsidR="00FB6C71" w:rsidRPr="002D6528" w:rsidRDefault="00FB6C71" w:rsidP="002D6528">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="nl" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51418E85" w14:textId="529E9581" w:rsidR="00313AE6" w:rsidRDefault="00FB6C71" w:rsidP="002D6528">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D6528">
         <w:rPr>
           <w:lang w:val="nl" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>In het geval van multi-partner projecten dient elke bedrijfspartner afzonderlijk de impact van het project op de bedrijfsvoering te beschrijven en te kwantificeren. Hierbij kan één bedrijfspartner of een groep bedrijfspartners kiezen voor impact op basis van tewerkstelling en/of investeringen en kunnen de andere bedrijfspartners kiezen voor impact op basis van groei in arbeidsproductiviteit. Voor beide opties dient de minimale toegevoegde waarde behaald te zijn.</w:t>
       </w:r>
@@ -4180,166 +4108,149 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D649B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>De impact voor Vlaanderen</w:t>
       </w:r>
       <w:r w:rsidRPr="000D649B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> kan het best aangetoond worden in tabelvorm, waarvan </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
+      <w:hyperlink w:anchor="_Tabel_toegevoegde_economische" w:history="1">
+        <w:r w:rsidRPr="000D649B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="nl"/>
+          </w:rPr>
+          <w:t>achteraan in dit aanvraagdocument voor elke optie een mogelijke tabelopbouw</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000D649B">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t>achteraan in dit aanvraagdocument voor elke optie een mogelijke tabelopbouw</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000D649B">
+        <w:t xml:space="preserve"> gegeven wordt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> gegeven wordt.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0F7A9C1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BEFCD7" w14:textId="77777777" w:rsidR="00731EFA" w:rsidRDefault="00731EFA" w:rsidP="00731EFA">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="34BEFCD7" w14:textId="77777777" w:rsidR="00731EFA" w:rsidRDefault="00731EFA" w:rsidP="00731EFA">
+    <w:p w14:paraId="1DF6A25E" w14:textId="77777777" w:rsidR="00731EFA" w:rsidRDefault="00731EFA" w:rsidP="00731EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0F7A9C1E">
+        <w:t>Beschouw de valorisatieperiode na afloop van het project en beschrijf welke activiteiten in Vlaanderen zullen gebeuren (vervolg R&amp;D, implementatie, commercialisatie)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t>Beschouw de valorisatieperiode na afloop van het project en beschrijf welke activiteiten in Vlaanderen zullen gebeuren (vervolg R&amp;D, implementatie, commercialisatie)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> tot 5 jaar na het einde van het project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tot 5 jaar na het einde van het project</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">internationaal bedrijf door bv. hoge innovatiecapaciteit, unieke know-how, ...)? </w:t>
+        <w:t xml:space="preserve">. Welke positieve gevolgen zal dit voor Vlaanderen hebben (tewerkstelling, investeringen, groei in arbeidsproductiviteit, verankering, versterking van samenwerking met het Vlaams innovatie-ecosysteem, handhaving van de productie in Vlaanderen, versteviging van de positie van de Vlaamse vestiging in een internationaal bedrijf door bv. hoge innovatiecapaciteit, unieke know-how, ...)? </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB5B1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>Onderbouw zo concreet mogelijk</w:t>
       </w:r>
       <w:r w:rsidRPr="0F7A9C1E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BFB6F5" w14:textId="77777777" w:rsidR="00731EFA" w:rsidRDefault="00731EFA" w:rsidP="00731EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ADAA16E" w14:textId="53BE5F40" w:rsidR="00731EFA" w:rsidRPr="00BB5B1E" w:rsidRDefault="00731EFA" w:rsidP="00731EFA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Deze gegevens kunnen eventueel ook verwerkt worden onder de vorm van een tabel die de opbouw van de </w:t>
       </w:r>
       <w:r w:rsidRPr="005E0155">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>business case</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> weergeeft</w:t>
       </w:r>
       <w:hyperlink w:anchor="_Conceptueel_voorbeeld_van" w:history="1">
         <w:r w:rsidRPr="00A733D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
             <w:lang w:val="nl"/>
           </w:rPr>
@@ -4530,206 +4441,228 @@
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="009E7B56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ouw</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> project zich situeert, en onderbouw waarom</w:t>
       </w:r>
       <w:r w:rsidRPr="00C256D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C036DED" w14:textId="23E43210" w:rsidR="00D40254" w:rsidRDefault="00DF4DEA" w:rsidP="00D40254">
+    <w:p w14:paraId="5C036DED" w14:textId="323827B9" w:rsidR="00D40254" w:rsidRPr="003C7ED1" w:rsidRDefault="00DF4DEA" w:rsidP="003C7ED1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="220" w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD4032">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maak </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B56">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">facultatief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4032">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>een inschatting/raming van de</w:t>
+      </w:r>
+      <w:r w:rsidR="00E270B3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037235B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">potentiële </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wereldwijde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0037235B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">monetaire netto winst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D6204">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>(gespaarde kosten en/of behaalde winsten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B56">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7B56">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> specifieer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>- indien van toepassing-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3E30">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>wat dit betekent voor het Vlaams ecosysteem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35D53" w:rsidRPr="00D35D53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35D53" w:rsidRPr="008A71C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Naast de directe winsten of besparingen zoals eerder beschreven bij de economische impact, kunnen dit winsten of besparingen zijn op vlak van milieu, mobiliteit, ziekteverzuim, enz.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35D53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35D53" w:rsidRPr="008A71C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die impact hebben op een brede doelgroep van stakeholders in Vlaanderen (ondernemingen, sociale sector, overheid of burgers).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3BC439" w14:textId="329D6A4A" w:rsidR="006379BA" w:rsidRPr="00C256D7" w:rsidRDefault="006379BA" w:rsidP="005F6ACC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...147 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C256D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien je project geen specifieke maatschappelijke </w:t>
       </w:r>
       <w:r w:rsidR="009E7B56">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">impact </w:t>
       </w:r>
       <w:r w:rsidRPr="00C256D7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">heeft, dien </w:t>
       </w:r>
@@ -4812,75 +4745,75 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1E00">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>In geval van samenwerking (met bedrijfspartners, onderzoeksinstellingen, onderaannemers): wat zijn de basisprincipes voor onderlinge afspraken? Geef hierbij toelichting bij onder meer eigendomsrechten op projectresultaten, gebruiksrechten op projectresultaten en/of nodige achtergrondkennis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2FCC46" w14:textId="77777777" w:rsidR="002D615C" w:rsidRPr="002A1E00" w:rsidRDefault="002D615C" w:rsidP="002D615C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ABC4F87" w14:textId="14F002EB" w:rsidR="002D615C" w:rsidRPr="00532C7B" w:rsidRDefault="00EC1E52" w:rsidP="00522A14">
+    <w:p w14:paraId="5ABC4F87" w14:textId="2F58B581" w:rsidR="002D615C" w:rsidRPr="00532C7B" w:rsidRDefault="00EC1E52" w:rsidP="00522A14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00532C7B">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">2.7  </w:t>
       </w:r>
       <w:r w:rsidR="002D615C" w:rsidRPr="00532C7B">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">SWOT m.b.t. de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002D615C" w:rsidRPr="00532C7B">
         <w:rPr>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>valorisatiecase</w:t>
+        <w:t>valorisatie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7511C4D4" w14:textId="766E1EC0" w:rsidR="0060598C" w:rsidRPr="002A1E00" w:rsidRDefault="0060598C" w:rsidP="0060598C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A1E00">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>Bespreek de sterke en zwakke punten van de aanvragende onderneming(en), alsook belangrijke externe factoren (markt, concurrentie, omgevingsfactoren, … zowel opportuniteiten als bedreigingen) met betrekking tot de valorisatie van het onderzoeksproject, en desgevallend verwante projecten. Geef ook aan hoe je daarop zal inspelen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B0E6B7" w14:textId="77777777" w:rsidR="005F6ACC" w:rsidRDefault="005F6ACC" w:rsidP="005F6ACC">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
@@ -4949,51 +4882,50 @@
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:t>je</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> hier specifieke detailinformatie geven die niet mag overgemaakt worden aan de externe deskundigen (bv. businessplan). Dit deel laa</w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r>
         <w:t>op als een apart document (bijlage).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4EEDAA" w14:textId="77777777" w:rsidR="00E21736" w:rsidRPr="00E21231" w:rsidRDefault="00E21736" w:rsidP="002D6528">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Belang van de steun</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62004555" w14:textId="4A85A05D" w:rsidR="00E21736" w:rsidRDefault="00E21736" w:rsidP="00B540BF">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Waarom is Vlaamse steun belangrijk voor </w:t>
       </w:r>
       <w:r w:rsidR="00E776C3">
         <w:t>je</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B7096B">
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAD8C11" w14:textId="77777777" w:rsidR="005F6ACC" w:rsidRDefault="005F6ACC" w:rsidP="005F6ACC">
       <w:pPr>
@@ -5190,51 +5122,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lijst de nieuwe ontwikkeling valt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FE38C4" w14:textId="77777777" w:rsidR="005F6ACC" w:rsidRDefault="005F6ACC" w:rsidP="005F6ACC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090B28B9" w14:textId="0C8DCD00" w:rsidR="00E21736" w:rsidRPr="00A8045C" w:rsidRDefault="00E21736" w:rsidP="005F6ACC">
+    <w:p w14:paraId="090B28B9" w14:textId="7937F2C5" w:rsidR="00E21736" w:rsidRPr="00A8045C" w:rsidRDefault="00E21736" w:rsidP="005F6ACC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien het project </w:t>
       </w:r>
       <w:r w:rsidRPr="0029301A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>tot doel heeft producten of systemen te realiseren zoals beschreven in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5270,166 +5202,153 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lijst dien je bij de uitwerking van de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65F91">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>business case</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> van je project (zie 1.2 Verwachte valorisatiemogelijkheden) duidelijk aan te geven en te onderbouwen </w:t>
+        <w:t xml:space="preserve"> van je project  duidelijk aan te geven en te onderbouwen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wat de te verwachten omzet zal zijn in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">respectievelijk </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8045C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>civiele en militaire toepassingsgebieden.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4819F775" w14:textId="77777777" w:rsidR="005F6ACC" w:rsidRDefault="005F6ACC" w:rsidP="005F6ACC">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE1C187" w14:textId="0FF64C56" w:rsidR="0086170B" w:rsidRPr="00A15648" w:rsidRDefault="00E21736" w:rsidP="00A15648">
-[...1 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w14:paraId="4E15E3EF" w14:textId="77777777" w:rsidR="00FA6B88" w:rsidRPr="00CE2739" w:rsidRDefault="00FA6B88" w:rsidP="00FA6B88">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2739">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Situeert het project zich onder een rubriek van de militaire lijst, of onder die van de Dual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE2739">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE2739">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lijst én de business case geeft duidelijk aan dat de toepassing in hoofdzaak militair is, wordt het dossier voor advies voorgelegd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2D74">
+        <w:t xml:space="preserve">aan het Ethisch en Strategisch Adviescomité. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2D74">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-      </w:pPr>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">In dat geval zal tijdens de evaluatieprocedure gevraagd worden om een </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA5476">
+      <w:r w:rsidRPr="00FA2D74">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>zelfevaluatie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA5476">
+      <w:r w:rsidRPr="00FA2D74">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> te doen.</w:t>
+        <w:t xml:space="preserve"> te doen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758324A4" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="002D6528">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:u w:color="002776"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Tabel_toegevoegde_economische"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="009D5D0E">
         <w:rPr>
           <w:u w:color="002776"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
         <w:t>Tabel toegevoegde economische waarde voor Vlaanderen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB611DA" w14:textId="042BA12C" w:rsidR="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:color="000000"/>
@@ -5462,87 +5381,85 @@
     </w:p>
     <w:p w14:paraId="67F6F8D5" w14:textId="77777777" w:rsidR="00847196" w:rsidRPr="00847196" w:rsidRDefault="00847196" w:rsidP="00847196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="1457"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="784E9CD6" w14:textId="77777777" w:rsidTr="005F6ACC">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="35D7D0D5" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Impactberekening op basis van tewerkstelling en/of investeringen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33733FF0" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5560,236 +5477,230 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(jaar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="37F754E5" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2680AC1C" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="31577C9F" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0454C06C" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4266AED9" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="0BBC3FA0" w14:textId="77777777" w:rsidTr="005F6ACC">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7AE3AE0E" w14:textId="516E9DBF" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
@@ -5811,1458 +5722,1417 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>(Opsplitsen per profiel zoals bv. Arbeiders, verkopers, R&amp;D, ...)</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> – uit te drukken in VTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0B995A15" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="15218902" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4291E01A" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="714F1F22" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="036A4574" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1EF72E69" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="70ED7169" w14:textId="77777777" w:rsidTr="005F6ACC">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4FE1898F" w14:textId="1BA6981B" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Behoud van tewerkstelling</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> door het project – uit te drukken in VTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A6701C7" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7CBBE610" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4F75EB8C" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="79DA3DE3" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44851A1C" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41478CB2" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="0796F17B" w14:textId="77777777" w:rsidTr="005F6ACC">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6024C6CC" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Loonkosten – nieuwe aanwervingen</w:t>
             </w:r>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7DEB7179" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C6D2857" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="12B17557" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CEF3504" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FD1ACF3" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="69E4BF97" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="3FA95BFF" w14:textId="77777777" w:rsidTr="005F6ACC">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="44BAA532" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Loonkosten – behoud personeel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="47603AC4" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51BB559B" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AD00470" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3946EA18" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="708F7767" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4AE49EB5" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="4F31E081" w14:textId="77777777" w:rsidTr="00A15648">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5F3B2219" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Projectgerelateerde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> investeringen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A97F876" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3323CFD6" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7FE92014" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D808937" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="371CD6D3" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="686A404E" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="57B9627A" w14:textId="77777777" w:rsidTr="00A15648">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="477E8B7B" w14:textId="290206AF" w:rsidR="009D5D0E" w:rsidRPr="0086170B" w:rsidRDefault="005F6ACC" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0086170B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5CB9C69F" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5E05B2E7" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1BAD2C66" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D8D0EC8" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="077D04AC" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6228F12E" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7276,82 +7146,82 @@
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5D0E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2240BB7A" w14:textId="37954409" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="00847196">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E6192E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="nl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Merk op dat de omzetstijging die dankzij het project kan gerealiseerd worden geen deel uitmaakt van de hefboomberekening. De input voor de hefboomberekening bestaat enkel uit loonkost en investeringen zoals berekend is bovenstaande tabel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286506AC" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5D0E">
         <w:rPr>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
         <w:t xml:space="preserve">Optie 2 – Impact op basis van </w:t>
       </w:r>
       <w:r w:rsidRPr="0022595C">
         <w:rPr>
           <w:b/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
         </w:rPr>
         <w:t>groei in arbeidsproductiviteit</w:t>
@@ -9565,51 +9435,50 @@
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FE18325" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Totale return voor Vlaanderen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="49710C17" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
@@ -9793,50 +9662,51 @@
           </w:tcPr>
           <w:p w14:paraId="4B4CAE08" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Evolutie AP = </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>BrTW</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> / VTE</w:t>
             </w:r>
           </w:p>
@@ -10006,533 +9876,85 @@
           </w:tcPr>
           <w:p w14:paraId="64A0A6E5" w14:textId="77777777" w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w:rsidRDefault="009D5D0E" w:rsidP="009D5D0E">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D5D0E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D5D0E" w:rsidRPr="009D5D0E" w14:paraId="1FFA108D" w14:textId="77777777" w:rsidTr="00E6192E">
-[...452 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AF32358" w14:textId="77777777" w:rsidR="00731EFA" w:rsidRDefault="00731EFA" w:rsidP="00E21736">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C564A03" w14:textId="7B044B27" w:rsidR="00731EFA" w:rsidRPr="004A4D7A" w:rsidRDefault="004A4D7A" w:rsidP="00847196">
+    <w:p w14:paraId="1C564A03" w14:textId="67F36E27" w:rsidR="00731EFA" w:rsidRPr="004A4D7A" w:rsidRDefault="00EA3608" w:rsidP="00847196">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Conceptueel_voorbeeld_van"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="004A4D7A">
+      <w:r>
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conceptueel voorbeeld van een tabel ter ondersteuning van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004A4D7A">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D7A" w:rsidRPr="004A4D7A">
+        <w:rPr>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oorbeeld van een tabel ter ondersteuning van </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4D7A" w:rsidRPr="004A4D7A">
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t>de businesscase</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A4D7A">
+      <w:r w:rsidR="004A4D7A" w:rsidRPr="004A4D7A">
         <w:rPr>
           <w:lang w:val="nl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8D8D3D" w14:textId="77777777" w:rsidR="00731EFA" w:rsidRDefault="00731EFA" w:rsidP="00E21736">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="909"/>
@@ -11647,58 +11069,58 @@
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="611908B3" w14:textId="356B3EB1" w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidRDefault="000107F1" w:rsidP="00BB40E2"/>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidSect="001E1829">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="671E2E66" w14:textId="77777777" w:rsidR="009324A3" w:rsidRDefault="009324A3" w:rsidP="00BB40E2">
+    <w:p w14:paraId="038FE614" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32FBD0C7" w14:textId="77777777" w:rsidR="009324A3" w:rsidRDefault="009324A3" w:rsidP="00BB40E2">
+    <w:p w14:paraId="665A92F8" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -11722,51 +11144,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Regular">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -11937,162 +11358,162 @@
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1390845540"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="74DDA13B" w14:textId="4932819B" w:rsidR="001C3542" w:rsidRPr="00753F09" w:rsidRDefault="00BF1807">
+      <w:p w14:paraId="74DDA13B" w14:textId="7793BFEB" w:rsidR="001C3542" w:rsidRPr="00753F09" w:rsidRDefault="00BF1807">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">    VLAIO Aanvraagdocument annex internationaal of interregionaal project – versie </w:t>
         </w:r>
-        <w:r w:rsidR="007A2EBF">
+        <w:r w:rsidR="00973890">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>mei 2024</w:t>
+          <w:t>juli 2026</w:t>
         </w:r>
         <w:r w:rsidRPr="00753F09">
           <w:rPr>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> - VERTROUWELIJK</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6599C56C" w14:textId="02F777D5" w:rsidR="001C3542" w:rsidRPr="007F0D84" w:rsidRDefault="001C3542" w:rsidP="003143C1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007F0D84">
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5737A037" w14:textId="77777777" w:rsidR="001C3542" w:rsidRPr="003143C1" w:rsidRDefault="001C3542">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3689A878" w14:textId="77777777" w:rsidR="009324A3" w:rsidRDefault="009324A3" w:rsidP="00BB40E2">
+    <w:p w14:paraId="482AA210" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50ECA0F3" w14:textId="77777777" w:rsidR="009324A3" w:rsidRDefault="009324A3" w:rsidP="00BB40E2">
+    <w:p w14:paraId="33597623" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="186FB098" w14:textId="77777777" w:rsidR="00A13256" w:rsidRDefault="00A13256" w:rsidP="00A13256">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15648">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -15310,264 +14731,276 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="725643606">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2039354394">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2062828514">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1092241399">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000107F1"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00010CF7"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="00014052"/>
     <w:rsid w:val="00023ADE"/>
     <w:rsid w:val="00026DA2"/>
     <w:rsid w:val="0002799F"/>
     <w:rsid w:val="000406AE"/>
     <w:rsid w:val="0004136F"/>
+    <w:rsid w:val="00043517"/>
     <w:rsid w:val="00043586"/>
     <w:rsid w:val="000441A9"/>
     <w:rsid w:val="000452EE"/>
     <w:rsid w:val="000454F5"/>
     <w:rsid w:val="0004574A"/>
     <w:rsid w:val="000469A4"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00062CB6"/>
     <w:rsid w:val="00067A95"/>
     <w:rsid w:val="00074B96"/>
     <w:rsid w:val="0009049F"/>
     <w:rsid w:val="000A250A"/>
     <w:rsid w:val="000A71D0"/>
+    <w:rsid w:val="000A7641"/>
     <w:rsid w:val="000A7CA3"/>
     <w:rsid w:val="000B119F"/>
     <w:rsid w:val="000B1925"/>
     <w:rsid w:val="000B2474"/>
     <w:rsid w:val="000C70D0"/>
     <w:rsid w:val="000D2D4C"/>
     <w:rsid w:val="000E497F"/>
+    <w:rsid w:val="000F04A7"/>
     <w:rsid w:val="000F47A1"/>
     <w:rsid w:val="000F4BB9"/>
     <w:rsid w:val="00103C63"/>
     <w:rsid w:val="00112C43"/>
     <w:rsid w:val="001144B8"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00123F94"/>
     <w:rsid w:val="001263F0"/>
     <w:rsid w:val="001274E5"/>
     <w:rsid w:val="00143183"/>
     <w:rsid w:val="0015363D"/>
     <w:rsid w:val="00166E50"/>
     <w:rsid w:val="0017403F"/>
     <w:rsid w:val="0017652D"/>
     <w:rsid w:val="00176FE3"/>
     <w:rsid w:val="0017743E"/>
     <w:rsid w:val="00181063"/>
     <w:rsid w:val="001814C2"/>
     <w:rsid w:val="00181833"/>
     <w:rsid w:val="0018787D"/>
     <w:rsid w:val="0019063F"/>
     <w:rsid w:val="00190F5D"/>
     <w:rsid w:val="00191B7F"/>
     <w:rsid w:val="0019462C"/>
     <w:rsid w:val="00196276"/>
     <w:rsid w:val="001975FE"/>
     <w:rsid w:val="001B4AFB"/>
     <w:rsid w:val="001B5290"/>
     <w:rsid w:val="001B7C6E"/>
     <w:rsid w:val="001C076F"/>
     <w:rsid w:val="001C3542"/>
     <w:rsid w:val="001D3E9D"/>
     <w:rsid w:val="001D6018"/>
     <w:rsid w:val="001D60C4"/>
     <w:rsid w:val="001E0432"/>
     <w:rsid w:val="001E1829"/>
     <w:rsid w:val="001E4E9F"/>
+    <w:rsid w:val="001E7DD9"/>
     <w:rsid w:val="001F0F5F"/>
     <w:rsid w:val="00200895"/>
     <w:rsid w:val="00200A26"/>
     <w:rsid w:val="00203574"/>
     <w:rsid w:val="00205018"/>
     <w:rsid w:val="0020550F"/>
+    <w:rsid w:val="0021289D"/>
     <w:rsid w:val="0022461D"/>
     <w:rsid w:val="0022595C"/>
     <w:rsid w:val="002332F5"/>
     <w:rsid w:val="002416A8"/>
     <w:rsid w:val="00262553"/>
     <w:rsid w:val="002650B6"/>
     <w:rsid w:val="00275F5E"/>
     <w:rsid w:val="00287147"/>
     <w:rsid w:val="0028758F"/>
     <w:rsid w:val="002912F4"/>
     <w:rsid w:val="002925F3"/>
     <w:rsid w:val="00296733"/>
     <w:rsid w:val="002973F6"/>
     <w:rsid w:val="002A1E00"/>
     <w:rsid w:val="002A3CAC"/>
     <w:rsid w:val="002A554E"/>
     <w:rsid w:val="002A6CD0"/>
     <w:rsid w:val="002B3CC5"/>
     <w:rsid w:val="002B51DB"/>
     <w:rsid w:val="002B7017"/>
     <w:rsid w:val="002C0486"/>
     <w:rsid w:val="002C2270"/>
     <w:rsid w:val="002C29DF"/>
     <w:rsid w:val="002C7185"/>
     <w:rsid w:val="002D022D"/>
     <w:rsid w:val="002D0CB3"/>
     <w:rsid w:val="002D0CC4"/>
     <w:rsid w:val="002D615C"/>
     <w:rsid w:val="002D6528"/>
     <w:rsid w:val="002D6B00"/>
     <w:rsid w:val="002D7A80"/>
     <w:rsid w:val="002D7EBA"/>
     <w:rsid w:val="002E29B6"/>
     <w:rsid w:val="002E2ECA"/>
+    <w:rsid w:val="002E3D09"/>
     <w:rsid w:val="002F0228"/>
     <w:rsid w:val="002F18D6"/>
+    <w:rsid w:val="00303A05"/>
     <w:rsid w:val="00313697"/>
     <w:rsid w:val="00313AE6"/>
     <w:rsid w:val="003143C1"/>
     <w:rsid w:val="00316240"/>
     <w:rsid w:val="003330FE"/>
     <w:rsid w:val="00334CB2"/>
     <w:rsid w:val="003402BB"/>
     <w:rsid w:val="00361EE9"/>
     <w:rsid w:val="00364AF7"/>
     <w:rsid w:val="00370B69"/>
     <w:rsid w:val="00370CF3"/>
     <w:rsid w:val="0037495E"/>
     <w:rsid w:val="00376272"/>
     <w:rsid w:val="003775B0"/>
     <w:rsid w:val="00381D9E"/>
     <w:rsid w:val="003854BC"/>
     <w:rsid w:val="00387792"/>
     <w:rsid w:val="00391089"/>
     <w:rsid w:val="003A03F6"/>
     <w:rsid w:val="003B13EF"/>
     <w:rsid w:val="003C54A2"/>
+    <w:rsid w:val="003C7ED1"/>
     <w:rsid w:val="003D38A1"/>
     <w:rsid w:val="003D42C3"/>
     <w:rsid w:val="003E1F04"/>
     <w:rsid w:val="003E4AE6"/>
     <w:rsid w:val="003F6511"/>
     <w:rsid w:val="00402ED2"/>
     <w:rsid w:val="004076B0"/>
     <w:rsid w:val="004178AD"/>
     <w:rsid w:val="00425658"/>
     <w:rsid w:val="00425E58"/>
     <w:rsid w:val="004316C8"/>
     <w:rsid w:val="004438BA"/>
     <w:rsid w:val="00444276"/>
+    <w:rsid w:val="00446A73"/>
     <w:rsid w:val="00451633"/>
     <w:rsid w:val="00460505"/>
     <w:rsid w:val="00463BB8"/>
     <w:rsid w:val="00466454"/>
     <w:rsid w:val="00474103"/>
     <w:rsid w:val="00474695"/>
     <w:rsid w:val="0047591A"/>
     <w:rsid w:val="00477E40"/>
     <w:rsid w:val="0049202D"/>
     <w:rsid w:val="00492475"/>
     <w:rsid w:val="00496C06"/>
     <w:rsid w:val="004A08D0"/>
     <w:rsid w:val="004A4D7A"/>
     <w:rsid w:val="004A7C46"/>
     <w:rsid w:val="004B5E21"/>
     <w:rsid w:val="004C5096"/>
+    <w:rsid w:val="004C6175"/>
     <w:rsid w:val="004D08C7"/>
     <w:rsid w:val="004D1ADA"/>
     <w:rsid w:val="004D6125"/>
     <w:rsid w:val="004E0B6C"/>
     <w:rsid w:val="004E11A6"/>
     <w:rsid w:val="004E1F6A"/>
     <w:rsid w:val="004E5C0B"/>
     <w:rsid w:val="004F6BA3"/>
     <w:rsid w:val="0050361A"/>
     <w:rsid w:val="00503BEB"/>
     <w:rsid w:val="00504391"/>
     <w:rsid w:val="00506196"/>
     <w:rsid w:val="00512705"/>
     <w:rsid w:val="00513F27"/>
     <w:rsid w:val="00522807"/>
     <w:rsid w:val="00522A14"/>
     <w:rsid w:val="00532C7B"/>
     <w:rsid w:val="00535939"/>
     <w:rsid w:val="005379CB"/>
     <w:rsid w:val="00541E8A"/>
     <w:rsid w:val="005443CD"/>
     <w:rsid w:val="005539AF"/>
     <w:rsid w:val="005569E1"/>
     <w:rsid w:val="00556DC9"/>
     <w:rsid w:val="00557687"/>
     <w:rsid w:val="005631CF"/>
     <w:rsid w:val="00572379"/>
     <w:rsid w:val="005924C2"/>
     <w:rsid w:val="00596E53"/>
     <w:rsid w:val="005A1453"/>
+    <w:rsid w:val="005A23FD"/>
     <w:rsid w:val="005A6401"/>
     <w:rsid w:val="005A79F9"/>
     <w:rsid w:val="005B6DFF"/>
     <w:rsid w:val="005D2C77"/>
     <w:rsid w:val="005D75C2"/>
     <w:rsid w:val="005F21E1"/>
     <w:rsid w:val="005F3873"/>
     <w:rsid w:val="005F6ACC"/>
     <w:rsid w:val="00602C20"/>
     <w:rsid w:val="0060598C"/>
     <w:rsid w:val="00614F61"/>
     <w:rsid w:val="0062610C"/>
     <w:rsid w:val="00627313"/>
     <w:rsid w:val="0063141D"/>
     <w:rsid w:val="00631A88"/>
     <w:rsid w:val="00634A69"/>
     <w:rsid w:val="00636A8B"/>
     <w:rsid w:val="006379BA"/>
     <w:rsid w:val="0064723D"/>
     <w:rsid w:val="00654B64"/>
     <w:rsid w:val="00660952"/>
     <w:rsid w:val="00660D8B"/>
     <w:rsid w:val="00661515"/>
     <w:rsid w:val="00664954"/>
     <w:rsid w:val="0067289A"/>
@@ -15590,370 +15023,394 @@
     <w:rsid w:val="006E143C"/>
     <w:rsid w:val="006E4CD5"/>
     <w:rsid w:val="006F0C9B"/>
     <w:rsid w:val="006F10B8"/>
     <w:rsid w:val="006F15EB"/>
     <w:rsid w:val="007010D6"/>
     <w:rsid w:val="00704140"/>
     <w:rsid w:val="00716F1B"/>
     <w:rsid w:val="00722ACD"/>
     <w:rsid w:val="007251E7"/>
     <w:rsid w:val="00726976"/>
     <w:rsid w:val="007302C2"/>
     <w:rsid w:val="00731EFA"/>
     <w:rsid w:val="0073294C"/>
     <w:rsid w:val="00734431"/>
     <w:rsid w:val="00740178"/>
     <w:rsid w:val="007408A4"/>
     <w:rsid w:val="00740AF7"/>
     <w:rsid w:val="00746121"/>
     <w:rsid w:val="0074791F"/>
     <w:rsid w:val="0075191E"/>
     <w:rsid w:val="00753F09"/>
     <w:rsid w:val="007542E0"/>
     <w:rsid w:val="007565C8"/>
     <w:rsid w:val="0076303C"/>
+    <w:rsid w:val="00763582"/>
     <w:rsid w:val="00763D94"/>
     <w:rsid w:val="00770326"/>
+    <w:rsid w:val="00773C96"/>
     <w:rsid w:val="0077576A"/>
     <w:rsid w:val="00784B96"/>
     <w:rsid w:val="00786581"/>
     <w:rsid w:val="007909B7"/>
     <w:rsid w:val="00791629"/>
     <w:rsid w:val="007918E4"/>
     <w:rsid w:val="00792CC0"/>
     <w:rsid w:val="007A2EBF"/>
     <w:rsid w:val="007A3385"/>
     <w:rsid w:val="007A6BAD"/>
+    <w:rsid w:val="007B1AEE"/>
     <w:rsid w:val="007C0D3C"/>
     <w:rsid w:val="007D39D0"/>
     <w:rsid w:val="007E301F"/>
     <w:rsid w:val="007E4C1F"/>
     <w:rsid w:val="007E5FAA"/>
     <w:rsid w:val="007F0D84"/>
     <w:rsid w:val="00800992"/>
     <w:rsid w:val="00804E29"/>
     <w:rsid w:val="00805839"/>
     <w:rsid w:val="00806FC3"/>
     <w:rsid w:val="0082051B"/>
     <w:rsid w:val="00836E40"/>
     <w:rsid w:val="00847196"/>
     <w:rsid w:val="008526D8"/>
     <w:rsid w:val="008526ED"/>
     <w:rsid w:val="0085384F"/>
     <w:rsid w:val="0086170B"/>
     <w:rsid w:val="0086347E"/>
     <w:rsid w:val="00867E4D"/>
     <w:rsid w:val="00872689"/>
     <w:rsid w:val="008854B6"/>
     <w:rsid w:val="008871CD"/>
     <w:rsid w:val="0089017B"/>
     <w:rsid w:val="00893D46"/>
     <w:rsid w:val="0089770E"/>
     <w:rsid w:val="008A0656"/>
     <w:rsid w:val="008A088F"/>
     <w:rsid w:val="008A5376"/>
     <w:rsid w:val="008A58FF"/>
     <w:rsid w:val="008A6321"/>
     <w:rsid w:val="008A7ACD"/>
     <w:rsid w:val="008B5059"/>
     <w:rsid w:val="008C0554"/>
     <w:rsid w:val="008C57B6"/>
     <w:rsid w:val="008C73B5"/>
+    <w:rsid w:val="008D09DF"/>
     <w:rsid w:val="008D4766"/>
     <w:rsid w:val="008E412D"/>
     <w:rsid w:val="008F61C1"/>
     <w:rsid w:val="00901333"/>
     <w:rsid w:val="0090768B"/>
     <w:rsid w:val="009219C0"/>
     <w:rsid w:val="00923BAC"/>
     <w:rsid w:val="0092403A"/>
     <w:rsid w:val="009324A3"/>
     <w:rsid w:val="00934E7A"/>
     <w:rsid w:val="00936FFF"/>
     <w:rsid w:val="009403CD"/>
     <w:rsid w:val="009407C5"/>
     <w:rsid w:val="0094679E"/>
     <w:rsid w:val="009538D2"/>
     <w:rsid w:val="009570DF"/>
     <w:rsid w:val="00962280"/>
     <w:rsid w:val="00962678"/>
     <w:rsid w:val="009636F1"/>
     <w:rsid w:val="00965E2C"/>
     <w:rsid w:val="00967F35"/>
     <w:rsid w:val="0097215A"/>
     <w:rsid w:val="009722AC"/>
     <w:rsid w:val="00973879"/>
+    <w:rsid w:val="00973890"/>
     <w:rsid w:val="00975014"/>
     <w:rsid w:val="009753E4"/>
     <w:rsid w:val="0097542A"/>
     <w:rsid w:val="00991F87"/>
     <w:rsid w:val="00992D9D"/>
     <w:rsid w:val="009C074A"/>
     <w:rsid w:val="009C2805"/>
     <w:rsid w:val="009D0070"/>
+    <w:rsid w:val="009D2D16"/>
     <w:rsid w:val="009D5D0E"/>
+    <w:rsid w:val="009D5DE2"/>
     <w:rsid w:val="009D62FF"/>
     <w:rsid w:val="009E3336"/>
     <w:rsid w:val="009E5D26"/>
     <w:rsid w:val="009E7B56"/>
     <w:rsid w:val="009F115A"/>
     <w:rsid w:val="009F1305"/>
     <w:rsid w:val="009F6C0D"/>
     <w:rsid w:val="009F6EDA"/>
     <w:rsid w:val="009F7A56"/>
     <w:rsid w:val="00A001B5"/>
     <w:rsid w:val="00A01D93"/>
     <w:rsid w:val="00A05B69"/>
     <w:rsid w:val="00A0710C"/>
     <w:rsid w:val="00A109F9"/>
     <w:rsid w:val="00A13256"/>
     <w:rsid w:val="00A1358B"/>
     <w:rsid w:val="00A1434D"/>
     <w:rsid w:val="00A15648"/>
     <w:rsid w:val="00A17DD6"/>
     <w:rsid w:val="00A21216"/>
     <w:rsid w:val="00A22290"/>
+    <w:rsid w:val="00A4079A"/>
     <w:rsid w:val="00A4357C"/>
+    <w:rsid w:val="00A44F9D"/>
     <w:rsid w:val="00A52DB4"/>
     <w:rsid w:val="00A52DCB"/>
     <w:rsid w:val="00A5342E"/>
     <w:rsid w:val="00A60F35"/>
     <w:rsid w:val="00A64AD5"/>
     <w:rsid w:val="00A733D7"/>
     <w:rsid w:val="00A73DEB"/>
     <w:rsid w:val="00A83CF3"/>
     <w:rsid w:val="00A83DF5"/>
     <w:rsid w:val="00A8569E"/>
     <w:rsid w:val="00A90C14"/>
     <w:rsid w:val="00A93710"/>
     <w:rsid w:val="00AA6638"/>
     <w:rsid w:val="00AB23B0"/>
     <w:rsid w:val="00AB436E"/>
     <w:rsid w:val="00AB7C7E"/>
     <w:rsid w:val="00AB7F96"/>
     <w:rsid w:val="00AC4756"/>
     <w:rsid w:val="00AC604B"/>
     <w:rsid w:val="00AC6BD2"/>
     <w:rsid w:val="00AC75C4"/>
     <w:rsid w:val="00AC7B64"/>
     <w:rsid w:val="00AD1480"/>
     <w:rsid w:val="00AE362E"/>
     <w:rsid w:val="00AF3156"/>
     <w:rsid w:val="00AF632A"/>
     <w:rsid w:val="00AF76CE"/>
     <w:rsid w:val="00AF780B"/>
     <w:rsid w:val="00AF7DA7"/>
     <w:rsid w:val="00B03DE5"/>
     <w:rsid w:val="00B0453F"/>
     <w:rsid w:val="00B166F9"/>
     <w:rsid w:val="00B22162"/>
     <w:rsid w:val="00B23AD1"/>
     <w:rsid w:val="00B266A8"/>
     <w:rsid w:val="00B27823"/>
     <w:rsid w:val="00B30646"/>
     <w:rsid w:val="00B325DD"/>
     <w:rsid w:val="00B35355"/>
     <w:rsid w:val="00B4102A"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B519B4"/>
     <w:rsid w:val="00B51ACE"/>
     <w:rsid w:val="00B527CD"/>
     <w:rsid w:val="00B540BF"/>
+    <w:rsid w:val="00B542E4"/>
     <w:rsid w:val="00B54984"/>
     <w:rsid w:val="00B54C76"/>
     <w:rsid w:val="00B6050E"/>
     <w:rsid w:val="00B6493D"/>
     <w:rsid w:val="00B66CFF"/>
     <w:rsid w:val="00B6775E"/>
     <w:rsid w:val="00B7096B"/>
     <w:rsid w:val="00B729F1"/>
     <w:rsid w:val="00B75BDD"/>
     <w:rsid w:val="00B82AFD"/>
     <w:rsid w:val="00B917A9"/>
     <w:rsid w:val="00B94CA0"/>
+    <w:rsid w:val="00BA39C3"/>
     <w:rsid w:val="00BB0B23"/>
     <w:rsid w:val="00BB40E2"/>
     <w:rsid w:val="00BB5B85"/>
     <w:rsid w:val="00BB786E"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BC1844"/>
     <w:rsid w:val="00BD09F5"/>
     <w:rsid w:val="00BD1E58"/>
     <w:rsid w:val="00BD4CDC"/>
     <w:rsid w:val="00BD6F78"/>
     <w:rsid w:val="00BD7274"/>
     <w:rsid w:val="00BF1807"/>
     <w:rsid w:val="00BF23D7"/>
     <w:rsid w:val="00BF4A9B"/>
     <w:rsid w:val="00BF6FFC"/>
     <w:rsid w:val="00BF7082"/>
     <w:rsid w:val="00BF7D7B"/>
+    <w:rsid w:val="00C00F7D"/>
     <w:rsid w:val="00C115A9"/>
     <w:rsid w:val="00C12058"/>
     <w:rsid w:val="00C13B06"/>
     <w:rsid w:val="00C13E21"/>
     <w:rsid w:val="00C2438C"/>
     <w:rsid w:val="00C24875"/>
     <w:rsid w:val="00C367AB"/>
     <w:rsid w:val="00C447A9"/>
     <w:rsid w:val="00C61FBA"/>
     <w:rsid w:val="00C73C20"/>
     <w:rsid w:val="00C764C5"/>
     <w:rsid w:val="00C83050"/>
     <w:rsid w:val="00C85042"/>
     <w:rsid w:val="00C85365"/>
     <w:rsid w:val="00CB0389"/>
     <w:rsid w:val="00CC1F31"/>
     <w:rsid w:val="00CC2274"/>
     <w:rsid w:val="00CC3D04"/>
     <w:rsid w:val="00CD1DFC"/>
     <w:rsid w:val="00CD410B"/>
     <w:rsid w:val="00CD4627"/>
     <w:rsid w:val="00CE0373"/>
     <w:rsid w:val="00CF76CF"/>
     <w:rsid w:val="00D05037"/>
     <w:rsid w:val="00D05A8E"/>
     <w:rsid w:val="00D12249"/>
     <w:rsid w:val="00D1661D"/>
     <w:rsid w:val="00D21122"/>
     <w:rsid w:val="00D22BEF"/>
     <w:rsid w:val="00D22E0A"/>
     <w:rsid w:val="00D237C3"/>
     <w:rsid w:val="00D2620D"/>
     <w:rsid w:val="00D336BC"/>
+    <w:rsid w:val="00D35D53"/>
     <w:rsid w:val="00D36B01"/>
     <w:rsid w:val="00D37D8B"/>
     <w:rsid w:val="00D40254"/>
     <w:rsid w:val="00D404E1"/>
     <w:rsid w:val="00D47740"/>
     <w:rsid w:val="00D501B4"/>
     <w:rsid w:val="00D54ED0"/>
     <w:rsid w:val="00D55B0D"/>
     <w:rsid w:val="00D616C7"/>
     <w:rsid w:val="00D621CB"/>
     <w:rsid w:val="00D62345"/>
     <w:rsid w:val="00D754FB"/>
     <w:rsid w:val="00D76C7F"/>
     <w:rsid w:val="00D806DA"/>
+    <w:rsid w:val="00D87243"/>
     <w:rsid w:val="00D976FA"/>
     <w:rsid w:val="00DC23EF"/>
     <w:rsid w:val="00DC434F"/>
     <w:rsid w:val="00DD09DF"/>
     <w:rsid w:val="00DD2F79"/>
     <w:rsid w:val="00DD482B"/>
     <w:rsid w:val="00DD542D"/>
     <w:rsid w:val="00DD5B8F"/>
+    <w:rsid w:val="00DD6AC5"/>
     <w:rsid w:val="00DE02E2"/>
     <w:rsid w:val="00DE25E5"/>
     <w:rsid w:val="00DE3562"/>
     <w:rsid w:val="00DE3CB9"/>
     <w:rsid w:val="00DE71AD"/>
+    <w:rsid w:val="00DF27A3"/>
     <w:rsid w:val="00DF4DEA"/>
     <w:rsid w:val="00E0557A"/>
     <w:rsid w:val="00E127DE"/>
     <w:rsid w:val="00E1540B"/>
     <w:rsid w:val="00E21231"/>
     <w:rsid w:val="00E21736"/>
     <w:rsid w:val="00E22796"/>
     <w:rsid w:val="00E270B3"/>
     <w:rsid w:val="00E34882"/>
     <w:rsid w:val="00E34FD5"/>
     <w:rsid w:val="00E356FF"/>
+    <w:rsid w:val="00E47D53"/>
     <w:rsid w:val="00E51A06"/>
     <w:rsid w:val="00E542AF"/>
+    <w:rsid w:val="00E547C7"/>
     <w:rsid w:val="00E55BE6"/>
     <w:rsid w:val="00E6192E"/>
     <w:rsid w:val="00E6209A"/>
     <w:rsid w:val="00E6308E"/>
     <w:rsid w:val="00E64299"/>
     <w:rsid w:val="00E7000A"/>
     <w:rsid w:val="00E70BD9"/>
     <w:rsid w:val="00E71A87"/>
     <w:rsid w:val="00E74544"/>
     <w:rsid w:val="00E7688A"/>
     <w:rsid w:val="00E776C3"/>
     <w:rsid w:val="00EA2BA2"/>
     <w:rsid w:val="00EA341B"/>
+    <w:rsid w:val="00EA3608"/>
     <w:rsid w:val="00EA38F2"/>
     <w:rsid w:val="00EA3AF5"/>
     <w:rsid w:val="00EA531C"/>
     <w:rsid w:val="00EB648A"/>
     <w:rsid w:val="00EC1E52"/>
     <w:rsid w:val="00EC33AD"/>
     <w:rsid w:val="00EC6328"/>
     <w:rsid w:val="00EC7BA1"/>
     <w:rsid w:val="00ED0933"/>
     <w:rsid w:val="00ED0A75"/>
     <w:rsid w:val="00ED2932"/>
     <w:rsid w:val="00ED2C2C"/>
+    <w:rsid w:val="00ED7A29"/>
     <w:rsid w:val="00EE5A0C"/>
     <w:rsid w:val="00EE5CEB"/>
     <w:rsid w:val="00EF4F48"/>
     <w:rsid w:val="00F002DE"/>
     <w:rsid w:val="00F14211"/>
     <w:rsid w:val="00F1661D"/>
     <w:rsid w:val="00F368EB"/>
     <w:rsid w:val="00F43879"/>
     <w:rsid w:val="00F46984"/>
     <w:rsid w:val="00F46F9E"/>
     <w:rsid w:val="00F525D1"/>
     <w:rsid w:val="00F56A84"/>
     <w:rsid w:val="00F57A55"/>
     <w:rsid w:val="00F6330C"/>
     <w:rsid w:val="00F656D3"/>
+    <w:rsid w:val="00F66E57"/>
     <w:rsid w:val="00F6742A"/>
+    <w:rsid w:val="00F72103"/>
     <w:rsid w:val="00F75525"/>
     <w:rsid w:val="00F8146E"/>
     <w:rsid w:val="00F81731"/>
     <w:rsid w:val="00F817FA"/>
     <w:rsid w:val="00F82117"/>
     <w:rsid w:val="00F83240"/>
     <w:rsid w:val="00F851C6"/>
     <w:rsid w:val="00F86776"/>
     <w:rsid w:val="00F87504"/>
     <w:rsid w:val="00F87B36"/>
     <w:rsid w:val="00F87C3E"/>
     <w:rsid w:val="00F95737"/>
     <w:rsid w:val="00F95746"/>
     <w:rsid w:val="00F95908"/>
     <w:rsid w:val="00F963D9"/>
     <w:rsid w:val="00F9792E"/>
     <w:rsid w:val="00FA13E7"/>
     <w:rsid w:val="00FA2C8B"/>
+    <w:rsid w:val="00FA6B88"/>
     <w:rsid w:val="00FA6C5E"/>
     <w:rsid w:val="00FB13D0"/>
     <w:rsid w:val="00FB3778"/>
     <w:rsid w:val="00FB6C71"/>
     <w:rsid w:val="00FB7008"/>
     <w:rsid w:val="00FC20EC"/>
     <w:rsid w:val="00FC5475"/>
     <w:rsid w:val="00FC7B08"/>
     <w:rsid w:val="00FD1066"/>
     <w:rsid w:val="00FD17AC"/>
     <w:rsid w:val="00FD3A76"/>
     <w:rsid w:val="00FE42E2"/>
+    <w:rsid w:val="00FE54C0"/>
     <w:rsid w:val="00FF0ECB"/>
     <w:rsid w:val="00FF12DD"/>
     <w:rsid w:val="00FF57A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -17904,76 +17361,72 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9788433e-09c9-45d6-b37e-647a3dcd40bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c553584e1d6bdb3cc123926d269e1c79" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9788433e-09c9-45d6-b37e-647a3dcd40bc" xmlns:ns3="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d2905c737a2e6bdd9504bcd2b2b82b54" ns2:_="" ns3:_="">
     <xsd:import namespace="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -18134,107 +17587,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB409976-3D73-4BF2-948F-103734221EE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{217F1C22-799B-4E38-A614-3AD62435F9BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EF6383A-BD28-497F-BF7A-329187051B04}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{461C1FD8-ADA1-44FA-B280-170245CF6EC9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2B5E97E-E54C-433C-AF66-31039FFF4A8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3318</Words>
-  <Characters>18251</Characters>
+  <Words>2970</Words>
+  <Characters>17734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>554</Lines>
+  <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="23" baseType="lpstr">
@@ -18243,57 +17706,60 @@
       <vt:lpstr>Samenvatting van het project (maximaal 1 blz.)</vt:lpstr>
       <vt:lpstr>        Algemeen doel</vt:lpstr>
       <vt:lpstr>        Concrete doelen en criteria</vt:lpstr>
       <vt:lpstr>        Impact</vt:lpstr>
       <vt:lpstr>Track record (max 1 blz.)</vt:lpstr>
       <vt:lpstr>Motivering van het onderzoeks-, ontwikkelingsgehalte</vt:lpstr>
       <vt:lpstr>Impact</vt:lpstr>
       <vt:lpstr>    2.1 Strategisch belang van het project voor de onderneming</vt:lpstr>
       <vt:lpstr>    2.2  Meerwaarde van de projectresultaten voor de onderneming</vt:lpstr>
       <vt:lpstr>    2.3  Natraject</vt:lpstr>
       <vt:lpstr>    2.4  Valorisatie in Vlaanderen: economische impact</vt:lpstr>
       <vt:lpstr>        Toegevoegde waarde voor Vlaanderen op basis van tewerkstelling en investeringen</vt:lpstr>
       <vt:lpstr>        Toegevoegde waarde voor Vlaanderen op basis van groei in arbeidsproductiviteit </vt:lpstr>
       <vt:lpstr>    2.5  Maatschappelijke impact</vt:lpstr>
       <vt:lpstr>    2.6  Intellectuele eigendom</vt:lpstr>
       <vt:lpstr>    2.7  SWOT m.b.t. de valorisatiecase</vt:lpstr>
       <vt:lpstr>Optioneel: bijkomende detailinformatie </vt:lpstr>
       <vt:lpstr>Belang van de steun</vt:lpstr>
       <vt:lpstr>Project met mogelijke militaire affiniteit (zo van toepassing)</vt:lpstr>
       <vt:lpstr>Tabel toegevoegde economische waarde voor Vlaanderen</vt:lpstr>
       <vt:lpstr>Sjabloon brochure</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21526</CharactersWithSpaces>
+  <CharactersWithSpaces>20520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sjabloon brochure</dc:title>
   <dc:subject/>
   <dc:creator>Roex, Michele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>True</vt:lpwstr>
+  </property>
 </Properties>
 </file>