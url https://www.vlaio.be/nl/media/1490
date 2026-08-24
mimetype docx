--- v1 (2026-07-11)
+++ v2 (2026-08-24)
@@ -68,51 +68,51 @@
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559400" cy="10684800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
+                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA81560" w14:textId="5B84C967" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00C764C5" w:rsidP="00BB40E2">
       <w:pPr>
         <w:sectPr w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidSect="001E1829">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="284"/>
@@ -137,51 +137,51 @@
                 </wp:positionV>
                 <wp:extent cx="6179820" cy="3543300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="4" name="Tekstvak 4" descr="Titel van het document" title="Titel van het document"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6179820" cy="3543300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4BF3523B" w14:textId="56485CF1" w:rsidR="002E2ECA" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Aanvraagdocument </w:t>
@@ -248,62 +248,65 @@
                             </w:r>
                             <w:r w:rsidR="0017743E">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:color w:val="232322"/>
                                 <w:spacing w:val="5"/>
                                 <w:kern w:val="28"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>interregionale</w:t>
                             </w:r>
                             <w:r w:rsidR="007542E0" w:rsidRPr="007542E0">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:color w:val="232322"/>
                                 <w:spacing w:val="5"/>
                                 <w:kern w:val="28"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> projecten</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="04616697" w14:textId="77777777" w:rsidR="007542E0" w:rsidRPr="007542E0" w:rsidRDefault="007542E0" w:rsidP="007542E0"/>
-                          <w:p w14:paraId="27A950BA" w14:textId="61BE5CF1" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
+                          <w:p w14:paraId="27A950BA" w14:textId="7E27533E" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                             <w:r w:rsidRPr="004E11A6">
                               <w:t>Versie</w:t>
                             </w:r>
                             <w:r w:rsidR="0022461D" w:rsidRPr="004E11A6">
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidR="00973890">
-                              <w:t>juli 2024</w:t>
+                              <w:t>juli 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B62DA1">
+                              <w:t>6</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="258AA6F2" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
@@ -387,62 +390,65 @@
                       </w:r>
                       <w:r w:rsidR="0017743E">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>interregionale</w:t>
                       </w:r>
                       <w:r w:rsidR="007542E0" w:rsidRPr="007542E0">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> projecten</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="04616697" w14:textId="77777777" w:rsidR="007542E0" w:rsidRPr="007542E0" w:rsidRDefault="007542E0" w:rsidP="007542E0"/>
-                    <w:p w14:paraId="27A950BA" w14:textId="61BE5CF1" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
+                    <w:p w14:paraId="27A950BA" w14:textId="7E27533E" w:rsidR="0022461D" w:rsidRDefault="0089017B" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                       <w:r w:rsidRPr="004E11A6">
                         <w:t>Versie</w:t>
                       </w:r>
                       <w:r w:rsidR="0022461D" w:rsidRPr="004E11A6">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00973890">
-                        <w:t>juli 2024</w:t>
+                        <w:t>juli 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B62DA1">
+                        <w:t>6</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="258AA6F2" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="002E2ECA" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E48FEAE" w14:textId="53C427B0" w:rsidR="00F57A55" w:rsidRDefault="007542E0" w:rsidP="007542E0">
       <w:pPr>
         <w:spacing w:before="0" w:after="220"/>
       </w:pPr>
       <w:r w:rsidRPr="007542E0">
         <w:lastRenderedPageBreak/>
         <w:t>Deze annex wordt bij het Agentschap Innoveren &amp; Ondernemen</w:t>
       </w:r>
       <w:r w:rsidR="001D60C4">
@@ -11036,121 +11042,121 @@
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
+                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="611908B3" w14:textId="356B3EB1" w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidRDefault="000107F1" w:rsidP="00BB40E2"/>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidSect="001E1829">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="038FE614" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
+    <w:p w14:paraId="10D1A36F" w14:textId="77777777" w:rsidR="0015043B" w:rsidRDefault="0015043B" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="665A92F8" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
+    <w:p w14:paraId="65647186" w14:textId="77777777" w:rsidR="0015043B" w:rsidRDefault="0015043B" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -11159,51 +11165,51 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Regular">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Light">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1EAC81EA" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="009636F1" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
@@ -11462,58 +11468,58 @@
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="007F0D84">
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5737A037" w14:textId="77777777" w:rsidR="001C3542" w:rsidRPr="003143C1" w:rsidRDefault="001C3542">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="482AA210" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
+    <w:p w14:paraId="05AE83AE" w14:textId="77777777" w:rsidR="0015043B" w:rsidRDefault="0015043B" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33597623" w14:textId="77777777" w:rsidR="00ED7A29" w:rsidRDefault="00ED7A29" w:rsidP="00BB40E2">
+    <w:p w14:paraId="40E49710" w14:textId="77777777" w:rsidR="0015043B" w:rsidRDefault="0015043B" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="186FB098" w14:textId="77777777" w:rsidR="00A13256" w:rsidRDefault="00A13256" w:rsidP="00A13256">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A15648">
         <w:rPr>
           <w:sz w:val="18"/>
@@ -14779,71 +14785,73 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000107F1"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00010CF7"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="00014052"/>
     <w:rsid w:val="00023ADE"/>
     <w:rsid w:val="00026DA2"/>
     <w:rsid w:val="0002799F"/>
     <w:rsid w:val="000406AE"/>
     <w:rsid w:val="0004136F"/>
     <w:rsid w:val="00043517"/>
     <w:rsid w:val="00043586"/>
     <w:rsid w:val="000441A9"/>
     <w:rsid w:val="000452EE"/>
     <w:rsid w:val="000454F5"/>
     <w:rsid w:val="0004574A"/>
     <w:rsid w:val="000469A4"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00062CB6"/>
     <w:rsid w:val="00067A95"/>
     <w:rsid w:val="00074B96"/>
     <w:rsid w:val="0009049F"/>
+    <w:rsid w:val="000954FD"/>
     <w:rsid w:val="000A250A"/>
     <w:rsid w:val="000A71D0"/>
     <w:rsid w:val="000A7641"/>
     <w:rsid w:val="000A7CA3"/>
     <w:rsid w:val="000B119F"/>
     <w:rsid w:val="000B1925"/>
     <w:rsid w:val="000B2474"/>
     <w:rsid w:val="000C70D0"/>
     <w:rsid w:val="000D2D4C"/>
     <w:rsid w:val="000E497F"/>
     <w:rsid w:val="000F04A7"/>
     <w:rsid w:val="000F47A1"/>
     <w:rsid w:val="000F4BB9"/>
     <w:rsid w:val="00103C63"/>
     <w:rsid w:val="00112C43"/>
     <w:rsid w:val="001144B8"/>
     <w:rsid w:val="00115FC6"/>
     <w:rsid w:val="00123F94"/>
     <w:rsid w:val="001263F0"/>
     <w:rsid w:val="001274E5"/>
     <w:rsid w:val="00143183"/>
+    <w:rsid w:val="0015043B"/>
     <w:rsid w:val="0015363D"/>
     <w:rsid w:val="00166E50"/>
     <w:rsid w:val="0017403F"/>
     <w:rsid w:val="0017652D"/>
     <w:rsid w:val="00176FE3"/>
     <w:rsid w:val="0017743E"/>
     <w:rsid w:val="00181063"/>
     <w:rsid w:val="001814C2"/>
     <w:rsid w:val="00181833"/>
     <w:rsid w:val="0018787D"/>
     <w:rsid w:val="0019063F"/>
     <w:rsid w:val="00190F5D"/>
     <w:rsid w:val="00191B7F"/>
     <w:rsid w:val="0019462C"/>
     <w:rsid w:val="00196276"/>
     <w:rsid w:val="001975FE"/>
     <w:rsid w:val="001B4AFB"/>
     <w:rsid w:val="001B5290"/>
     <w:rsid w:val="001B7C6E"/>
     <w:rsid w:val="001C076F"/>
     <w:rsid w:val="001C3542"/>
     <w:rsid w:val="001D3E9D"/>
     <w:rsid w:val="001D6018"/>
     <w:rsid w:val="001D60C4"/>
     <w:rsid w:val="001E0432"/>
@@ -15183,50 +15191,51 @@
     <w:rsid w:val="00AF3156"/>
     <w:rsid w:val="00AF632A"/>
     <w:rsid w:val="00AF76CE"/>
     <w:rsid w:val="00AF780B"/>
     <w:rsid w:val="00AF7DA7"/>
     <w:rsid w:val="00B03DE5"/>
     <w:rsid w:val="00B0453F"/>
     <w:rsid w:val="00B166F9"/>
     <w:rsid w:val="00B22162"/>
     <w:rsid w:val="00B23AD1"/>
     <w:rsid w:val="00B266A8"/>
     <w:rsid w:val="00B27823"/>
     <w:rsid w:val="00B30646"/>
     <w:rsid w:val="00B325DD"/>
     <w:rsid w:val="00B35355"/>
     <w:rsid w:val="00B4102A"/>
     <w:rsid w:val="00B475A6"/>
     <w:rsid w:val="00B519B4"/>
     <w:rsid w:val="00B51ACE"/>
     <w:rsid w:val="00B527CD"/>
     <w:rsid w:val="00B540BF"/>
     <w:rsid w:val="00B542E4"/>
     <w:rsid w:val="00B54984"/>
     <w:rsid w:val="00B54C76"/>
     <w:rsid w:val="00B6050E"/>
+    <w:rsid w:val="00B62DA1"/>
     <w:rsid w:val="00B6493D"/>
     <w:rsid w:val="00B66CFF"/>
     <w:rsid w:val="00B6775E"/>
     <w:rsid w:val="00B7096B"/>
     <w:rsid w:val="00B729F1"/>
     <w:rsid w:val="00B75BDD"/>
     <w:rsid w:val="00B82AFD"/>
     <w:rsid w:val="00B917A9"/>
     <w:rsid w:val="00B94CA0"/>
     <w:rsid w:val="00BA39C3"/>
     <w:rsid w:val="00BB0B23"/>
     <w:rsid w:val="00BB40E2"/>
     <w:rsid w:val="00BB5B85"/>
     <w:rsid w:val="00BB786E"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BC1844"/>
     <w:rsid w:val="00BD09F5"/>
     <w:rsid w:val="00BD1E58"/>
     <w:rsid w:val="00BD4CDC"/>
     <w:rsid w:val="00BD6F78"/>
     <w:rsid w:val="00BD7274"/>
     <w:rsid w:val="00BF1807"/>
     <w:rsid w:val="00BF23D7"/>
     <w:rsid w:val="00BF4A9B"/>
     <w:rsid w:val="00BF6FFC"/>
@@ -17361,175 +17370,214 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Programma xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">
+      <Value>ONTW</Value>
+      <Value>ONDZ</Value>
+    </Programma>
+    <Type_x0020_Document xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">
+      <Value>Doc. indiening</Value>
+    </Type_x0020_Document>
+    <Opmerkingen_x0020_wijzigingen xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Einddatum xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Versienummer xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">2026 juli</Versienummer>
+    <Start_x0020_datum xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">2026-06-30T22:00:00+00:00</Start_x0020_datum>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010022921BDAB9B2794BB137CCE8CB8DF253" ma:contentTypeVersion="13" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="141addf47b5066a6ca047194f996f5e6">
-[...2 lines deleted...]
-    <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B43B87A3EAECA43A1B97C56387FA9B3" ma:contentTypeVersion="7" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cd02cd9c911c0af36478772f2c3d7305">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e" xmlns:ns3="fba396ad-41cc-462f-94b9-5e7f2db8793a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b74e23536a8dcfeebe9a26e12171a6b" ns2:_="" ns3:_="">
+    <xsd:import namespace="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e"/>
+    <xsd:import namespace="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Versienummer" minOccurs="0"/>
+                <xsd:element ref="ns3:Start_x0020_datum" minOccurs="0"/>
+                <xsd:element ref="ns3:Einddatum" minOccurs="0"/>
+                <xsd:element ref="ns3:Type_x0020_Document" minOccurs="0"/>
+                <xsd:element ref="ns3:Programma" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:Opmerkingen_x0020_wijzigingen" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9788433e-09c9-45d6-b37e-647a3dcd40bc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="49ca8161-7180-459b-a0ef-1a71cf6ffea5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fba396ad-41cc-462f-94b9-5e7f2db8793a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Versienummer" ma:index="10" nillable="true" ma:displayName="Versienummer" ma:default="" ma:internalName="Versienummer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Start_x0020_datum" ma:index="11" nillable="true" ma:displayName="Start datum" ma:default="" ma:format="DateOnly" ma:internalName="Start_x0020_datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Einddatum" ma:index="12" nillable="true" ma:displayName="Einddatum" ma:default="" ma:format="DateOnly" ma:internalName="Einddatum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Type_x0020_Document" ma:index="13" nillable="true" ma:displayName="Type Document" ma:internalName="Type_x0020_Document">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Doc. indiening"/>
+                    <xsd:enumeration value="Doc. verslaggeving"/>
+                    <xsd:enumeration value="Alg. voorwaarden"/>
+                    <xsd:enumeration value="Progr. voorwaarden"/>
+                    <xsd:enumeration value="Kostenmodel"/>
+                    <xsd:enumeration value="Besluit VR"/>
+                    <xsd:enumeration value="Besluit Vlareg"/>
+                    <xsd:enumeration value="Verklaring"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Programma" ma:index="14" nillable="true" ma:displayName="Steuninstrument" ma:description="De steuninstrumenten waarop het document van toepassing is." ma:internalName="Programma">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="ONTW"/>
+                    <xsd:enumeration value="ONDZ"/>
+                    <xsd:enumeration value="HS"/>
+                    <xsd:enumeration value="ISS"/>
+                    <xsd:enumeration value="BM"/>
+                    <xsd:enumeration value="IM"/>
+                    <xsd:enumeration value="ICON"/>
+                    <xsd:enumeration value="SOC ICON"/>
+                    <xsd:enumeration value="CLUS ICON ONDZ"/>
+                    <xsd:enumeration value="TETRA"/>
+                    <xsd:enumeration value="LA-TR"/>
+                    <xsd:enumeration value="COOCK+"/>
+                    <xsd:enumeration value="GREEN"/>
+                    <xsd:enumeration value="Schaalklaar"/>
+                    <xsd:enumeration value="STRES"/>
+                    <xsd:enumeration value="OIHS"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Opmerkingen_x0020_wijzigingen" ma:index="16" nillable="true" ma:displayName="Opmerkingen wijzigingen" ma:internalName="Opmerkingen_x0020_wijzigingen">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...18 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -17587,116 +17635,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB409976-3D73-4BF2-948F-103734221EE8}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{217F1C22-799B-4E38-A614-3AD62435F9BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB409976-3D73-4BF2-948F-103734221EE8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{461C1FD8-ADA1-44FA-B280-170245CF6EC9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2B5E97E-E54C-433C-AF66-31039FFF4A8B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36FDD358-A771-4545-9079-B3074D067D52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
-    <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+    <ds:schemaRef ds:uri="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e"/>
+    <ds:schemaRef ds:uri="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>2970</Words>
   <Characters>17734</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>554</Lines>
+  <Lines>537</Lines>
   <Paragraphs>184</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -17731,35 +17774,38 @@
   <CharactersWithSpaces>20520</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sjabloon brochure</dc:title>
   <dc:subject/>
   <dc:creator>Roex, Michele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
+    <vt:lpwstr>0x0101008B43B87A3EAECA43A1B97C56387FA9B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_docset_NoMedatataSyncRequired">
-    <vt:lpwstr>True</vt:lpwstr>
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>nl</vt:lpwstr>
   </property>
 </Properties>
 </file>