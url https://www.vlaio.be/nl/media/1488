--- v0 (2025-10-13)
+++ v1 (2026-09-30)
@@ -6,55 +6,56 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3CE35BCF" w14:textId="75B12153" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00D473B9" w:rsidP="00BB40E2">
       <w:r w:rsidRPr="00D473B9">
         <w:rPr>
           <w:rFonts w:ascii="FlandersArtSans-Light" w:eastAsia="MS Mincho" w:hAnsi="FlandersArtSans-Light" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2943610D" wp14:editId="678F4659">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>-147955</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559400" cy="10684800"/>
             <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
@@ -68,51 +69,51 @@
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Afbeelding 3" descr="A white background with green and white text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7559400" cy="10684800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
+                        <ma14:placeholderFlag xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="7945E57E" w14:textId="04922564" w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidRDefault="00C764C5" w:rsidP="00BB40E2">
       <w:pPr>
         <w:sectPr w:rsidR="007918E4" w:rsidRPr="00F83240" w:rsidSect="007918E4">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
@@ -136,51 +137,51 @@
                 </wp:positionV>
                 <wp:extent cx="6172200" cy="3543300"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="4" name="Tekstvak 4" descr="Titel van het document" title="Titel van het document"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6172200" cy="3543300"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                            <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+                            <ma14:wrappingTextBoxFlag xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="258357BB" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                             <w:pPr>
                               <w:pStyle w:val="Title"/>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
@@ -319,303 +320,319 @@
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve">and interregional </w:t>
                             </w:r>
                             <w:r w:rsidR="000B4C85">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                                 <w:color w:val="232322"/>
                                 <w:spacing w:val="5"/>
                                 <w:kern w:val="28"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>projects</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1A2815E9" w14:textId="77777777" w:rsidR="000B4C85" w:rsidRDefault="000B4C85" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="0EDD3D2D" w14:textId="5A3BA248" w:rsidR="0022461D" w:rsidRPr="00CB41D2" w:rsidRDefault="00AC23C7" w:rsidP="0022461D">
+                          <w:p w14:paraId="0EDD3D2D" w14:textId="726EB906" w:rsidR="0022461D" w:rsidRPr="00CB41D2" w:rsidRDefault="00AC23C7" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>version</w:t>
                             </w:r>
                             <w:r w:rsidR="00CB41D2" w:rsidRPr="00CB41D2">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:r w:rsidR="00F258BC">
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidR="004A2813">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
-                              <w:t>may 2024</w:t>
+                              <w:t>july</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidR="004A2813">
+                              <w:rPr>
+                                <w:lang w:val="en-US"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 2026</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="58809D4B" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00CB41D2" w:rsidRDefault="002E2ECA" w:rsidP="0022461D">
                             <w:pPr>
                               <w:pStyle w:val="Subtitle"/>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="2C1DF69F">
+              <v:shapetype w14:anchorId="2C1DF69F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Tekstvak 4" style="position:absolute;left:0;text-align:left;margin-left:49.3pt;margin-top:376.35pt;width:486pt;height:279pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" alt="Title: Titel van het document - Description: Titel van het document" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp560/YQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xX282oU2QtMgwo&#10;2mLp0LMiS4kxWdQkJnb260vJTpp1u3TYxab4Evnxoy6v2tqwnfKhAlvw0WDImbISysquC/79cfHh&#10;I2cBhS2FAasKvleBX83ev7tsXK7GsAFTKs8oiQ154wq+QXR5lgW5UbUIA3DKklGDrwXS0a+z0ouG&#10;stcmGw+H51kDvnQepAqBtDedkc9Sfq2VxHutg0JmCk61Yfr69F3Fbza7FPnaC7epZF+G+IcqalFZ&#10;uvSY6kagYFtf/ZGqrqSHABoHEuoMtK6kSj1QN6Phq26WG+FU6oXACe4IU/h/aeXdbukePMP2M7Q0&#10;wAhI40IeSBn7abWv458qZWQnCPdH2FSLTJLyfHQxpllwJsk2OZtOJnSgPNlLuPMBvyioWRQK7mku&#10;CS6xuw3YuR5c4m0WFpUxaTbG/qagnJ1GpeH20S8VJwn3RsUoY78pzaoyFR4ViVbq2ni2E0QIIaWy&#10;mHpOeck7emm6+y2BvX8M7ap6S/AxIt0MFo/BdWXBJ5RelV3+OJSsO3+C+qTvKGK7avtJrqDc04A9&#10;dNwPTi4qGsKtCPggPJGdBkcLjPf00QaagkMvcbYB/+tv+uhPHCQrZw0tT8HDz63wijPz1RI7P42m&#10;07ht6TA9uxjTwZ9aVqcWu62vgcYxoqfCySRGfzQHUXuon2jP5/FWMgkr6e6C40G8xm6l6Z2Qaj5P&#10;TrRfTuCtXToZU0d4I8Ue2yfhXc9DJArfwWHNRP6Kjp1vjLQw3yLoKnE1Atyh2gNPu5nY3r8jcflP&#10;z8nr5bWbPQMAAP//AwBQSwMEFAAGAAgAAAAhAFCWw+LeAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09PwzAMxe9IfIfISNxYwmDrVppOCMQVxPgjcfMar61onKrJ1vLt8U5we/Z7ev652Ey+U0ca&#10;YhvYwvXMgCKugmu5tvD+9nS1AhUTssMuMFn4oQib8vyswNyFkV/puE21khKOOVpoUupzrWPVkMc4&#10;Cz2xePsweEwyDrV2A45S7js9N2apPbYsFxrs6aGh6nt78BY+nvdfn7fmpX70i34Mk9Hs19ray4vp&#10;/g5Uoin9heGEL+hQCtMuHNhF1VlYr5aStJAt5hmoU8BkRlY7UTeiQZeF/v9E+QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAp560/YQIAADUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBQlsPi3gAAAAwBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;">
+              <v:shape id="Tekstvak 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Title: Titel van het document - Description: Titel van het document" style="position:absolute;left:0;text-align:left;margin-left:49.3pt;margin-top:376.35pt;width:486pt;height:279pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAp560/YQIAADUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5xX282oU2QtMgwo&#10;2mLp0LMiS4kxWdQkJnb260vJTpp1u3TYxab4Evnxoy6v2tqwnfKhAlvw0WDImbISysquC/79cfHh&#10;I2cBhS2FAasKvleBX83ev7tsXK7GsAFTKs8oiQ154wq+QXR5lgW5UbUIA3DKklGDrwXS0a+z0ouG&#10;stcmGw+H51kDvnQepAqBtDedkc9Sfq2VxHutg0JmCk61Yfr69F3Fbza7FPnaC7epZF+G+IcqalFZ&#10;uvSY6kagYFtf/ZGqrqSHABoHEuoMtK6kSj1QN6Phq26WG+FU6oXACe4IU/h/aeXdbukePMP2M7Q0&#10;wAhI40IeSBn7abWv458qZWQnCPdH2FSLTJLyfHQxpllwJsk2OZtOJnSgPNlLuPMBvyioWRQK7mku&#10;CS6xuw3YuR5c4m0WFpUxaTbG/qagnJ1GpeH20S8VJwn3RsUoY78pzaoyFR4ViVbq2ni2E0QIIaWy&#10;mHpOeck7emm6+y2BvX8M7ap6S/AxIt0MFo/BdWXBJ5RelV3+OJSsO3+C+qTvKGK7avtJrqDc04A9&#10;dNwPTi4qGsKtCPggPJGdBkcLjPf00QaagkMvcbYB/+tv+uhPHCQrZw0tT8HDz63wijPz1RI7P42m&#10;07ht6TA9uxjTwZ9aVqcWu62vgcYxoqfCySRGfzQHUXuon2jP5/FWMgkr6e6C40G8xm6l6Z2Qaj5P&#10;TrRfTuCtXToZU0d4I8Ue2yfhXc9DJArfwWHNRP6Kjp1vjLQw3yLoKnE1Atyh2gNPu5nY3r8jcflP&#10;z8nr5bWbPQMAAP//AwBQSwMEFAAGAAgAAAAhAFCWw+LeAAAADAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj09PwzAMxe9IfIfISNxYwmDrVppOCMQVxPgjcfMar61onKrJ1vLt8U5we/Z7ev652Ey+U0ca&#10;YhvYwvXMgCKugmu5tvD+9nS1AhUTssMuMFn4oQib8vyswNyFkV/puE21khKOOVpoUupzrWPVkMc4&#10;Cz2xePsweEwyDrV2A45S7js9N2apPbYsFxrs6aGh6nt78BY+nvdfn7fmpX70i34Mk9Hs19ray4vp&#10;/g5Uoin9heGEL+hQCtMuHNhF1VlYr5aStJAt5hmoU8BkRlY7UTeiQZeF/v9E+QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAp560/YQIAADUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBQlsPi3gAAAAwBAAAPAAAAAAAAAAAAAAAAALsEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="002E2ECA" w:rsidP="00BB40E2" w:rsidRDefault="0063141D" w14:paraId="258357BB" w14:textId="77777777">
+                    <w:p w14:paraId="258357BB" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRDefault="0063141D" w:rsidP="00BB40E2">
                       <w:pPr>
                         <w:pStyle w:val="Title"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00CB41D2">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>A</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00CB41D2" w:rsidR="00CB41D2">
+                      <w:r w:rsidR="00CB41D2" w:rsidRPr="00CB41D2">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>pplication form</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00CB41D2" w:rsidR="00CB41D2">
+                      <w:r w:rsidR="00CB41D2" w:rsidRPr="00CB41D2">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:br/>
                         <w:t>Research</w:t>
                       </w:r>
                       <w:r w:rsidR="001D5E23">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> and Development</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00CB41D2" w:rsidR="00CB41D2">
+                      <w:r w:rsidR="00CB41D2" w:rsidRPr="00CB41D2">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00F6727F">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>p</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00CB41D2" w:rsidR="00CB41D2">
+                      <w:r w:rsidR="00CB41D2" w:rsidRPr="00CB41D2">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>roject</w:t>
                       </w:r>
                       <w:r w:rsidR="002A74AA">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>s</w:t>
                       </w:r>
                       <w:r w:rsidR="00002A04">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:br/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="000B4C85" w:rsidR="000B4C85" w:rsidP="000B4C85" w:rsidRDefault="000B4C85" w14:paraId="3AC96D5C" w14:textId="77777777">
+                    <w:p w14:paraId="3AC96D5C" w14:textId="77777777" w:rsidR="000B4C85" w:rsidRPr="000B4C85" w:rsidRDefault="000B4C85" w:rsidP="000B4C85">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00C77F68" w:rsidR="000B4C85" w:rsidP="00E41EDA" w:rsidRDefault="00AC23C7" w14:paraId="5C7546C0" w14:textId="2C1A5D6F">
+                    <w:p w14:paraId="5C7546C0" w14:textId="2C1A5D6F" w:rsidR="000B4C85" w:rsidRPr="00C77F68" w:rsidRDefault="00AC23C7" w:rsidP="00E41EDA">
                       <w:pPr>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">                 </w:t>
                       </w:r>
                       <w:r w:rsidR="000B4C85">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Annex </w:t>
                       </w:r>
                       <w:r w:rsidR="00AF1075">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">for </w:t>
                       </w:r>
                       <w:r w:rsidR="000B4C85">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">international </w:t>
                       </w:r>
                       <w:r w:rsidR="001D5E23">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve">and interregional </w:t>
                       </w:r>
                       <w:r w:rsidR="000B4C85">
                         <w:rPr>
-                          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+                          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
                           <w:color w:val="232322"/>
                           <w:spacing w:val="5"/>
                           <w:kern w:val="28"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>projects</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="000B4C85" w:rsidP="0022461D" w:rsidRDefault="000B4C85" w14:paraId="1A2815E9" w14:textId="77777777">
+                    <w:p w14:paraId="1A2815E9" w14:textId="77777777" w:rsidR="000B4C85" w:rsidRDefault="000B4C85" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidRPr="00CB41D2" w:rsidR="0022461D" w:rsidP="0022461D" w:rsidRDefault="00AC23C7" w14:paraId="0EDD3D2D" w14:textId="5A3BA248">
+                    <w:p w14:paraId="0EDD3D2D" w14:textId="726EB906" w:rsidR="0022461D" w:rsidRPr="00CB41D2" w:rsidRDefault="00AC23C7" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>version</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00CB41D2" w:rsidR="00CB41D2">
+                      <w:r w:rsidR="00CB41D2" w:rsidRPr="00CB41D2">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
-                      <w:r w:rsidR="00F258BC">
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidR="004A2813">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>may 2024</w:t>
+                        <w:t>july</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidR="004A2813">
+                        <w:rPr>
+                          <w:lang w:val="en-US"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 2026</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="00CB41D2" w:rsidR="002E2ECA" w:rsidP="0022461D" w:rsidRDefault="002E2ECA" w14:paraId="58809D4B" w14:textId="77777777">
+                    <w:p w14:paraId="58809D4B" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00CB41D2" w:rsidRDefault="002E2ECA" w:rsidP="0022461D">
                       <w:pPr>
                         <w:pStyle w:val="Subtitle"/>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0982160D" w14:textId="77777777" w:rsidR="00A45F15" w:rsidRDefault="005E31ED" w:rsidP="00DF598E">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77F68">
         <w:rPr>
@@ -1386,168 +1403,167 @@
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037341A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Executive summary (</w:t>
       </w:r>
       <w:r w:rsidR="002F3D10" w:rsidRPr="0037341A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">max. </w:t>
       </w:r>
       <w:r w:rsidRPr="0037341A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1 page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025ABD9F" w14:textId="77777777" w:rsidR="00E12597" w:rsidRPr="00516D42" w:rsidRDefault="00E12597" w:rsidP="00E12597">
+    <w:p w14:paraId="025ABD9F" w14:textId="070E19B9" w:rsidR="00E12597" w:rsidRPr="00516D42" w:rsidRDefault="00E12597" w:rsidP="00E12597">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00516D42">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a brief summary of the project. Emphasize the objective(s) of the project. The objectives you define here will be copied verbatim to the </w:t>
+        <w:t xml:space="preserve">Provide a brief summary of the project. Emphasize the objective(s) of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2722">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flemish part of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516D42">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">project. The objectives you define here will be copied verbatim to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">funding </w:t>
       </w:r>
       <w:r w:rsidRPr="00516D42">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>agreement and will be used after the project to assess whether you were able to achieve your objectives. Please note that the funding agreement provides for best efforts, not results.</w:t>
-      </w:r>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> application document is submitted in English, the summary must be provided both in Dutch and English.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E79D6D5" w14:textId="77777777" w:rsidR="00E12597" w:rsidRPr="00516D42" w:rsidRDefault="00E12597" w:rsidP="00E12597">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00516D42">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Write this summary following this structure:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63338829" w14:textId="77777777" w:rsidR="00E12597" w:rsidRDefault="00E12597" w:rsidP="00A64090">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0016364F">
         <w:t>General purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFB847B" w14:textId="77777777" w:rsidR="00E12597" w:rsidRPr="00102E0E" w:rsidRDefault="00E12597" w:rsidP="00E12597">
+    <w:p w14:paraId="4AFB847B" w14:textId="4A1987BA" w:rsidR="00E12597" w:rsidRPr="00102E0E" w:rsidRDefault="00E12597" w:rsidP="00E12597">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">First describe in a few sentences the </w:t>
       </w:r>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>overall objective</w:t>
       </w:r>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the international/interregional project consortium. Then describe in a few sentences what </w:t>
       </w:r>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>your company’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>goal of the project is</w:t>
+        <w:t xml:space="preserve">goal of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B32ABF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flemish part of the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>project is</w:t>
       </w:r>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E1638A1" w14:textId="77777777" w:rsidR="00E12597" w:rsidRPr="00516D42" w:rsidRDefault="00E12597" w:rsidP="00E12597">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>What knowledge are you aiming to acquire through this project? Describe the essence of the innovative product, process and/or service in question.</w:t>
       </w:r>
     </w:p>
@@ -1578,283 +1594,415 @@
         </w:rPr>
         <w:t>How far along the innovation development process do you aim to be after this project? Specify which concrete, verifiable results you wish to achieve (SMART). If possible, include quantitative targets, requirements, criteria and standards that you can use at the end of the project to test the extent to which you managed to achieve the expected results. If your project is expected to have a social impact as well, please formulate a specific social objective too.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AD6CFAD" w14:textId="77777777" w:rsidR="00E12597" w:rsidRDefault="00E12597" w:rsidP="00A64090">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="0016364F">
         <w:t>Impact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE9E2E9" w14:textId="77777777" w:rsidR="00E12597" w:rsidRPr="00102E0E" w:rsidRDefault="00E12597" w:rsidP="00E12597">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Assuming that you manage to achieve the intended results, describe briefly what your company will do with these results (e.g. improve a new product, launch a new product, improve a process, ...). Describe the impact on your business (or the Flemish branch of your company): new activity, expansion/continuation of a main activity, sub-activity, ... Describe how the results will have an economic valorization and impact (jobs &amp; investments) on Flanders. The total quantitative added value that the project will have for Flanders over the course of the valorization period has to create a leverage 10x compared to the requested funding (which is by default calculated on a valorization period of 5 years after the end of the project). If your project also creates societal added value, then describe it here shortly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B2CDEC" w14:textId="77777777" w:rsidR="00E12597" w:rsidRPr="00102E0E" w:rsidRDefault="00E12597" w:rsidP="00E12597">
+    <w:p w14:paraId="50B2CDEC" w14:textId="77777777" w:rsidR="00E12597" w:rsidRDefault="00E12597" w:rsidP="00E12597">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102E0E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If several </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flemish </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102E0E">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>business partners are involved, describe the impact for each partner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FE7749" w14:textId="77777777" w:rsidR="00463504" w:rsidRDefault="00463504" w:rsidP="00E12597">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210CE286" w14:textId="77777777" w:rsidR="00427A81" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003647E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Samenvatting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003647E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003647E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>blz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003647E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065AEF32" w14:textId="77777777" w:rsidR="00427A81" w:rsidRDefault="00427A81" w:rsidP="00427A81">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00102E0E">
+      <w:r w:rsidRPr="78B1653F">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">If several </w:t>
-      </w:r>
+        <w:t>If the research project application document is submitted in English, the executive summary must be provided in both Dutch and English.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699713B3" w14:textId="77777777" w:rsidR="00427A81" w:rsidRPr="0069024A" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Algemeen doel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DB9F41" w14:textId="77777777" w:rsidR="00427A81" w:rsidRPr="003647E7" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B7969A9" w14:textId="77777777" w:rsidR="00427A81" w:rsidRPr="0069024A" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>Concrete doelen en criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BD76B8E" w14:textId="77777777" w:rsidR="00427A81" w:rsidRPr="003647E7" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12462DD6" w14:textId="77777777" w:rsidR="00427A81" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="78B1653F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295918FA" w14:textId="77777777" w:rsidR="00427A81" w:rsidRDefault="00427A81" w:rsidP="00427A81">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F92BAF9" w14:textId="4CCBB39F" w:rsidR="00A76606" w:rsidRDefault="00A76606">
+      <w:pPr>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">Flemish </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00102E0E">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB6B739" w14:textId="77777777" w:rsidR="00463504" w:rsidRDefault="00463504" w:rsidP="00E12597">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>business partners are involved, describe the impact for each partner.</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66755EF4" w14:textId="77777777" w:rsidR="00463504" w:rsidRPr="00102E0E" w:rsidRDefault="00463504" w:rsidP="00E12597">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="0287203E" w14:textId="7EA3DD78" w:rsidR="00102A47" w:rsidRPr="0037341A" w:rsidRDefault="00102A47" w:rsidP="00C26935">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037341A">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Track record (max. 1 page)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7C17B0" w14:textId="3BBF1B7E" w:rsidR="00904EA2" w:rsidRDefault="0036007A" w:rsidP="004221C9">
+    <w:p w14:paraId="45ACF9F5" w14:textId="2F2DC020" w:rsidR="002325AD" w:rsidRPr="0069024A" w:rsidRDefault="00904EA2" w:rsidP="002325AD">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00904EA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00661148" w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you have received innovation support through VLAIO in the last 5 years, provide a clear description of its impact for each business partner.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00904EA2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002325AD" w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This will help us understand the impact the supported projects have had on your business. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060FB729" w14:textId="77777777" w:rsidR="00F76BF4" w:rsidRDefault="00F76BF4" w:rsidP="004221C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00102E0E">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="060FB729" w14:textId="77777777" w:rsidR="00F76BF4" w:rsidRDefault="00F76BF4" w:rsidP="004221C9">
-[...9 lines deleted...]
-    <w:p w14:paraId="318D1EC3" w14:textId="2FBDAF41" w:rsidR="00F76BF4" w:rsidRPr="00F76BF4" w:rsidRDefault="00F76BF4" w:rsidP="004221C9">
+    <w:p w14:paraId="318D1EC3" w14:textId="5BFA0DAD" w:rsidR="00F76BF4" w:rsidRPr="00F76BF4" w:rsidRDefault="00F76BF4" w:rsidP="004221C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320CF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have not received </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000F1D27">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t>funding</w:t>
+        <w:t xml:space="preserve">support through </w:t>
       </w:r>
       <w:r w:rsidRPr="00320CF6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the Fund for Innovation and Entrepreneurship in the last 5 years, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002325AD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VLAIO </w:t>
       </w:r>
       <w:r w:rsidRPr="00320CF6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the last 5 years, </w:t>
+      </w:r>
+      <w:r w:rsidR="008054E5" w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>you may delete this section</w:t>
+      </w:r>
+      <w:r w:rsidR="008054E5" w:rsidRPr="00320CF6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>please delete this section from the application</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB25997" w14:textId="186692C3" w:rsidR="004221C9" w:rsidRPr="00904EA2" w:rsidRDefault="004221C9" w:rsidP="004221C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004221C9" w:rsidRPr="00EC2E51" w14:paraId="4C2767B5" w14:textId="77777777" w:rsidTr="00604B6E">
+      <w:tr w:rsidR="004221C9" w:rsidRPr="0069024A" w14:paraId="4C2767B5" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0423DD69" w14:textId="783E46F9" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidR="00F06697" w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -1882,51 +2030,50 @@
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>be</w:t>
             </w:r>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6EF1C535" w14:textId="28692A25" w:rsidR="004221C9" w:rsidRPr="00571E7C" w:rsidRDefault="00506A17" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009D548F" w:rsidRPr="00571E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -1949,152 +2096,148 @@
             <w:r w:rsidR="009D548F" w:rsidRPr="00571E7C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="766E2B47" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EC2627F" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22497084" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="2553646C" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B7F2CE3" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58EA0875" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B4036A4" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="004221C9">
@@ -2130,51 +2273,50 @@
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2385"/>
         <w:gridCol w:w="795"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1605"/>
         <w:gridCol w:w="1605"/>
       </w:tblGrid>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="4D072769" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="397CD5EB" w14:textId="3ABB4831" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidR="00904151" w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -2191,231 +2333,225 @@
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="052775E3" w14:textId="4B6A6E88" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00506A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="55E22CF3" w14:textId="4D1F40AE" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00506A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60E35BEA" w14:textId="430134EB" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00506A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D4A0098" w14:textId="2057EFD1" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00506A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B057FDD" w14:textId="6897F399" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00506A17">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="1E03CE94" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="267FD72A" w14:textId="1971E356" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidR="00904151" w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
@@ -2432,826 +2568,802 @@
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>na</w:t>
             </w:r>
             <w:r w:rsidR="00904151" w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>me</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="116E2EF1" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B0B8E5F" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="15619C8B" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CBF45A7" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30E00A9C" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="22B35738" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1318B752" w14:textId="5396552A" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="002E4155" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002E4155">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Funding</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="363D7711" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F0D9C71" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78379003" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="069CB1C3" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="445C4441" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="5D8B36D9" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5525BE82" w14:textId="5211D4A0" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="00B30290" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Workforce</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00290595" w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="240A5FCA" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D0984B3" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3134A956" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4C5107B5" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BA17ED2" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="03664997" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40C406A3" w14:textId="34878EFB" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>R&amp;D budget**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3B3F72F5" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0C29EF62" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FD135EE" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="580EAF32" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4663F2CC" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004221C9" w:rsidRPr="005C0DB7" w14:paraId="15CD96D0" w14:textId="77777777" w:rsidTr="00604B6E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2385" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0621D24B" w14:textId="16A7B042" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>Invest</w:t>
             </w:r>
             <w:r w:rsidR="00290595" w:rsidRPr="005C0DB7">
               <w:rPr>
@@ -3261,179 +3373,174 @@
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>ments</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A8D2FB5" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="756C0FE3" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DAA6F33" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E78DB8F" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1605" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D8BC33C" w14:textId="77777777" w:rsidR="004221C9" w:rsidRPr="005C0DB7" w:rsidRDefault="004221C9" w:rsidP="00604B6E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C0DB7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:lang w:eastAsia="nl-BE"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6097EF6E" w14:textId="77777777" w:rsidR="004221C9" w:rsidRDefault="004221C9" w:rsidP="004221C9">
@@ -3684,534 +3791,518 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The recommended length of this section is approximately 10 pages per </w:t>
       </w:r>
       <w:r w:rsidR="00811450">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Flemish </w:t>
       </w:r>
       <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>business partner, including figures. This section can be submitted to third-party experts. If you wish VLAIO to withhold certain information from these experts, please include it as an attachment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5198983A" w14:textId="77777777" w:rsidR="00516D42" w:rsidRPr="00E1163C" w:rsidRDefault="00516D42" w:rsidP="00F6727F">
       <w:pPr>
         <w:rPr>
           <w:strike/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC14FE7" w14:textId="26A79C20" w:rsidR="00F6727F" w:rsidRPr="00B6535A" w:rsidRDefault="00EA66D8" w:rsidP="006E6BF9">
+    <w:p w14:paraId="0DC14FE7" w14:textId="22EB9112" w:rsidR="00F6727F" w:rsidRPr="00B6535A" w:rsidRDefault="00EA66D8" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk495421645"/>
       <w:bookmarkStart w:id="2" w:name="_Ref494685346"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E6BF9">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00D55B52">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidR="00F6727F" w:rsidRPr="00B6535A">
-        <w:t>Strategic importance of the project for the company</w:t>
+        <w:t xml:space="preserve">Strategic importance of the project </w:t>
+      </w:r>
+      <w:r w:rsidR="00E747E5">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F6727F" w:rsidRPr="00B6535A">
+        <w:t xml:space="preserve"> the company</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3A128122" w14:textId="2059D192" w:rsidR="00811450" w:rsidRPr="00AA0700" w:rsidRDefault="00811450" w:rsidP="00811450">
+    <w:p w14:paraId="69B4E663" w14:textId="77777777" w:rsidR="006B28AE" w:rsidRPr="003F392F" w:rsidRDefault="006B28AE" w:rsidP="006B28AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA0700">
+          <w:lang w:val="en-GB" w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Indicate the strategic importance of the project for the company. Outline the company’s current position in relation to other companies and stakeholders with relevant knowledge.  </w:t>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the broader strategic importance of the project to the company. Broadly outline the company's position in this area relative to other companies and stakeholders with relevant knowledge.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F0C034" w14:textId="442686B8" w:rsidR="00811450" w:rsidRPr="00AA0700" w:rsidRDefault="00811450" w:rsidP="00811450">
+    <w:p w14:paraId="5BF75E2C" w14:textId="77777777" w:rsidR="006B28AE" w:rsidRPr="003F392F" w:rsidRDefault="006B28AE" w:rsidP="006B28AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA0700">
+          <w:lang w:val="en-GB" w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BE4A1A4" w14:textId="77777777" w:rsidR="006B28AE" w:rsidRPr="003F392F" w:rsidRDefault="006B28AE" w:rsidP="006B28AE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe and substantiate how the project can make a difference to the company. Position the project - if necessary - in a broader industrial R&amp;D/innovation strategy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F986071" w14:textId="77777777" w:rsidR="006B28AE" w:rsidRPr="0069024A" w:rsidRDefault="006B28AE" w:rsidP="00811450">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="491516DF" w14:textId="638F2369" w:rsidR="000C1B8A" w:rsidRPr="000C1B8A" w:rsidRDefault="00D55B52" w:rsidP="006E6BF9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1B8A" w:rsidRPr="00AA0700">
+        <w:t xml:space="preserve">Added value of the project results </w:t>
+      </w:r>
+      <w:r w:rsidR="00E5134D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1B8A" w:rsidRPr="00AA0700">
+        <w:t xml:space="preserve"> the company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47683905" w14:textId="6081376D" w:rsidR="002B3E0C" w:rsidRDefault="002B3E0C" w:rsidP="002B3E0C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="220"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Describe and substantiate how the project can make a difference to the company. Describe the position of the project -if necessary- within your broader industrial R&amp;D/innovation strategy. </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="491516DF" w14:textId="3532BDE0" w:rsidR="000C1B8A" w:rsidRPr="000C1B8A" w:rsidRDefault="000B3CCC" w:rsidP="006E6BF9">
-[...10 lines deleted...]
-        <w:t>Added value of the project results for the company</w:t>
+    <w:p w14:paraId="4FEAB117" w14:textId="6CD1CB11" w:rsidR="002B3E0C" w:rsidRPr="0069024A" w:rsidRDefault="002B3E0C" w:rsidP="002B3E0C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specify how the intended knowledge built up in this project can result in solid innovations/results in the long(er) term and describe these innovations/results. Describe  how the outcomes provide a clear competitive advantage for the company. How, and to what extent, will they contribute to the further development of the company in the long(er) term (growth, retention, diversification, transition to other business models/activities/platforms, breakthrough innovations)? If relevant, how will the results contribute to the intended societal added value? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491B38E3" w14:textId="435B4EC4" w:rsidR="000C1B8A" w:rsidRDefault="000C1B8A" w:rsidP="00844C6E">
+    <w:p w14:paraId="5AAA9857" w14:textId="77777777" w:rsidR="002B3E0C" w:rsidRDefault="002B3E0C" w:rsidP="00844C6E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="220"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
-[...33 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4E77C4E9" w14:textId="77777777" w:rsidR="00916FDE" w:rsidRPr="00FC5D1E" w:rsidRDefault="00322BC0" w:rsidP="001D0229">
+    <w:p w14:paraId="4E77C4E9" w14:textId="58383E84" w:rsidR="00916FDE" w:rsidRPr="00FC5D1E" w:rsidRDefault="00322BC0" w:rsidP="001D0229">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC5D1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">For large companies only (GO): </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC5D1E">
-[...152 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+      <w:r w:rsidR="000064F9">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">position </w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC5D1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
+        <w:t>the project in the company level roadmap, which should cover the following topics:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B82FA5" w14:textId="77777777" w:rsidR="00476AE5" w:rsidRPr="00FC5D1E" w:rsidRDefault="00322BC0" w:rsidP="00916FDE">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>• Embedding in the Flemish ecosystem: structural collaborations with knowledge institutions and SMEs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A04E1B" w14:textId="2C9018A1" w:rsidR="006C162A" w:rsidRPr="00FC5D1E" w:rsidRDefault="00322BC0" w:rsidP="00B159AA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>• Strategic roadmap of the Flemish branch. This must be in line with the policy priorities:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Energy/climate</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Circular economy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Environment, biodiversity and water management</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Sustainable food and nutrition strategies</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Mobility and smart cities</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Education and competences</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>Health and care</w:t>
+      </w:r>
+      <w:r w:rsidR="00B159AA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB5CFC9" w14:textId="648D4570" w:rsidR="00322BC0" w:rsidRPr="00FC5D1E" w:rsidRDefault="00322BC0" w:rsidP="00FC5D1E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC5D1E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>• Steps that the company (particularly the Flemish branch) wants to take in terms of sustainability</w:t>
       </w:r>
       <w:r w:rsidR="00FC5D1E" w:rsidRPr="00FC5D1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566B0ECF" w14:textId="77777777" w:rsidR="00FC5D1E" w:rsidRPr="00FC5D1E" w:rsidRDefault="00FC5D1E" w:rsidP="00FC5D1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34622812" w14:textId="55F0351A" w:rsidR="000C1B8A" w:rsidRPr="00AA0700" w:rsidRDefault="00635365" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3 </w:t>
       </w:r>
       <w:r w:rsidR="000C1B8A" w:rsidRPr="00AA0700">
         <w:t>Follow-up</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A7F895" w14:textId="7B320394" w:rsidR="006E6BF9" w:rsidRPr="00635365" w:rsidRDefault="000C1B8A" w:rsidP="006E6BF9">
+    <w:p w14:paraId="6B7B14D3" w14:textId="00C87955" w:rsidR="00BD2AD7" w:rsidRPr="0069024A" w:rsidRDefault="00BD2AD7" w:rsidP="00BD2AD7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discuss the efforts (further R&amp;D, implementation activities, investments, etc.) needed within your company (and with partners) after the project until the expected market launch. Include the expected time frame to get there.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063A7639" w14:textId="77777777" w:rsidR="00BD2AD7" w:rsidRPr="00635365" w:rsidRDefault="00BD2AD7" w:rsidP="006E6BF9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="220"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
-[...61 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2AF82EE4" w14:textId="5815C150" w:rsidR="000C1B8A" w:rsidRDefault="00635365" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_2.4_Valorization_in"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2.4 </w:t>
       </w:r>
       <w:r w:rsidR="000C1B8A" w:rsidRPr="00AA0700">
         <w:t>Valorization in Flanders</w:t>
       </w:r>
       <w:r w:rsidR="00847C03">
         <w:t>: economic impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA609AC" w14:textId="454E5523" w:rsidR="00BF17C5" w:rsidRPr="003A1E12" w:rsidRDefault="00AE564D" w:rsidP="00BF17C5">
+    <w:p w14:paraId="28829B68" w14:textId="3B4DD975" w:rsidR="00FA5085" w:rsidRPr="003F392F" w:rsidRDefault="00FA5085" w:rsidP="00FA5085">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Hlk61005089"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk58422084"/>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>In this section, provide a quantified justification of the total expected economic impact in Flanders based on either expected employment and investments or expected growth in labor productivity during the valorization period. These</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> two options</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cannot be combined.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04917CEF" w14:textId="77777777" w:rsidR="00FA5085" w:rsidRPr="003A1E12" w:rsidRDefault="00FA5085" w:rsidP="00BF17C5">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk61005089"/>
-[...44 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="644F6F0A" w14:textId="1908256E" w:rsidR="0037341A" w:rsidRPr="00D925CD" w:rsidRDefault="003A1E12" w:rsidP="00A64090">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00D925CD">
         <w:t xml:space="preserve">Option 1 </w:t>
       </w:r>
       <w:r w:rsidR="00392412" w:rsidRPr="00D925CD">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00D925CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F2017F">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00F2017F" w:rsidRPr="00F2017F">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
@@ -4219,66 +4310,66 @@
         <w:t>dded value for Flanders</w:t>
       </w:r>
       <w:r w:rsidR="00F2017F" w:rsidRPr="00F2017F">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B654D7" w:rsidRPr="00D925CD">
         <w:t xml:space="preserve">based on </w:t>
       </w:r>
       <w:r w:rsidR="00B654D7" w:rsidRPr="00D925CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>employment and/or investments</w:t>
       </w:r>
       <w:r w:rsidRPr="00D925CD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="0B350ABE" w14:textId="77777777" w:rsidR="007C1559" w:rsidRDefault="007C1559" w:rsidP="007C1559">
+    <w:p w14:paraId="33E29ABF" w14:textId="77777777" w:rsidR="008A1D32" w:rsidRPr="0069024A" w:rsidRDefault="008A1D32" w:rsidP="0069024A">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="06F48B5A">
+      <w:r w:rsidRPr="0069024A">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>When the added value for Flanders is based on employment and/or investment, it is required that the total quantified valorization in Flanders during the valorization period is at least 10 times the support (achieving a leverage of 10). The standard valorization period is 5 years. After substantial motivation, a valorization period of up to 10 years may be observed. Demonstrating a leverage of 10 for a shorter valorization period (e.g. 3 years) is also a possibility.</w:t>
+        <w:t>When the added value for Flanders is based on employment and/or investment, the total economic impact must be at least 10 times the support (a leverage of 10). The valorization period (= period after the project in which the project results are applied and/or commercialized) is 5 years. Subject to thorough justification, a valorization period of up to 10 years can be observed. This additional justification will be included in any further evaluation. Subject to thorough justification, a valorization period of less than 5 years can also be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1469DC2E" w14:textId="77777777" w:rsidR="00625A29" w:rsidRDefault="00625A29" w:rsidP="007C1559">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B4BC7B7" w14:textId="6EFE6BFF" w:rsidR="00BF17C5" w:rsidRDefault="00625A29" w:rsidP="00A64090">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
@@ -4291,91 +4382,72 @@
         <w:t>Added value for Flanders</w:t>
       </w:r>
       <w:r w:rsidR="007A7DB9">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on </w:t>
       </w:r>
       <w:r w:rsidR="007A7DB9" w:rsidRPr="00BF29C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>growt</w:t>
       </w:r>
       <w:r w:rsidR="00BF29C7" w:rsidRPr="00BF29C7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>h in labor productivity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9CAA6E" w14:textId="49F7C134" w:rsidR="00BF29C7" w:rsidRDefault="00F2017F" w:rsidP="00F2017F">
+    <w:p w14:paraId="0AFDC3DA" w14:textId="77777777" w:rsidR="009770F4" w:rsidRPr="0069024A" w:rsidRDefault="009770F4" w:rsidP="0069024A">
       <w:pPr>
         <w:ind w:left="567"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F2017F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>When the added value for Flanders is based on growth in labor productivity, it must first be justified why the tightness of the labor market does not allow the company to realize the impact through employment and/or investment. It is required that labor productivity is at least 50% higher 5 years after the end of the project than the labor productivity at the time of application. If the support needed is more than €250,000, the cumulative additional Gross Value Added (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F2017F">
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>BrTW</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> in Dutch) must be at least 10 times the support. If the support is less than or equal to €250,000, the cumulative additional Gross Value Added may be less than ten times the support. The valorization period for projects committed to labor productivity is fixed at 5 years and cannot be extended.</w:t>
+        <w:t>When the added value for Flanders is based on growth in labor productivity, it must first be justified why the tightness of the labor market does not allow the company to realize the impact through employment and/or investment. It is required that labor productivity is at least 30% higher 5 years after the end of the project than the labor productivity at the time of application. The valorization period for projects that focus on labor productivity is fixed at 5 years and cannot be extended.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5389B061" w14:textId="77777777" w:rsidR="00BF29C7" w:rsidRPr="00BF29C7" w:rsidRDefault="00BF29C7" w:rsidP="00BF29C7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="561AE28E" w14:textId="77777777" w:rsidR="00FF1153" w:rsidRPr="00FF1153" w:rsidRDefault="00FF1153" w:rsidP="00FF1153">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF1153">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t>In case of multi-partner projects, each business partner should separately describe and quantify the impact of the project on their company. Here, one business partner or a group of business partners may choose impact based on employment and/or investment and the other business partners may choose impact based on growth in labor productivity. For both options, the minimum added value must be achieved.</w:t>
       </w:r>
     </w:p>
@@ -4419,198 +4491,174 @@
       <w:r w:rsidRPr="00904600">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> is best demonstrated in tabular form, </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2D45">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Option_1_-" w:history="1">
         <w:r w:rsidRPr="004B2D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>possible table structure of which is given at the end of this application document for each option.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B784732" w14:textId="77777777" w:rsidR="00FF1153" w:rsidRPr="00FF1153" w:rsidRDefault="00FF1153" w:rsidP="00BF17C5">
+    <w:p w14:paraId="23C8BA20" w14:textId="77777777" w:rsidR="009B1F06" w:rsidRPr="003F392F" w:rsidRDefault="009B1F06" w:rsidP="009B1F06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consider the valorization period after the end of the project and describe what activities will happen in Flanders (follow-up R&amp;D, implementation, commercialization) until 5 years after the end of the project. What positive consequences will this have for Flanders (employment, investments, growth in labor productivity, anchoring, strengthening cooperation with the Flemish innovation ecosystem, maintaining production in Flanders, strengthening the position of the Flemish establishment in an international company through a high innovation capacity, unique know-how, etc.)? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Explain as concretely as possible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D0BD3A" w14:textId="77777777" w:rsidR="009B1F06" w:rsidRDefault="009B1F06" w:rsidP="00BF17C5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2539B4C3" w14:textId="7E009CC3" w:rsidR="00BF17C5" w:rsidRPr="00102E0E" w:rsidRDefault="00BF17C5" w:rsidP="00BF17C5">
+    <w:p w14:paraId="31D86B4A" w14:textId="77777777" w:rsidR="00BF17C5" w:rsidRDefault="00BF17C5" w:rsidP="00BF17C5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00102E0E">
-[...42 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="31D86B4A" w14:textId="77777777" w:rsidR="00BF17C5" w:rsidRDefault="00BF17C5" w:rsidP="00BF17C5">
+    <w:p w14:paraId="3AFF070B" w14:textId="7726C8EA" w:rsidR="00152D22" w:rsidRDefault="001177AE" w:rsidP="00BF17C5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r w:rsidRPr="00102E0E">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>These indirect profits or savings should preferably be presented in a table</w:t>
       </w:r>
       <w:r w:rsidRPr="00152D22">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00152D22" w:rsidRPr="00152D22">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">showing the structure of the </w:t>
       </w:r>
       <w:r w:rsidR="00152D22" w:rsidRPr="001177AE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>business case</w:t>
       </w:r>
       <w:r w:rsidR="00152D22" w:rsidRPr="00152D22">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Conceptual_example_of" w:history="1">
         <w:r w:rsidR="00152D22" w:rsidRPr="004B2D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">a </w:t>
         </w:r>
-        <w:r w:rsidR="00D27BF9">
+        <w:r w:rsidR="0053767B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>conceptual</w:t>
+          <w:t xml:space="preserve">template </w:t>
         </w:r>
         <w:r w:rsidR="00152D22" w:rsidRPr="004B2D45">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve"> table can be found at the end of this application document (revenue).</w:t>
+          <w:t>can be found at the end of this  document (revenue).</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4F3BFD06" w14:textId="77777777" w:rsidR="00152D22" w:rsidRPr="00102E0E" w:rsidRDefault="00152D22" w:rsidP="00BF17C5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02EE18B9" w14:textId="33246DA5" w:rsidR="000C1B8A" w:rsidRPr="009C78B0" w:rsidRDefault="0044676F" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="009C78B0">
@@ -4641,399 +4689,370 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>societal</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0700">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> impact, please detail this impact here</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5962DF45" w14:textId="255CEF31" w:rsidR="0057697C" w:rsidRPr="00AA0700" w:rsidRDefault="0057697C" w:rsidP="0057697C">
+    <w:p w14:paraId="53F1A572" w14:textId="77777777" w:rsidR="005A58C7" w:rsidRPr="003F392F" w:rsidRDefault="005A58C7" w:rsidP="005A58C7">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>A project can achieve societal impact in several areas. You will find a non-exhaustive list of areas where potential societal benefit can be achieved in the explanatory document. Specify the domain in which your project is valuable and explain why.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB0350E" w14:textId="77777777" w:rsidR="00197584" w:rsidRPr="003F392F" w:rsidRDefault="00197584" w:rsidP="00197584">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="220" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA0700">
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimate the (global) potential monetary net gain (costs saved and/or profits gained) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and specify - if applicable - what this means for the Flemish ecosystem. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="en-US"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> impact. Indicate which domains will be impacted by your project and explain why.</w:t>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition to the direct gains or savings described under economic impact, these can include gains or savings in terms of the environment, mobility, absenteeism, etc., which impact a broad target group of stakeholders in Flanders (companies, social sector, government or citizens).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411C4909" w14:textId="77777777" w:rsidR="0057697C" w:rsidRPr="00AD60A7" w:rsidRDefault="0057697C" w:rsidP="0057697C">
+    <w:p w14:paraId="4C8EE312" w14:textId="77777777" w:rsidR="00197584" w:rsidRPr="00AA0700" w:rsidRDefault="00197584" w:rsidP="0057697C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="220" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
+    </w:p>
+    <w:p w14:paraId="752AB87B" w14:textId="77777777" w:rsidR="0057697C" w:rsidRPr="00AA0700" w:rsidRDefault="0057697C" w:rsidP="0057697C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD60A7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Estimate the potential net monetary profit</w:t>
+        <w:t>If your project does not have a specific societal impact, you can leave this section blank.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> worldwide </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">government or citizens).  </w:t>
+        <w:t xml:space="preserve"> Projects with a negative societal impact are not eligible for funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752AB87B" w14:textId="77777777" w:rsidR="0057697C" w:rsidRPr="00AA0700" w:rsidRDefault="0057697C" w:rsidP="0057697C">
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w14:paraId="1F965617" w14:textId="77777777" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="00F6727F" w:rsidP="000C1B8A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...27 lines deleted...]
-        <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:lang w:val="en-US" w:eastAsia="nl-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65716A0C" w14:textId="7CEACB16" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="00FC2681" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000C1B8A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009C78B0">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F6727F" w:rsidRPr="00CE17F1">
         <w:t xml:space="preserve"> Intellectual </w:t>
       </w:r>
       <w:r w:rsidR="00D92B26">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00F6727F" w:rsidRPr="00CE17F1">
         <w:t xml:space="preserve">roperty </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0B06F2" w14:textId="77777777" w:rsidR="008C1504" w:rsidRPr="00E41ABB" w:rsidRDefault="0025194E" w:rsidP="008C1504">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4768D1D9" w14:textId="77777777" w:rsidR="00F80EAB" w:rsidRPr="0069024A" w:rsidRDefault="00F80EAB" w:rsidP="00F80EAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Can you safeguard the results? What is your intellectual property strategy? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Take the potential impact of the European patent with unitary effect which took effect on June 1, 2023 into account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4739D7" w14:textId="77777777" w:rsidR="00F80EAB" w:rsidRPr="0069024A" w:rsidRDefault="00F80EAB" w:rsidP="00F80EAB">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Can the results of the project be protected? What is your strategy in terms of intellectual property? </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C1504" w:rsidRPr="00E41ABB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5211B983" w14:textId="704368F2" w:rsidR="005807CC" w:rsidRDefault="00F80EAB" w:rsidP="008C1504">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Take into account the possible impact of the European patent with unitary effect - simply called unitary patent or unitary patent - which came into effect on 1 June 2023.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>In case of collaboration (with business partners, research institutions, subcontractors): what are the basic principles for mutual agreements? Explain matters such as property and usage rights to the project results and/or any necessary background knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50577579" w14:textId="77777777" w:rsidR="008C1504" w:rsidRDefault="008C1504" w:rsidP="008C1504">
+    <w:p w14:paraId="3D9DFDB9" w14:textId="77777777" w:rsidR="00F80EAB" w:rsidRDefault="00F80EAB" w:rsidP="008C1504">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E41ABB">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7B0EB204" w14:textId="77777777" w:rsidR="00E41ABB" w:rsidRPr="00E1163C" w:rsidRDefault="00E41ABB" w:rsidP="00F6727F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DAF9797" w14:textId="3BB717F7" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="00FC2681" w:rsidP="006E6BF9">
+    <w:p w14:paraId="3DAF9797" w14:textId="6453AEB0" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="00FC2681" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000C1B8A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009C78B0">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F6727F" w:rsidRPr="00CE17F1">
-        <w:t xml:space="preserve"> SWOT with regard to the valorization case</w:t>
+        <w:t xml:space="preserve"> SWOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00F80EAB">
+        <w:t xml:space="preserve">regarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6727F" w:rsidRPr="00CE17F1">
+        <w:t>valorization</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75937E6D" w14:textId="1FA8C81A" w:rsidR="00F6727F" w:rsidRDefault="0025194E" w:rsidP="0025194E">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="61C33620" w14:textId="77777777" w:rsidR="00B04FFE" w:rsidRPr="003F392F" w:rsidRDefault="00B04FFE" w:rsidP="00B04FFE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Discuss the strengths and weaknesses of the company and important external factors (market, competition, environmental factors, etc. for both opportunities and threats) related to the valorization of the project, as well as any other related projects. Also indicate how you will anticipate these aspects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19004664" w14:textId="77777777" w:rsidR="00B04FFE" w:rsidRPr="003F392F" w:rsidRDefault="00B04FFE" w:rsidP="00B04FFE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9918DC" w14:textId="77777777" w:rsidR="00B04FFE" w:rsidRPr="0069024A" w:rsidRDefault="00B04FFE" w:rsidP="00B04FFE">
+      <w:pPr>
+        <w:spacing w:after="220"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
-[...46 lines deleted...]
-        <w:t xml:space="preserve"> is requested. (Things that are already included during the project, to support the innovation, must be stated in the work plan.)</w:t>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Discuss what cybersecurity measures will be taken, both at the company level and specifically for the innovation for which support is being requested. Measures that will be taken during the project, in support of the innovation, should be mentioned in the work plan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032A3EE8" w14:textId="77777777" w:rsidR="00154A78" w:rsidRPr="00CE17F1" w:rsidRDefault="00154A78" w:rsidP="0025194E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366624DE" w14:textId="6EABBA17" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="00F6727F" w:rsidP="006E6BF9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE17F1">
         <w:t xml:space="preserve">Optional: additional detailed information </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1088AD62" w14:textId="77777777" w:rsidR="0025194E" w:rsidRPr="00AA0700" w:rsidRDefault="0025194E" w:rsidP="0025194E">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">If you wish to submit detailed information that should not be relayed to third-party experts, e.g. a business plan, please upload a separate file (Appendix) along with your digital submission. </w:t>
+    <w:p w14:paraId="7244CF0C" w14:textId="77777777" w:rsidR="00A17EF9" w:rsidRDefault="00A17EF9" w:rsidP="00A17EF9">
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can provide any specific or detailed information that may not be discussed with external experts (e.g. the business plan) here. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>uploaded</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a separate document (attachment). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC1C69A" w14:textId="3273B9B5" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="00F6727F" w:rsidP="00B47874">
+    <w:p w14:paraId="4CC1C69A" w14:textId="3DF22508" w:rsidR="00F6727F" w:rsidRPr="00CE17F1" w:rsidRDefault="004B2553" w:rsidP="00B47874">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Added value </w:t>
-[...5 lines deleted...]
-        <w:t>funding</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Importance of the </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A99280" w14:textId="77777777" w:rsidR="00284D0E" w:rsidRDefault="00F6727F" w:rsidP="00844C6E">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:before="120" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE17F1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Why is Flemish</w:t>
       </w:r>
       <w:r w:rsidR="00720BB1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -5107,213 +5126,234 @@
         </w:rPr>
         <w:t>from VLAIO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F9DD78" w14:textId="77777777" w:rsidR="00F6727F" w:rsidRDefault="00F6727F" w:rsidP="00B47874">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Project with possible military affinity (if applicable)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F13F42" w14:textId="13F87814" w:rsidR="0025194E" w:rsidRPr="00AA0700" w:rsidRDefault="0025194E" w:rsidP="0025194E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk107405313"/>
       <w:r w:rsidRPr="00AA0700">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information about submitting projects with possible military links, please click </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00AA0700">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorBidi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004C549F">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (available only in Dutch)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA0700">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F14755B" w14:textId="77777777" w:rsidR="0025194E" w:rsidRPr="00AA0700" w:rsidRDefault="0025194E" w:rsidP="0025194E">
+    <w:p w14:paraId="1421BF35" w14:textId="77777777" w:rsidR="00DE6F5B" w:rsidRDefault="00DE6F5B" w:rsidP="0025194E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
+    </w:p>
+    <w:p w14:paraId="699094AD" w14:textId="77777777" w:rsidR="000372CF" w:rsidRPr="0069024A" w:rsidRDefault="000372CF" w:rsidP="000372CF">
+      <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If this subsection does not apply to your project, you can leave it out.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>If this paragraph does not apply to your project, you can delete it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE70E9A" w14:textId="77777777" w:rsidR="0025194E" w:rsidRPr="00AA0700" w:rsidRDefault="0025194E" w:rsidP="0025194E">
+    <w:p w14:paraId="6AA4AE93" w14:textId="77777777" w:rsidR="000372CF" w:rsidRPr="003F392F" w:rsidRDefault="000372CF" w:rsidP="000372CF">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>If it is a project with possible military affinity, you must first indicate under which section of the Military List or Dual Use List the innovation falls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6B8F6C" w14:textId="77777777" w:rsidR="000372CF" w:rsidRDefault="000372CF" w:rsidP="0025194E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0128358A" w14:textId="77777777" w:rsidR="0025194E" w:rsidRDefault="0025194E" w:rsidP="0025194E">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA0700">
+    </w:p>
+    <w:p w14:paraId="08FA1E9E" w14:textId="77777777" w:rsidR="005941D8" w:rsidRPr="003F392F" w:rsidRDefault="005941D8" w:rsidP="005941D8">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A8045C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the project aims to realize products or systems as described under the headings of the Dual Use List, you must clearly indicate and substantiate the expected turnover in civilian and military application areas when elaborating the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8045C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>business case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8045C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your project (see 1.2 Expected valorization opportunities). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB61F0C" w14:textId="77777777" w:rsidR="005941D8" w:rsidRPr="0069024A" w:rsidRDefault="005941D8" w:rsidP="0025194E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FA771F7" w14:textId="77777777" w:rsidR="0025194E" w:rsidRDefault="0025194E" w:rsidP="0025194E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>If your project has potential military links, please indicate which section of the Military List or Dual Use list your proposed development belongs to.</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0128358A" w14:textId="77777777" w:rsidR="0025194E" w:rsidRPr="00AA0700" w:rsidRDefault="0025194E" w:rsidP="0025194E">
-[...75 lines deleted...]
-    <w:p w14:paraId="5177003F" w14:textId="36FEC2C8" w:rsidR="0025194E" w:rsidRPr="0025194E" w:rsidRDefault="0025194E" w:rsidP="0025194E">
+    <w:p w14:paraId="2740353C" w14:textId="77777777" w:rsidR="00F21BEE" w:rsidRPr="003F392F" w:rsidRDefault="00F21BEE" w:rsidP="00F21BEE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:u w:color="000000"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the project falls under headings of the Military List or under those of the Dual Use List and the business case clearly indicates that the application is primarily military, the file will be submitted to the Ethics and Strategic Advisory Committee for advice. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In that case, you will be asked to complete a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="7"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>self-evaluation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069024A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
+          <w:u w:color="000000"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-US" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the evaluation process.</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="7AA420F9" w14:textId="635F88DA" w:rsidR="00EA7F8C" w:rsidRDefault="00314D1E" w:rsidP="00EA7F8C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="00E145DC">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00C4043C">
         <w:t>economic</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> value</w:t>
       </w:r>
       <w:r w:rsidR="00E145DC">
         <w:t xml:space="preserve"> added</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00FB2AA1">
         <w:t>Flanders</w:t>
       </w:r>
@@ -5420,86 +5460,84 @@
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="1457"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A47297" w:rsidRPr="00A47297" w14:paraId="6F58CE15" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="015537AA" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Impact calculation based on employment and/or investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D451893" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
@@ -5515,231 +5553,225 @@
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>(year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="291D084D" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59D4369B" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXX </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3D3FC0D6" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51D59421" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>……</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="09A08D49" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="246E356F" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="246E356F" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3CE6EE0C" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
@@ -5759,1382 +5791,1342 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>(break down per profile such as employees, vendors, R&amp;D, etc.)</w:t>
             </w:r>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> - to be expressed in FTEs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="024703ED" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="796E4C19" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="176A5359" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="650C35E7" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="207CBE14" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C94D2F7" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="5398E7D8" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="5398E7D8" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3304A5C9" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Sustained employment</w:t>
             </w:r>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> because of the project - to be expressed in FTEs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5458EE47" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="72BA06F6" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65A9FE28" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="458828DC" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="13946215" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E837128" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47297" w:rsidRPr="00A47297" w14:paraId="692E44CB" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2C031AEB" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Payroll costs - new hires</w:t>
             </w:r>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E2C6DDC" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="597F4525" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="028C8D70" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="651AB1DD" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C26639F" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77C8B0A9" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47297" w:rsidRPr="00A47297" w14:paraId="753B6955" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F121443" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Payroll costs - staff retention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63A0131F" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0F0A82BA" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2145D3B8" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0ED7EB86" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C733791" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3B277EE2" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47297" w:rsidRPr="00A47297" w14:paraId="4D1FB742" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0344DBCB" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t>Project-related investments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03B09C3E" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2966B16C" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63B13DDC" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="219F1660" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6F2A1CD1" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3DA063C1" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A47297" w:rsidRPr="00A47297" w14:paraId="37B1211D" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54C63824" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="53649CC3" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="55DEBCF4" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D03CDDB" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="75FD3601" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E0DB057" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1457" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E32A357" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7474,51 +7466,50 @@
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47297">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AAA7A20" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="0" w:after="220"/>
         <w:ind w:left="360" w:firstLine="12"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
@@ -7793,51 +7784,51 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3529"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="5C7B1EF9" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="5C7B1EF9" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C9A2C9D" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8358,51 +8349,51 @@
           </w:tcPr>
           <w:p w14:paraId="7DB844C5" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="6E9E4FCE" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="6E9E4FCE" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="46869D84" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:contextualSpacing/>
@@ -8649,51 +8640,51 @@
           </w:tcPr>
           <w:p w14:paraId="7FAEC3E6" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="0CB8FAAF" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="0CB8FAAF" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A68786A" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:contextualSpacing/>
@@ -9209,51 +9200,51 @@
           </w:tcPr>
           <w:p w14:paraId="2FAF77B6" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="1343F664" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="1343F664" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3220B920" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:contextualSpacing/>
@@ -9500,51 +9491,51 @@
           </w:tcPr>
           <w:p w14:paraId="2BE1DF65" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="2E1FDCA8" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="2E1FDCA8" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="315025DB" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:contextualSpacing/>
@@ -9791,92 +9782,93 @@
           </w:tcPr>
           <w:p w14:paraId="377F6A5A" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00EC2E51" w14:paraId="6FFFA0B4" w14:textId="77777777" w:rsidTr="00A47297">
+      <w:tr w:rsidR="00A47297" w:rsidRPr="0069024A" w14:paraId="6FFFA0B4" w14:textId="77777777" w:rsidTr="00A47297">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3529" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1760EA55" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
                 <w:bdr w:val="nil"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Evolution of FTE (permanent employees only, not freelancers) </w:t>
             </w:r>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -10630,715 +10622,112 @@
           </w:tcPr>
           <w:p w14:paraId="3D7D2AB0" w14:textId="77777777" w:rsidR="00A47297" w:rsidRPr="00A47297" w:rsidRDefault="00A47297" w:rsidP="00A47297">
             <w:pPr>
               <w:spacing w:before="0" w:after="220"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A47297">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:color="000000"/>
                 <w:lang w:val="en-US" w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A47297" w:rsidRPr="00A47297" w14:paraId="5AF677B5" w14:textId="77777777" w:rsidTr="009A6934">
-[...580 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CDD356C" w14:textId="77777777" w:rsidR="00365C5B" w:rsidRDefault="00365C5B" w:rsidP="00EE5607">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370DBD6D" w14:textId="184157C1" w:rsidR="0027230D" w:rsidRDefault="00FA2A26" w:rsidP="00A64090">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Conceptual_example_of"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00FA2A26">
         <w:t xml:space="preserve">Conceptual example of a table to support </w:t>
       </w:r>
       <w:r w:rsidRPr="00A64090">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the business case</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C26654D" w14:textId="6E5B20DF" w:rsidR="0027230D" w:rsidRDefault="006F4CE9" w:rsidP="00EE5607">
+    <w:p w14:paraId="19C2D01D" w14:textId="1D6884C3" w:rsidR="00D6361A" w:rsidRPr="0069024A" w:rsidRDefault="00D6361A" w:rsidP="0069024A">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0069024A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
           <w:lang w:val="en-US" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Start</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006F4CE9">
+        <w:t xml:space="preserve">Start at the end of the project (column 1) until 5 years after the end of the project. This table should reflect the project’s expected growth. In the text, clearly describe the assumptions and justify why they are realistic. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5488B34C" w14:textId="77777777" w:rsidR="00D6361A" w:rsidRPr="0069024A" w:rsidRDefault="00D6361A" w:rsidP="00EE5607">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:u w:color="000000"/>
           <w:bdr w:val="nil"/>
-          <w:lang w:val="en-US" w:bidi="en-US"/>
-[...25 lines deleted...]
-      </w:r>
+          <w:lang w:val="en-GB" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2B75E95A" w14:textId="77777777" w:rsidR="006F4CE9" w:rsidRPr="00E145DC" w:rsidRDefault="006F4CE9" w:rsidP="00EE5607">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9624" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3797"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="894"/>
         <w:gridCol w:w="869"/>
         <w:gridCol w:w="909"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
@@ -11353,109 +10742,132 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3472749A" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Inkomsten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25EFFFE1" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>XXXX</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03381C9B" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="03381C9B" w14:textId="4DBA015C" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>(jaar)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00136203">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>year</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D23F5B">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="nl-NL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1AAE0CD3" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
@@ -11581,478 +10993,448 @@
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t>Totaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w14:paraId="14D55D3A" w14:textId="77777777" w:rsidTr="009A6934">
+      <w:tr w:rsidR="00D23F5B" w:rsidRPr="0069024A" w14:paraId="14D55D3A" w14:textId="77777777" w:rsidTr="009A6934">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6F9D1C37" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="6F9D1C37" w14:textId="001CE342" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00323AC1" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="nl" w:eastAsia="nl-NL"/>
-[...18 lines deleted...]
-              <w:t>op basis van de business drivers (voeg hiertoe extra kolommen of rijen toe volgens noodzaak en indien relevant op te splitsen volgens de situatie met en zonder project)</w:t>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E920C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revenues from product/service X based on the business drivers (add additional columns or rows according to need and if relevant, split according to the situation with and without a project)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="795052E1" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="795052E1" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="19887E0C" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="19887E0C" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="24585306" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="24585306" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6B75DDA6" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="6B75DDA6" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="23C52CA8" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="23C52CA8" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E4EEC8A" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="5E4EEC8A" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w14:paraId="42A967A7" w14:textId="77777777" w:rsidTr="009A6934">
+      <w:tr w:rsidR="00D23F5B" w:rsidRPr="0069024A" w14:paraId="42A967A7" w14:textId="77777777" w:rsidTr="009A6934">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="58662D8B" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="58662D8B" w14:textId="140DC94D" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00870415" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="nl" w:eastAsia="nl-NL"/>
-[...18 lines deleted...]
-              <w:t>op basis van de business drivers (voeg hiertoe extra kolommen of rijen toe volgens noodzaak en indien relevant op te splitsen volgens de situatie met en zonder project)</w:t>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E920C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Revenues from product/service Y based on the business drivers (add additional columns or rows according to need and if relevant, split according to the situation with and without a project)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62EE2588" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="62EE2588" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6522ABCB" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="6522ABCB" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="894" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7E257F55" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="7E257F55" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F92D1FE" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="7F92D1FE" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E8EEFB0" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="3E8EEFB0" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C8E1ADE" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="0C8E1ADE" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="0069024A" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:eastAsia="nl-NL"/>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="nl-NL"/>
+                <w:lang w:val="en-US" w:eastAsia="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0069024A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w14:paraId="6D47E338" w14:textId="77777777" w:rsidTr="009A6934">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77FA4390" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -12235,72 +11617,82 @@
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w14:paraId="2B1ABE55" w14:textId="77777777" w:rsidTr="009A6934">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3797" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="79E4CA9C" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
+          <w:p w14:paraId="79E4CA9C" w14:textId="6FF03FE6" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="008175A7" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D23F5B">
+            <w:r w:rsidRPr="00E920C2">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Cambria" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Total revenue</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D23F5B" w:rsidDel="0049541D">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
-              <w:t>Totaal inkomsten</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="869" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="593DB8D5" w14:textId="77777777" w:rsidR="00D23F5B" w:rsidRPr="00D23F5B" w:rsidRDefault="00D23F5B" w:rsidP="00D23F5B">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
@@ -12443,148 +11835,148 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D23F5B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31EE3D0F" w14:textId="0A2F3E55" w:rsidR="007B7394" w:rsidRPr="00CE17F1" w:rsidRDefault="007B7394" w:rsidP="00EE5607">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="007B7394" w:rsidRPr="00CE17F1" w:rsidSect="00A0343E">
-          <w:headerReference w:type="even" r:id="rId18"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="even" r:id="rId18"/>
+          <w:footerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1985" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="2"/>
           <w:cols w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BA93C39" w14:textId="111D910B" w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidRDefault="002A352C" w:rsidP="00BB40E2">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3652136F" wp14:editId="3FC92E7C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7556400" cy="10680558"/>
             <wp:effectExtent l="0" t="0" r="6985" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="879834914" name="Afbeelding 5" descr="A green and white grid&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7556400" cy="10680558"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:extLst>
                       <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                        <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                        <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000107F1" w:rsidRPr="00F83240" w:rsidSect="007918E4">
-      <w:headerReference w:type="even" r:id="rId23"/>
-      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="2"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08C83A92" w14:textId="77777777" w:rsidR="00834B9B" w:rsidRDefault="00834B9B" w:rsidP="00BB40E2">
+    <w:p w14:paraId="2CE9E659" w14:textId="77777777" w:rsidR="005B216C" w:rsidRDefault="005B216C" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1479B819" w14:textId="77777777" w:rsidR="00834B9B" w:rsidRDefault="00834B9B" w:rsidP="00BB40E2">
+    <w:p w14:paraId="622A9B2A" w14:textId="77777777" w:rsidR="005B216C" w:rsidRDefault="005B216C" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -12594,76 +11986,75 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="FlandersArtSans-Light">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -12729,51 +12120,51 @@
     </w:r>
     <w:r w:rsidRPr="00F6742A">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>Titel document</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B703C5E" w14:textId="69BF8530" w:rsidR="002E2ECA" w:rsidRPr="00F640D7" w:rsidRDefault="00F640D7" w:rsidP="00F640D7">
+  <w:p w14:paraId="1B703C5E" w14:textId="47FA8FE2" w:rsidR="002E2ECA" w:rsidRPr="00F640D7" w:rsidRDefault="00F640D7" w:rsidP="00F640D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A71C41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00A71C41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00A71C41">
       <w:rPr>
         <w:sz w:val="20"/>
@@ -12820,59 +12211,59 @@
       </w:rPr>
       <w:t xml:space="preserve">Application form annex international or interregional project </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
     <w:r w:rsidRPr="00A71C41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">version </w:t>
+      <w:t>version</w:t>
     </w:r>
-    <w:r w:rsidR="004376AC">
+    <w:r w:rsidR="004A2813">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t>May 2024</w:t>
+      <w:t xml:space="preserve"> July 2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> - </w:t>
     </w:r>
     <w:r w:rsidRPr="00A71C41">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1D1A7F05" w14:textId="59B10020" w:rsidR="002E2ECA" w:rsidRPr="00F640D7" w:rsidRDefault="00F640D7" w:rsidP="00F640D7">
     <w:pPr>
@@ -13029,58 +12420,58 @@
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="009636F1">
       <w:t>AGENTSCHAPONDERNEMEN.be</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="633DF262" w14:textId="77777777" w:rsidR="002E2ECA" w:rsidRPr="00F6742A" w:rsidRDefault="002E2ECA" w:rsidP="00BB40E2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37654F97" w14:textId="77777777" w:rsidR="00834B9B" w:rsidRDefault="00834B9B" w:rsidP="00BB40E2">
+    <w:p w14:paraId="5AC02BFF" w14:textId="77777777" w:rsidR="005B216C" w:rsidRDefault="005B216C" w:rsidP="00BB40E2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73F10F42" w14:textId="77777777" w:rsidR="00834B9B" w:rsidRDefault="00834B9B" w:rsidP="00BB40E2">
+    <w:p w14:paraId="46874EAC" w14:textId="77777777" w:rsidR="005B216C" w:rsidRDefault="005B216C" w:rsidP="00BB40E2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="451DAC83" w14:textId="77777777" w:rsidR="003E1158" w:rsidRPr="008C476F" w:rsidRDefault="003E1158" w:rsidP="003E1158">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C476F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="008C476F">
@@ -15807,622 +15198,680 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2096705398">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="908345943">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1517890155">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1892496149">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000107F1"/>
     <w:rsid w:val="00002A04"/>
+    <w:rsid w:val="000064F9"/>
     <w:rsid w:val="000107F1"/>
     <w:rsid w:val="00010CF7"/>
     <w:rsid w:val="00012888"/>
     <w:rsid w:val="00023ADE"/>
     <w:rsid w:val="00026DA2"/>
     <w:rsid w:val="0002799F"/>
+    <w:rsid w:val="000372CF"/>
     <w:rsid w:val="000424E2"/>
     <w:rsid w:val="000441A9"/>
     <w:rsid w:val="000454F5"/>
     <w:rsid w:val="00052314"/>
     <w:rsid w:val="0006115E"/>
     <w:rsid w:val="00062966"/>
     <w:rsid w:val="00062CB6"/>
     <w:rsid w:val="00091B90"/>
     <w:rsid w:val="000A250A"/>
     <w:rsid w:val="000B2474"/>
     <w:rsid w:val="000B3CCC"/>
     <w:rsid w:val="000B4C85"/>
     <w:rsid w:val="000B7F35"/>
     <w:rsid w:val="000C1B8A"/>
     <w:rsid w:val="000D2D4C"/>
     <w:rsid w:val="000E497F"/>
+    <w:rsid w:val="000F1D27"/>
     <w:rsid w:val="000F47A1"/>
     <w:rsid w:val="000F4BB9"/>
     <w:rsid w:val="00102A47"/>
     <w:rsid w:val="00103C63"/>
     <w:rsid w:val="00112C43"/>
     <w:rsid w:val="001144B8"/>
     <w:rsid w:val="001177AE"/>
     <w:rsid w:val="00123F94"/>
     <w:rsid w:val="001274E5"/>
+    <w:rsid w:val="00136203"/>
     <w:rsid w:val="001408E7"/>
     <w:rsid w:val="00143183"/>
     <w:rsid w:val="00152D22"/>
     <w:rsid w:val="0015363D"/>
     <w:rsid w:val="00154A78"/>
     <w:rsid w:val="00155DF5"/>
     <w:rsid w:val="001565DB"/>
     <w:rsid w:val="0016364F"/>
     <w:rsid w:val="0017652D"/>
     <w:rsid w:val="00176FE3"/>
     <w:rsid w:val="001814C2"/>
     <w:rsid w:val="0019063F"/>
     <w:rsid w:val="00191B7F"/>
     <w:rsid w:val="0019462C"/>
     <w:rsid w:val="00196276"/>
+    <w:rsid w:val="00197584"/>
     <w:rsid w:val="001A6AE0"/>
     <w:rsid w:val="001B7C6E"/>
     <w:rsid w:val="001B7F81"/>
     <w:rsid w:val="001C3B91"/>
     <w:rsid w:val="001D0229"/>
     <w:rsid w:val="001D5E23"/>
     <w:rsid w:val="001E4E9F"/>
     <w:rsid w:val="00203574"/>
     <w:rsid w:val="0020550F"/>
     <w:rsid w:val="00211601"/>
     <w:rsid w:val="00223CD0"/>
     <w:rsid w:val="0022461D"/>
+    <w:rsid w:val="002325AD"/>
     <w:rsid w:val="002332F5"/>
     <w:rsid w:val="0025194E"/>
     <w:rsid w:val="00252E27"/>
     <w:rsid w:val="0027016D"/>
     <w:rsid w:val="00270474"/>
     <w:rsid w:val="0027230D"/>
     <w:rsid w:val="00275F5E"/>
     <w:rsid w:val="00284D0E"/>
     <w:rsid w:val="00287147"/>
     <w:rsid w:val="0028758F"/>
     <w:rsid w:val="00290595"/>
     <w:rsid w:val="002925F3"/>
     <w:rsid w:val="00292C80"/>
     <w:rsid w:val="00294B5B"/>
     <w:rsid w:val="00296733"/>
     <w:rsid w:val="002971FB"/>
     <w:rsid w:val="002A352C"/>
     <w:rsid w:val="002A6CD0"/>
     <w:rsid w:val="002A74AA"/>
     <w:rsid w:val="002B3CC5"/>
+    <w:rsid w:val="002B3E0C"/>
     <w:rsid w:val="002B7017"/>
     <w:rsid w:val="002B7B95"/>
     <w:rsid w:val="002C0486"/>
     <w:rsid w:val="002D022D"/>
     <w:rsid w:val="002D3D72"/>
     <w:rsid w:val="002D69B7"/>
     <w:rsid w:val="002D7A80"/>
     <w:rsid w:val="002E125B"/>
     <w:rsid w:val="002E2ECA"/>
     <w:rsid w:val="002E4155"/>
     <w:rsid w:val="002F08FD"/>
+    <w:rsid w:val="002F1360"/>
+    <w:rsid w:val="002F25B4"/>
     <w:rsid w:val="002F3D10"/>
     <w:rsid w:val="002F629F"/>
     <w:rsid w:val="00303702"/>
     <w:rsid w:val="00314D1E"/>
     <w:rsid w:val="00320CF6"/>
     <w:rsid w:val="00322BC0"/>
+    <w:rsid w:val="00323AC1"/>
     <w:rsid w:val="00334CB2"/>
     <w:rsid w:val="003402BB"/>
     <w:rsid w:val="00352584"/>
     <w:rsid w:val="003528F1"/>
     <w:rsid w:val="0036007A"/>
     <w:rsid w:val="00361EE9"/>
     <w:rsid w:val="00363F14"/>
     <w:rsid w:val="00365C5B"/>
     <w:rsid w:val="00367023"/>
     <w:rsid w:val="00370CF3"/>
     <w:rsid w:val="0037341A"/>
     <w:rsid w:val="003775B0"/>
     <w:rsid w:val="00382C4D"/>
     <w:rsid w:val="003854BC"/>
     <w:rsid w:val="00387792"/>
+    <w:rsid w:val="00391394"/>
     <w:rsid w:val="00392412"/>
     <w:rsid w:val="003A03F6"/>
     <w:rsid w:val="003A1E12"/>
     <w:rsid w:val="003B13EF"/>
     <w:rsid w:val="003B7E23"/>
     <w:rsid w:val="003D38A1"/>
     <w:rsid w:val="003D42C3"/>
     <w:rsid w:val="003E1158"/>
     <w:rsid w:val="003E1F04"/>
     <w:rsid w:val="003F6511"/>
     <w:rsid w:val="004076B0"/>
     <w:rsid w:val="004178AD"/>
     <w:rsid w:val="004221C9"/>
     <w:rsid w:val="00425329"/>
     <w:rsid w:val="00425658"/>
     <w:rsid w:val="00425D11"/>
     <w:rsid w:val="00425E58"/>
     <w:rsid w:val="004275DE"/>
+    <w:rsid w:val="00427A81"/>
     <w:rsid w:val="004316C8"/>
     <w:rsid w:val="0043369E"/>
     <w:rsid w:val="00436717"/>
     <w:rsid w:val="004376AC"/>
     <w:rsid w:val="00444276"/>
     <w:rsid w:val="00445967"/>
     <w:rsid w:val="0044676F"/>
     <w:rsid w:val="00451633"/>
+    <w:rsid w:val="00463504"/>
     <w:rsid w:val="00463BB8"/>
     <w:rsid w:val="00466454"/>
     <w:rsid w:val="0047591A"/>
     <w:rsid w:val="00476AE5"/>
     <w:rsid w:val="00482E6A"/>
     <w:rsid w:val="00492D92"/>
     <w:rsid w:val="00494957"/>
+    <w:rsid w:val="0049541D"/>
     <w:rsid w:val="004A2496"/>
+    <w:rsid w:val="004A2813"/>
     <w:rsid w:val="004A7C46"/>
+    <w:rsid w:val="004B2553"/>
     <w:rsid w:val="004B2D45"/>
     <w:rsid w:val="004B3EB3"/>
     <w:rsid w:val="004C2C4E"/>
     <w:rsid w:val="004C549F"/>
     <w:rsid w:val="004D08C7"/>
     <w:rsid w:val="004D0A79"/>
     <w:rsid w:val="004D1ADA"/>
     <w:rsid w:val="004E0B6C"/>
     <w:rsid w:val="004E0D7A"/>
     <w:rsid w:val="004E1F6A"/>
     <w:rsid w:val="004E5C0B"/>
     <w:rsid w:val="004F0020"/>
     <w:rsid w:val="004F5AE6"/>
     <w:rsid w:val="004F6BA3"/>
     <w:rsid w:val="0050361A"/>
     <w:rsid w:val="00504391"/>
     <w:rsid w:val="00506196"/>
     <w:rsid w:val="00506A17"/>
     <w:rsid w:val="00512705"/>
     <w:rsid w:val="00513F27"/>
+    <w:rsid w:val="005163F7"/>
     <w:rsid w:val="00516D42"/>
+    <w:rsid w:val="0053767B"/>
     <w:rsid w:val="005379CB"/>
     <w:rsid w:val="00541E8A"/>
     <w:rsid w:val="005443CD"/>
+    <w:rsid w:val="00550F5D"/>
     <w:rsid w:val="00552A62"/>
     <w:rsid w:val="005539AF"/>
     <w:rsid w:val="0057157D"/>
     <w:rsid w:val="00571E7C"/>
     <w:rsid w:val="00572379"/>
     <w:rsid w:val="00575A82"/>
     <w:rsid w:val="0057697C"/>
     <w:rsid w:val="00577FC0"/>
+    <w:rsid w:val="005807CC"/>
     <w:rsid w:val="00584CC5"/>
     <w:rsid w:val="0058726C"/>
     <w:rsid w:val="00591DB0"/>
     <w:rsid w:val="005924C2"/>
     <w:rsid w:val="005933B0"/>
+    <w:rsid w:val="005941D8"/>
+    <w:rsid w:val="005A23FD"/>
+    <w:rsid w:val="005A58C7"/>
     <w:rsid w:val="005A6401"/>
     <w:rsid w:val="005A79F9"/>
+    <w:rsid w:val="005B216C"/>
     <w:rsid w:val="005C0DB7"/>
     <w:rsid w:val="005C1616"/>
     <w:rsid w:val="005D2C77"/>
     <w:rsid w:val="005D75C2"/>
     <w:rsid w:val="005E31ED"/>
     <w:rsid w:val="005F3873"/>
     <w:rsid w:val="005F690F"/>
     <w:rsid w:val="00602C20"/>
     <w:rsid w:val="00603411"/>
     <w:rsid w:val="006102D1"/>
     <w:rsid w:val="00614F61"/>
     <w:rsid w:val="0062214E"/>
     <w:rsid w:val="00625A29"/>
     <w:rsid w:val="0062610C"/>
     <w:rsid w:val="00627313"/>
     <w:rsid w:val="0063141D"/>
     <w:rsid w:val="00631A88"/>
     <w:rsid w:val="006326ED"/>
     <w:rsid w:val="00634A69"/>
     <w:rsid w:val="00635365"/>
     <w:rsid w:val="00636A8B"/>
     <w:rsid w:val="00642511"/>
     <w:rsid w:val="00654B64"/>
     <w:rsid w:val="00656A91"/>
+    <w:rsid w:val="00661148"/>
     <w:rsid w:val="00664954"/>
     <w:rsid w:val="00665A7E"/>
     <w:rsid w:val="0067289A"/>
     <w:rsid w:val="00674409"/>
     <w:rsid w:val="00676108"/>
     <w:rsid w:val="00680B23"/>
+    <w:rsid w:val="0069024A"/>
     <w:rsid w:val="0069484C"/>
     <w:rsid w:val="00695ACD"/>
     <w:rsid w:val="00695EE1"/>
     <w:rsid w:val="006A487D"/>
     <w:rsid w:val="006A5100"/>
+    <w:rsid w:val="006B0213"/>
+    <w:rsid w:val="006B28AE"/>
     <w:rsid w:val="006C079D"/>
     <w:rsid w:val="006C162A"/>
     <w:rsid w:val="006C2110"/>
     <w:rsid w:val="006C2E2C"/>
     <w:rsid w:val="006C4411"/>
     <w:rsid w:val="006C55B1"/>
     <w:rsid w:val="006D72FA"/>
     <w:rsid w:val="006E2E09"/>
     <w:rsid w:val="006E4CD5"/>
     <w:rsid w:val="006E6BF9"/>
     <w:rsid w:val="006F0C9B"/>
     <w:rsid w:val="006F10B8"/>
     <w:rsid w:val="006F44AF"/>
     <w:rsid w:val="006F4CE9"/>
     <w:rsid w:val="007010D6"/>
     <w:rsid w:val="00713F16"/>
     <w:rsid w:val="00714182"/>
     <w:rsid w:val="00720BB1"/>
     <w:rsid w:val="00722ACD"/>
     <w:rsid w:val="007251E7"/>
     <w:rsid w:val="00733A48"/>
     <w:rsid w:val="00734431"/>
     <w:rsid w:val="00740178"/>
     <w:rsid w:val="00740AF7"/>
     <w:rsid w:val="00743573"/>
+    <w:rsid w:val="00743E77"/>
     <w:rsid w:val="00746B09"/>
     <w:rsid w:val="00752973"/>
     <w:rsid w:val="007629E4"/>
     <w:rsid w:val="00770326"/>
     <w:rsid w:val="0077576A"/>
     <w:rsid w:val="00775EB6"/>
     <w:rsid w:val="00784B96"/>
     <w:rsid w:val="007918E4"/>
     <w:rsid w:val="00795B82"/>
     <w:rsid w:val="007A3385"/>
     <w:rsid w:val="007A6BAD"/>
     <w:rsid w:val="007A7DB9"/>
     <w:rsid w:val="007B7394"/>
     <w:rsid w:val="007C0D3C"/>
     <w:rsid w:val="007C1559"/>
     <w:rsid w:val="007C1BD3"/>
     <w:rsid w:val="007C351F"/>
     <w:rsid w:val="007D39D0"/>
     <w:rsid w:val="007E4C1F"/>
     <w:rsid w:val="007E5FAA"/>
     <w:rsid w:val="00800992"/>
     <w:rsid w:val="00804A51"/>
+    <w:rsid w:val="008054E5"/>
     <w:rsid w:val="00805839"/>
     <w:rsid w:val="00806FC3"/>
     <w:rsid w:val="00811450"/>
     <w:rsid w:val="00813197"/>
+    <w:rsid w:val="008175A7"/>
     <w:rsid w:val="00834B9B"/>
     <w:rsid w:val="00844C6E"/>
     <w:rsid w:val="00845CFE"/>
     <w:rsid w:val="00847C03"/>
     <w:rsid w:val="008526D8"/>
     <w:rsid w:val="0085384F"/>
     <w:rsid w:val="0085391B"/>
     <w:rsid w:val="0086347E"/>
     <w:rsid w:val="00867E4D"/>
+    <w:rsid w:val="00870415"/>
     <w:rsid w:val="00874A66"/>
     <w:rsid w:val="00880027"/>
     <w:rsid w:val="008871CD"/>
     <w:rsid w:val="008964F8"/>
     <w:rsid w:val="00897027"/>
     <w:rsid w:val="0089770E"/>
     <w:rsid w:val="00897DAA"/>
     <w:rsid w:val="008A061C"/>
     <w:rsid w:val="008A0656"/>
     <w:rsid w:val="008A088F"/>
+    <w:rsid w:val="008A1D32"/>
     <w:rsid w:val="008A6321"/>
     <w:rsid w:val="008A7ACD"/>
     <w:rsid w:val="008B377F"/>
     <w:rsid w:val="008C1504"/>
     <w:rsid w:val="008C43B2"/>
     <w:rsid w:val="008C4E6A"/>
     <w:rsid w:val="008C57B6"/>
     <w:rsid w:val="008C6598"/>
     <w:rsid w:val="008C73B5"/>
     <w:rsid w:val="008D76C4"/>
     <w:rsid w:val="008E412D"/>
     <w:rsid w:val="008F0EE8"/>
     <w:rsid w:val="008F61C1"/>
     <w:rsid w:val="00904151"/>
     <w:rsid w:val="00904600"/>
     <w:rsid w:val="00904EA2"/>
     <w:rsid w:val="0090768B"/>
     <w:rsid w:val="00916FDE"/>
     <w:rsid w:val="009219C0"/>
     <w:rsid w:val="00923BAC"/>
     <w:rsid w:val="00934E7A"/>
     <w:rsid w:val="00936FFF"/>
     <w:rsid w:val="009407C5"/>
     <w:rsid w:val="0094282E"/>
     <w:rsid w:val="0094679E"/>
     <w:rsid w:val="009538D2"/>
     <w:rsid w:val="00962678"/>
     <w:rsid w:val="009636F1"/>
     <w:rsid w:val="009722AC"/>
     <w:rsid w:val="00975014"/>
     <w:rsid w:val="009753E4"/>
+    <w:rsid w:val="009770F4"/>
     <w:rsid w:val="00984FFE"/>
     <w:rsid w:val="00994D77"/>
     <w:rsid w:val="009A051B"/>
     <w:rsid w:val="009B18C4"/>
+    <w:rsid w:val="009B1F06"/>
     <w:rsid w:val="009B738E"/>
     <w:rsid w:val="009C78B0"/>
     <w:rsid w:val="009D0070"/>
     <w:rsid w:val="009D548F"/>
     <w:rsid w:val="009E5D26"/>
     <w:rsid w:val="009F1305"/>
     <w:rsid w:val="009F6C0D"/>
     <w:rsid w:val="009F6EDA"/>
     <w:rsid w:val="009F7A56"/>
     <w:rsid w:val="00A01A0F"/>
     <w:rsid w:val="00A0343E"/>
     <w:rsid w:val="00A0710C"/>
     <w:rsid w:val="00A1358B"/>
     <w:rsid w:val="00A1434D"/>
     <w:rsid w:val="00A17DD6"/>
+    <w:rsid w:val="00A17EF9"/>
     <w:rsid w:val="00A21216"/>
     <w:rsid w:val="00A22290"/>
+    <w:rsid w:val="00A222C8"/>
     <w:rsid w:val="00A4357C"/>
+    <w:rsid w:val="00A44F9D"/>
     <w:rsid w:val="00A45F15"/>
     <w:rsid w:val="00A47297"/>
     <w:rsid w:val="00A47C23"/>
     <w:rsid w:val="00A5342E"/>
     <w:rsid w:val="00A60F35"/>
     <w:rsid w:val="00A64090"/>
     <w:rsid w:val="00A73DEB"/>
     <w:rsid w:val="00A754F3"/>
+    <w:rsid w:val="00A76606"/>
     <w:rsid w:val="00A83DF5"/>
     <w:rsid w:val="00A8569E"/>
+    <w:rsid w:val="00AA2722"/>
     <w:rsid w:val="00AA6638"/>
+    <w:rsid w:val="00AA7768"/>
     <w:rsid w:val="00AB23B0"/>
     <w:rsid w:val="00AB6198"/>
     <w:rsid w:val="00AC0795"/>
     <w:rsid w:val="00AC23C7"/>
     <w:rsid w:val="00AC4756"/>
     <w:rsid w:val="00AC5793"/>
     <w:rsid w:val="00AC7B64"/>
     <w:rsid w:val="00AE2F90"/>
     <w:rsid w:val="00AE564D"/>
     <w:rsid w:val="00AF1075"/>
     <w:rsid w:val="00AF3156"/>
     <w:rsid w:val="00AF34F1"/>
     <w:rsid w:val="00AF76CE"/>
     <w:rsid w:val="00AF780B"/>
+    <w:rsid w:val="00B01C7B"/>
     <w:rsid w:val="00B037AD"/>
     <w:rsid w:val="00B0453F"/>
+    <w:rsid w:val="00B04FFE"/>
     <w:rsid w:val="00B159AA"/>
     <w:rsid w:val="00B15A01"/>
     <w:rsid w:val="00B166F9"/>
     <w:rsid w:val="00B266A8"/>
     <w:rsid w:val="00B30290"/>
     <w:rsid w:val="00B30646"/>
     <w:rsid w:val="00B32186"/>
+    <w:rsid w:val="00B32ABF"/>
     <w:rsid w:val="00B35355"/>
+    <w:rsid w:val="00B37EB8"/>
     <w:rsid w:val="00B443A4"/>
     <w:rsid w:val="00B45547"/>
     <w:rsid w:val="00B47874"/>
     <w:rsid w:val="00B519B4"/>
     <w:rsid w:val="00B51ACE"/>
     <w:rsid w:val="00B51B8A"/>
     <w:rsid w:val="00B527CD"/>
     <w:rsid w:val="00B54984"/>
     <w:rsid w:val="00B54C76"/>
     <w:rsid w:val="00B6050E"/>
     <w:rsid w:val="00B62EF4"/>
     <w:rsid w:val="00B6493D"/>
     <w:rsid w:val="00B6535A"/>
     <w:rsid w:val="00B654D7"/>
     <w:rsid w:val="00B66CFF"/>
     <w:rsid w:val="00B678BD"/>
     <w:rsid w:val="00B729F1"/>
     <w:rsid w:val="00B75BDD"/>
     <w:rsid w:val="00B82AFD"/>
     <w:rsid w:val="00B94CA0"/>
     <w:rsid w:val="00BB0DA6"/>
+    <w:rsid w:val="00BB1F68"/>
     <w:rsid w:val="00BB40E2"/>
     <w:rsid w:val="00BB5B85"/>
     <w:rsid w:val="00BB7A73"/>
     <w:rsid w:val="00BC175D"/>
     <w:rsid w:val="00BD09F5"/>
+    <w:rsid w:val="00BD2AD7"/>
     <w:rsid w:val="00BD4CDC"/>
     <w:rsid w:val="00BD6E6B"/>
     <w:rsid w:val="00BE1E28"/>
     <w:rsid w:val="00BF17C5"/>
     <w:rsid w:val="00BF29C7"/>
     <w:rsid w:val="00BF6FFC"/>
     <w:rsid w:val="00BF7082"/>
     <w:rsid w:val="00BF7D7B"/>
     <w:rsid w:val="00C115A9"/>
     <w:rsid w:val="00C13131"/>
     <w:rsid w:val="00C21733"/>
     <w:rsid w:val="00C2438C"/>
     <w:rsid w:val="00C268B9"/>
     <w:rsid w:val="00C26935"/>
     <w:rsid w:val="00C31AAE"/>
     <w:rsid w:val="00C4043C"/>
     <w:rsid w:val="00C42CFE"/>
     <w:rsid w:val="00C56F01"/>
     <w:rsid w:val="00C579F0"/>
     <w:rsid w:val="00C60840"/>
     <w:rsid w:val="00C61FBA"/>
     <w:rsid w:val="00C66956"/>
     <w:rsid w:val="00C676F1"/>
     <w:rsid w:val="00C70FA8"/>
     <w:rsid w:val="00C73C20"/>
     <w:rsid w:val="00C7492C"/>
     <w:rsid w:val="00C759D9"/>
     <w:rsid w:val="00C764C5"/>
     <w:rsid w:val="00C83050"/>
     <w:rsid w:val="00C85042"/>
     <w:rsid w:val="00CB3A06"/>
     <w:rsid w:val="00CB41D2"/>
     <w:rsid w:val="00CC1F31"/>
     <w:rsid w:val="00CC2274"/>
     <w:rsid w:val="00CC3D04"/>
     <w:rsid w:val="00CD06D2"/>
+    <w:rsid w:val="00CD51E1"/>
     <w:rsid w:val="00CE0373"/>
     <w:rsid w:val="00CE17F1"/>
     <w:rsid w:val="00CE7822"/>
     <w:rsid w:val="00CF3FC6"/>
     <w:rsid w:val="00CF5FE4"/>
     <w:rsid w:val="00D05037"/>
     <w:rsid w:val="00D05A8E"/>
     <w:rsid w:val="00D070A6"/>
     <w:rsid w:val="00D12249"/>
     <w:rsid w:val="00D1661D"/>
     <w:rsid w:val="00D22BEF"/>
     <w:rsid w:val="00D237C3"/>
     <w:rsid w:val="00D23F5B"/>
     <w:rsid w:val="00D2620D"/>
     <w:rsid w:val="00D27BF9"/>
     <w:rsid w:val="00D32AD4"/>
     <w:rsid w:val="00D36B01"/>
     <w:rsid w:val="00D37D8B"/>
     <w:rsid w:val="00D403AE"/>
     <w:rsid w:val="00D467F2"/>
     <w:rsid w:val="00D473B9"/>
     <w:rsid w:val="00D47740"/>
     <w:rsid w:val="00D54ED0"/>
     <w:rsid w:val="00D55B0D"/>
     <w:rsid w:val="00D55B52"/>
     <w:rsid w:val="00D5739B"/>
     <w:rsid w:val="00D62345"/>
+    <w:rsid w:val="00D6361A"/>
     <w:rsid w:val="00D925CD"/>
     <w:rsid w:val="00D92B26"/>
     <w:rsid w:val="00DB0CC6"/>
     <w:rsid w:val="00DC4900"/>
     <w:rsid w:val="00DD542D"/>
     <w:rsid w:val="00DE02E2"/>
     <w:rsid w:val="00DE6442"/>
+    <w:rsid w:val="00DE6F5B"/>
     <w:rsid w:val="00DF598E"/>
     <w:rsid w:val="00E02557"/>
     <w:rsid w:val="00E10D53"/>
     <w:rsid w:val="00E12597"/>
     <w:rsid w:val="00E127DE"/>
     <w:rsid w:val="00E13DDF"/>
     <w:rsid w:val="00E14445"/>
     <w:rsid w:val="00E145DC"/>
     <w:rsid w:val="00E1540B"/>
     <w:rsid w:val="00E16B52"/>
     <w:rsid w:val="00E21231"/>
     <w:rsid w:val="00E338FA"/>
     <w:rsid w:val="00E356FF"/>
     <w:rsid w:val="00E36DEC"/>
     <w:rsid w:val="00E41ABB"/>
     <w:rsid w:val="00E41EDA"/>
     <w:rsid w:val="00E50439"/>
     <w:rsid w:val="00E50639"/>
+    <w:rsid w:val="00E5134D"/>
     <w:rsid w:val="00E514A3"/>
     <w:rsid w:val="00E55D8A"/>
     <w:rsid w:val="00E6209A"/>
     <w:rsid w:val="00E6308E"/>
     <w:rsid w:val="00E669E2"/>
+    <w:rsid w:val="00E66A8D"/>
     <w:rsid w:val="00E7000A"/>
+    <w:rsid w:val="00E747E5"/>
     <w:rsid w:val="00E7688A"/>
     <w:rsid w:val="00E9380E"/>
     <w:rsid w:val="00EA2BA2"/>
     <w:rsid w:val="00EA38F2"/>
     <w:rsid w:val="00EA66D8"/>
     <w:rsid w:val="00EA7F8C"/>
     <w:rsid w:val="00EB648A"/>
     <w:rsid w:val="00EC2E51"/>
     <w:rsid w:val="00EC33AD"/>
     <w:rsid w:val="00EC5319"/>
     <w:rsid w:val="00EC6328"/>
     <w:rsid w:val="00ED0933"/>
     <w:rsid w:val="00ED2932"/>
     <w:rsid w:val="00EE5607"/>
     <w:rsid w:val="00EE5CEB"/>
     <w:rsid w:val="00EF4F48"/>
     <w:rsid w:val="00F06697"/>
     <w:rsid w:val="00F06CB2"/>
     <w:rsid w:val="00F14211"/>
     <w:rsid w:val="00F2017F"/>
+    <w:rsid w:val="00F21BEE"/>
     <w:rsid w:val="00F258BC"/>
     <w:rsid w:val="00F40A68"/>
     <w:rsid w:val="00F41B84"/>
     <w:rsid w:val="00F46984"/>
     <w:rsid w:val="00F46F9E"/>
     <w:rsid w:val="00F6330C"/>
     <w:rsid w:val="00F640D7"/>
     <w:rsid w:val="00F6727F"/>
     <w:rsid w:val="00F6742A"/>
     <w:rsid w:val="00F75525"/>
     <w:rsid w:val="00F7618F"/>
     <w:rsid w:val="00F76BF4"/>
+    <w:rsid w:val="00F80EAB"/>
     <w:rsid w:val="00F8146E"/>
     <w:rsid w:val="00F81731"/>
     <w:rsid w:val="00F817FA"/>
     <w:rsid w:val="00F82117"/>
     <w:rsid w:val="00F83240"/>
     <w:rsid w:val="00F851C6"/>
     <w:rsid w:val="00F86776"/>
     <w:rsid w:val="00F87C3E"/>
     <w:rsid w:val="00F87DCB"/>
     <w:rsid w:val="00F939B4"/>
     <w:rsid w:val="00F963D9"/>
     <w:rsid w:val="00F9792E"/>
     <w:rsid w:val="00FA13E7"/>
     <w:rsid w:val="00FA2A26"/>
     <w:rsid w:val="00FA2C8B"/>
     <w:rsid w:val="00FA477B"/>
+    <w:rsid w:val="00FA5085"/>
+    <w:rsid w:val="00FA7F6A"/>
     <w:rsid w:val="00FB13D0"/>
     <w:rsid w:val="00FB2AA1"/>
     <w:rsid w:val="00FB4878"/>
     <w:rsid w:val="00FC2681"/>
     <w:rsid w:val="00FC5D1E"/>
     <w:rsid w:val="00FC6309"/>
     <w:rsid w:val="00FC7B08"/>
     <w:rsid w:val="00FD1066"/>
     <w:rsid w:val="00FD4F37"/>
     <w:rsid w:val="00FF0ECB"/>
     <w:rsid w:val="00FF1153"/>
     <w:rsid w:val="00FF57A5"/>
     <w:rsid w:val="68B217ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -17807,51 +17256,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1994134921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/subsidies-financiering/onderzoeksproject/voorwaarden/projecten-met-militair-tweeerlei-gebruik-dual" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/subsidies-financiering/onderzoeksproject/voorwaarden/projecten-met-militair-tweeerlei-gebruik-dual" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vlaio.be/nl/media/1827" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -18151,168 +17600,214 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Programma xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">
+      <Value>ONTW</Value>
+      <Value>ONDZ</Value>
+    </Programma>
+    <Type_x0020_Document xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">
+      <Value>Doc. indiening</Value>
+    </Type_x0020_Document>
+    <Opmerkingen_x0020_wijzigingen xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Einddatum xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a" xsi:nil="true"/>
+    <Versienummer xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">2026 juli</Versienummer>
+    <Start_x0020_datum xmlns="fba396ad-41cc-462f-94b9-5e7f2db8793a">2026-06-30T22:00:00+00:00</Start_x0020_datum>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008B43B87A3EAECA43A1B97C56387FA9B3" ma:contentTypeVersion="7" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="dd3842a52553dc4b44e0c211886fa2cb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e" xmlns:ns3="fba396ad-41cc-462f-94b9-5e7f2db8793a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cecb582e3d85e7c83edd8568c7baea7b" ns2:_="" ns3:_="">
+    <xsd:import namespace="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e"/>
+    <xsd:import namespace="fba396ad-41cc-462f-94b9-5e7f2db8793a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Versienummer" minOccurs="0"/>
+                <xsd:element ref="ns3:Start_x0020_datum" minOccurs="0"/>
+                <xsd:element ref="ns3:Einddatum" minOccurs="0"/>
+                <xsd:element ref="ns3:Type_x0020_Document" minOccurs="0"/>
+                <xsd:element ref="ns3:Programma" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:Opmerkingen_x0020_wijzigingen" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9788433e-09c9-45d6-b37e-647a3dcd40bc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="03b5b8fc-3e5c-4ed4-9843-7050b6f27b2e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="49ca8161-7180-459b-a0ef-1a71cf6ffea5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fba396ad-41cc-462f-94b9-5e7f2db8793a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Versienummer" ma:index="10" nillable="true" ma:displayName="Versienummer" ma:default="" ma:internalName="Versienummer">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Start_x0020_datum" ma:index="11" nillable="true" ma:displayName="Start datum" ma:default="" ma:format="DateOnly" ma:internalName="Start_x0020_datum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Einddatum" ma:index="12" nillable="true" ma:displayName="Einddatum" ma:default="" ma:format="DateOnly" ma:internalName="Einddatum">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Type_x0020_Document" ma:index="13" nillable="true" ma:displayName="Type Document" ma:internalName="Type_x0020_Document">
       <xsd:complexType>
-        <xsd:sequence>
-[...1 lines deleted...]
-        </xsd:sequence>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="Doc. indiening"/>
+                    <xsd:enumeration value="Doc. verslaggeving"/>
+                    <xsd:enumeration value="Alg. voorwaarden"/>
+                    <xsd:enumeration value="Progr. voorwaarden"/>
+                    <xsd:enumeration value="Kostenmodel"/>
+                    <xsd:enumeration value="Besluit VR"/>
+                    <xsd:enumeration value="Besluit Vlareg"/>
+                    <xsd:enumeration value="Verklaring"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="Programma" ma:index="14" nillable="true" ma:displayName="Steuninstrument" ma:description="De steuninstrumenten waarop het document van toepassing is." ma:internalName="Programma">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoice">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:restriction base="dms:Choice">
+                    <xsd:enumeration value="ONTW"/>
+                    <xsd:enumeration value="ONDZ"/>
+                    <xsd:enumeration value="HS"/>
+                    <xsd:enumeration value="ISS"/>
+                    <xsd:enumeration value="BM"/>
+                    <xsd:enumeration value="IM"/>
+                    <xsd:enumeration value="ICON"/>
+                    <xsd:enumeration value="SOC ICON"/>
+                    <xsd:enumeration value="CLUS ICON"/>
+                    <xsd:enumeration value="TETRA"/>
+                    <xsd:enumeration value="LA-TR"/>
+                    <xsd:enumeration value="COOCK+"/>
+                    <xsd:enumeration value="GREEN"/>
+                    <xsd:enumeration value="Schaalklaar"/>
+                    <xsd:enumeration value="STRES"/>
+                    <xsd:enumeration value="OIHS"/>
+                  </xsd:restriction>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Opmerkingen_x0020_wijzigingen" ma:index="16" nillable="true" ma:displayName="Opmerkingen wijzigingen" ma:internalName="Opmerkingen_x0020_wijzigingen">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...18 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -18370,131 +17865,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4B0A2BF-7473-43E7-B1F3-41993652F3CA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5D39BC6-80D7-4A39-BF10-E98DD1B122A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04FD1718-881D-420C-BCED-305D100B31A0}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB941C8B-A70C-4CFF-84D9-586C5E9D0B56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b646ba2c-5d6b-4dbe-848d-ffe408b4b53d"/>
     <ds:schemaRef ds:uri="9788433e-09c9-45d6-b37e-647a3dcd40bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9EEAD12-3831-498F-A891-0B97D72429E2}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3003</Words>
-  <Characters>16520</Characters>
+  <Words>2990</Words>
+  <Characters>16027</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>552</Lines>
+  <Paragraphs>192</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19485</CharactersWithSpaces>
+  <CharactersWithSpaces>18825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sjabloon brochure</dc:title>
   <dc:subject/>
   <dc:creator>Roex, Michele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010022921BDAB9B2794BB137CCE8CB8DF253</vt:lpwstr>
+    <vt:lpwstr>0x0101008B43B87A3EAECA43A1B97C56387FA9B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_docset_NoMedatataSyncRequired">
     <vt:lpwstr>False</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>