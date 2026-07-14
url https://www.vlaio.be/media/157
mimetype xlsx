--- v1 (2026-01-27)
+++ v2 (2026-07-14)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://vlaamseoverheid-my.sharepoint.com/personal/idris_peiren_vlaio_be/Documents/Projecten/Bezettingstabellen/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{EEBFB779-B044-4D11-97D1-A835416AF8A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B311082B-42F2-4B7A-AF87-71FB26FA2174}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="8_{6753FEBD-A538-452B-82AE-206188C5B306}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A4A7B1AA-C74F-4DAA-A6A6-1FFD829454E2}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Bezettingstabel" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -77,51 +77,51 @@
   <c r="C11" i="1" l="1"/>
   <c r="D11" i="1"/>
   <c r="E11" i="1"/>
   <c r="F11" i="1"/>
   <c r="G11" i="1"/>
   <c r="H11" i="1"/>
   <c r="I11" i="1"/>
   <c r="J11" i="1"/>
   <c r="K11" i="1"/>
   <c r="L11" i="1"/>
   <c r="M11" i="1"/>
   <c r="N11" i="1"/>
   <c r="O11" i="1"/>
   <c r="P11" i="1"/>
   <c r="Q11" i="1"/>
   <c r="B11" i="1"/>
   <c r="S11" i="1" l="1"/>
   <c r="B14" i="1"/>
   <c r="B16" i="1" s="1"/>
   <c r="B23" i="1" s="1"/>
   <c r="C14" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="38">
   <si>
     <t>Infrastructuur</t>
   </si>
   <si>
     <t>Bebouwd</t>
   </si>
   <si>
     <t>Onbebouwd</t>
   </si>
   <si>
     <t>Bezet</t>
   </si>
   <si>
     <t>Leegstand</t>
   </si>
   <si>
     <t>In (her)ontwikkeling</t>
   </si>
   <si>
     <t>Actief aanbod</t>
   </si>
   <si>
     <t>Gronden in gebruik door bedrijf</t>
   </si>
   <si>
@@ -191,76 +191,60 @@
     <t>Vlaanderen</t>
   </si>
   <si>
     <t>Buiten poorten</t>
   </si>
   <si>
     <t>Oppervlakte (ha)</t>
   </si>
   <si>
     <t>Totaal gekarteerd (zie tabel):</t>
   </si>
   <si>
     <t>Totaal:</t>
   </si>
   <si>
     <t>Binnen poorten (geen details)</t>
   </si>
   <si>
     <t>Totaal gekarteerd:</t>
   </si>
   <si>
     <t>Totaal Vlaanderen:</t>
   </si>
   <si>
     <t>Niet gekarteerd t.o.v. ruimteboekhouding</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -375,58 +359,50 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="44">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59996337778862885"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -631,51 +607,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
@@ -886,176 +862,96 @@
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...78 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="12" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="13" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="13" borderId="16" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="14" borderId="19" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="8" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1121,75 +1017,52 @@
     <xf numFmtId="1" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="43" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="43" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="8" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -1513,51 +1386,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H21" sqref="H21"/>
+      <selection pane="topRight" activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="40.6640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="16.6640625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="19.5546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="18.33203125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.44140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="13.44140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="32.33203125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="14.6640625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="24.6640625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.33203125" bestFit="1" customWidth="1"/>
     <col min="14" max="15" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="22.33203125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="19.6640625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.33203125" customWidth="1"/>
     <col min="19" max="19" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
@@ -1669,602 +1542,583 @@
         <v>18</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>19</v>
       </c>
       <c r="N5" s="27" t="s">
         <v>20</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="P5" s="1"/>
       <c r="Q5" s="1"/>
       <c r="R5" s="43" t="s">
         <v>22</v>
       </c>
       <c r="S5" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="8">
-        <v>1333.54</v>
+        <v>1336.21</v>
       </c>
       <c r="C6" s="8">
-        <v>7795.95</v>
+        <v>7853.85</v>
       </c>
       <c r="D6" s="8">
-        <v>444.15</v>
+        <v>443.61</v>
       </c>
       <c r="E6" s="8">
-        <v>231.67</v>
+        <v>175.84</v>
       </c>
       <c r="F6" s="8">
         <v>2.74</v>
       </c>
       <c r="G6" s="8">
-        <v>45.8</v>
+        <v>43.09</v>
       </c>
       <c r="H6" s="8">
-        <v>200.98</v>
+        <v>196.79</v>
       </c>
       <c r="I6" s="8">
-        <v>202.48</v>
+        <v>173.79</v>
       </c>
       <c r="J6" s="8">
-        <v>46.42</v>
+        <v>45.15</v>
       </c>
       <c r="K6" s="8">
-        <v>72.73</v>
+        <v>73.83</v>
       </c>
       <c r="L6" s="8">
-        <v>64.13</v>
+        <v>65.66</v>
       </c>
       <c r="M6" s="8">
         <v>22.15</v>
       </c>
       <c r="N6" s="8">
-        <v>216.8</v>
+        <v>214.21</v>
       </c>
       <c r="O6" s="8">
         <v>19.61</v>
       </c>
       <c r="P6" s="8">
-        <v>223.36</v>
+        <v>224.9</v>
       </c>
       <c r="Q6" s="8">
-        <v>179.47</v>
+        <v>210.97</v>
       </c>
       <c r="R6" s="48">
         <f>SUM(B6:Q6)</f>
-        <v>11101.979999999996</v>
+        <v>11102.400000000001</v>
       </c>
       <c r="S6" s="41">
         <f t="shared" ref="S6:S10" si="0">(B6+C6+D6+E6+F6+H6)/R6*100</f>
-        <v>90.155359674580595</v>
+        <v>90.152039198731813</v>
       </c>
     </row>
     <row r="7" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="8">
-        <v>1458.09</v>
+        <v>1460.56</v>
       </c>
       <c r="C7" s="8">
-        <v>6622.05</v>
+        <v>6664.47</v>
       </c>
       <c r="D7" s="8">
-        <v>233.41</v>
+        <v>234.28</v>
       </c>
       <c r="E7" s="8">
-        <v>209.03</v>
+        <v>180.33</v>
       </c>
       <c r="F7" s="8">
         <v>0</v>
       </c>
       <c r="G7" s="8">
-        <v>240.71</v>
+        <v>282.67</v>
       </c>
       <c r="H7" s="8">
-        <v>839.43</v>
+        <v>836.05</v>
       </c>
       <c r="I7" s="8">
-        <v>517.62</v>
+        <v>501.2</v>
       </c>
       <c r="J7" s="8">
-        <v>198.81</v>
+        <v>180.96</v>
       </c>
       <c r="K7" s="8">
         <v>1.3</v>
       </c>
       <c r="L7" s="8">
-        <v>47.25</v>
+        <v>47.46</v>
       </c>
       <c r="M7" s="8">
-        <v>19.329999999999998</v>
+        <v>18.899999999999999</v>
       </c>
       <c r="N7" s="8">
-        <v>299.87</v>
+        <v>299.58999999999997</v>
       </c>
       <c r="O7" s="8">
-        <v>49.54</v>
+        <v>50.13</v>
       </c>
       <c r="P7" s="8">
-        <v>128.26</v>
+        <v>127.16</v>
       </c>
       <c r="Q7" s="8">
-        <v>244.29</v>
+        <v>223.96</v>
       </c>
       <c r="R7" s="48">
         <f t="shared" ref="R7:R10" si="1">SUM(B7:Q7)</f>
-        <v>11108.990000000003</v>
+        <v>11109.019999999997</v>
       </c>
       <c r="S7" s="41">
         <f t="shared" si="0"/>
-        <v>84.274177940568848</v>
+        <v>84.397093533002945</v>
       </c>
     </row>
     <row r="8" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="8">
-        <v>1080.33</v>
+        <v>1080.02</v>
       </c>
       <c r="C8" s="8">
-        <v>5851.25</v>
+        <v>5864.54</v>
       </c>
       <c r="D8" s="8">
-        <v>451.42</v>
+        <v>429.5</v>
       </c>
       <c r="E8" s="8">
-        <v>223.01</v>
+        <v>223.35</v>
       </c>
       <c r="F8" s="8">
         <v>0</v>
       </c>
       <c r="G8" s="8">
-        <v>83.17</v>
+        <v>69.88</v>
       </c>
       <c r="H8" s="8">
-        <v>177.76</v>
+        <v>191.4</v>
       </c>
       <c r="I8" s="8">
-        <v>164.73</v>
+        <v>158.34</v>
       </c>
       <c r="J8" s="8">
-        <v>10.83</v>
+        <v>8.74</v>
       </c>
       <c r="K8" s="8">
-        <v>130.46</v>
+        <v>116.55</v>
       </c>
       <c r="L8" s="8">
-        <v>101.9</v>
+        <v>102.92</v>
       </c>
       <c r="M8" s="8">
-        <v>30.98</v>
+        <v>30.38</v>
       </c>
       <c r="N8" s="8">
-        <v>165.85</v>
+        <v>167.74</v>
       </c>
       <c r="O8" s="8">
         <v>30.65</v>
       </c>
       <c r="P8" s="8">
-        <v>151.56</v>
+        <v>151.61000000000001</v>
       </c>
       <c r="Q8" s="8">
-        <v>170.81</v>
+        <v>199.82</v>
       </c>
       <c r="R8" s="48">
         <f t="shared" si="1"/>
-        <v>8824.7099999999991</v>
+        <v>8825.4399999999987</v>
       </c>
       <c r="S8" s="41">
         <f t="shared" si="0"/>
-        <v>88.204258270243457</v>
+        <v>88.254070052031409</v>
       </c>
     </row>
     <row r="9" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8">
-        <v>750.17</v>
+        <v>758.65</v>
       </c>
       <c r="C9" s="8">
-        <v>3687.07</v>
+        <v>3671.9</v>
       </c>
       <c r="D9" s="8">
-        <v>242</v>
+        <v>242.37</v>
       </c>
       <c r="E9" s="8">
-        <v>134.66999999999999</v>
+        <v>137.77000000000001</v>
       </c>
       <c r="F9" s="8">
         <v>0.43</v>
       </c>
       <c r="G9" s="8">
-        <v>48.98</v>
+        <v>47.67</v>
       </c>
       <c r="H9" s="8">
-        <v>176.21</v>
+        <v>172.94</v>
       </c>
       <c r="I9" s="8">
-        <v>182.58</v>
+        <v>189.83</v>
       </c>
       <c r="J9" s="8">
-        <v>123.55</v>
+        <v>125.26</v>
       </c>
       <c r="K9" s="8">
         <v>22.82</v>
       </c>
       <c r="L9" s="8">
-        <v>67.66</v>
+        <v>67.989999999999995</v>
       </c>
       <c r="M9" s="8">
         <v>28.73</v>
       </c>
       <c r="N9" s="8">
-        <v>288.92</v>
+        <v>284.85000000000002</v>
       </c>
       <c r="O9" s="8">
-        <v>21.37</v>
+        <v>18.100000000000001</v>
       </c>
       <c r="P9" s="8">
-        <v>45.69</v>
+        <v>45.77</v>
       </c>
       <c r="Q9" s="8">
-        <v>41.17</v>
+        <v>45.7</v>
       </c>
       <c r="R9" s="48">
         <f t="shared" si="1"/>
-        <v>5862.0199999999986</v>
+        <v>5860.7800000000007</v>
       </c>
       <c r="S9" s="41">
         <f t="shared" si="0"/>
-        <v>85.13362288084997</v>
+        <v>85.040898992966802</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="8">
-        <v>1106.74</v>
+        <v>1116.03</v>
       </c>
       <c r="C10" s="8">
-        <v>7720.01</v>
+        <v>7749.07</v>
       </c>
       <c r="D10" s="8">
-        <v>450.11</v>
+        <v>451.28</v>
       </c>
       <c r="E10" s="8">
-        <v>265.88</v>
+        <v>239.11</v>
       </c>
       <c r="F10" s="8">
-        <v>9.27</v>
+        <v>9.8000000000000007</v>
       </c>
       <c r="G10" s="8">
-        <v>102.21</v>
+        <v>143.9</v>
       </c>
       <c r="H10" s="8">
-        <v>264.66000000000003</v>
+        <v>258.2</v>
       </c>
       <c r="I10" s="8">
-        <v>246.65</v>
+        <v>241.25</v>
       </c>
       <c r="J10" s="8">
-        <v>47.49</v>
+        <v>46.97</v>
       </c>
       <c r="K10" s="8">
-        <v>243.99</v>
+        <v>210.46</v>
       </c>
       <c r="L10" s="8">
-        <v>78.73</v>
+        <v>70.33</v>
       </c>
       <c r="M10" s="8">
-        <v>9.5</v>
+        <v>9.42</v>
       </c>
       <c r="N10" s="8">
-        <v>168.76</v>
+        <v>167.65</v>
       </c>
       <c r="O10" s="8">
-        <v>11.04</v>
+        <v>11.97</v>
       </c>
       <c r="P10" s="8">
-        <v>121.64</v>
+        <v>131.41999999999999</v>
       </c>
       <c r="Q10" s="8">
-        <v>168.14</v>
+        <v>162.43</v>
       </c>
       <c r="R10" s="49">
         <f t="shared" si="1"/>
-        <v>11014.819999999998</v>
+        <v>11019.289999999999</v>
       </c>
       <c r="S10" s="41">
         <f t="shared" si="0"/>
-        <v>89.122382390270587</v>
+        <v>89.148121158441256</v>
       </c>
     </row>
     <row r="11" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="9" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="50">
         <f>SUM(B6:B10)</f>
-        <v>5728.87</v>
+        <v>5751.4699999999993</v>
       </c>
       <c r="C11" s="50">
         <f t="shared" ref="C11:Q11" si="2">SUM(C6:C10)</f>
-        <v>31676.33</v>
+        <v>31803.83</v>
       </c>
       <c r="D11" s="50">
         <f t="shared" si="2"/>
-        <v>1821.0900000000001</v>
+        <v>1801.0399999999997</v>
       </c>
       <c r="E11" s="50">
         <f t="shared" si="2"/>
-        <v>1064.26</v>
+        <v>956.4</v>
       </c>
       <c r="F11" s="50">
         <f t="shared" si="2"/>
-        <v>12.44</v>
+        <v>12.97</v>
       </c>
       <c r="G11" s="50">
         <f t="shared" si="2"/>
-        <v>520.87</v>
+        <v>587.21</v>
       </c>
       <c r="H11" s="50">
         <f t="shared" si="2"/>
-        <v>1659.04</v>
+        <v>1655.38</v>
       </c>
       <c r="I11" s="50">
         <f t="shared" si="2"/>
-        <v>1314.0600000000002</v>
+        <v>1264.4100000000001</v>
       </c>
       <c r="J11" s="50">
         <f t="shared" si="2"/>
-        <v>427.1</v>
+        <v>407.08000000000004</v>
       </c>
       <c r="K11" s="50">
         <f t="shared" si="2"/>
-        <v>471.3</v>
+        <v>424.96000000000004</v>
       </c>
       <c r="L11" s="50">
         <f t="shared" si="2"/>
-        <v>359.67</v>
+        <v>354.36</v>
       </c>
       <c r="M11" s="50">
         <f t="shared" si="2"/>
-        <v>110.69</v>
+        <v>109.58</v>
       </c>
       <c r="N11" s="50">
         <f t="shared" si="2"/>
-        <v>1140.2</v>
+        <v>1134.04</v>
       </c>
       <c r="O11" s="50">
         <f t="shared" si="2"/>
-        <v>132.21</v>
+        <v>130.46</v>
       </c>
       <c r="P11" s="50">
         <f t="shared" si="2"/>
-        <v>670.51</v>
+        <v>680.86</v>
       </c>
       <c r="Q11" s="50">
         <f t="shared" si="2"/>
-        <v>803.87999999999988</v>
+        <v>842.88000000000011</v>
       </c>
       <c r="R11" s="11">
         <f>SUM(R6:R10)</f>
-        <v>47912.52</v>
+        <v>47916.93</v>
       </c>
       <c r="S11" s="44">
         <f>(B11+C11+D11+E11+F11+H11)/R11*100</f>
-        <v>87.580511315205328</v>
+        <v>87.612228078885707</v>
       </c>
     </row>
     <row r="12" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="37" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="38" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="38" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="10" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="11">
         <f>SUM(B11:Q11)</f>
-        <v>47912.520000000011</v>
+        <v>47916.930000000008</v>
       </c>
       <c r="C14" s="41">
         <f>(B11+C11+D11+E11+F11+H11)/B14*100</f>
-        <v>87.5805113152053</v>
+        <v>87.612228078885678</v>
       </c>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="26">
-        <v>3126</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="16" spans="1:19" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="11">
         <f>SUM(B14:B15)</f>
-        <v>51038.520000000011</v>
+        <v>50946.930000000008</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="39"/>
       <c r="B17" s="40"/>
-      <c r="D17" s="51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
-      <c r="G17" s="55"/>
+      <c r="G17" s="52"/>
+      <c r="H17" s="51"/>
     </row>
-    <row r="18" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="40"/>
-      <c r="D18" s="53"/>
-[...2 lines deleted...]
-      <c r="G18" s="56"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="51"/>
     </row>
-    <row r="19" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="26">
-        <v>13656</v>
-[...4 lines deleted...]
-      <c r="G19" s="56"/>
+        <v>13630</v>
+      </c>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="51"/>
     </row>
-    <row r="20" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="26">
-        <v>2218</v>
-[...4 lines deleted...]
-      <c r="G20" s="59"/>
+        <v>2244</v>
+      </c>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="51"/>
     </row>
-    <row r="21" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="26" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="11">
         <f>SUM(B19:B20)</f>
         <v>15874</v>
       </c>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
     </row>
-    <row r="22" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="23" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="23" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="38">
         <f>B16+B21</f>
-        <v>66912.520000000019</v>
+        <v>66820.930000000008</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="51" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d06ec732-2d80-4b24-87af-80ab85db3e04" xmlns:ns3="b34cf048-79eb-4317-b7ba-a1c40732debe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="205e852b3cecdb0d488d70c064d91f8a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F224FF2093E7CC4EA1A9163A16CA0249" ma:contentTypeVersion="11" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a221e5a7b17443a94946b347ea291424">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d06ec732-2d80-4b24-87af-80ab85db3e04" xmlns:ns3="b34cf048-79eb-4317-b7ba-a1c40732debe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="457a3d13228e2eb68950fef3a1abe03e" ns2:_="" ns3:_="">
     <xsd:import namespace="d06ec732-2d80-4b24-87af-80ab85db3e04"/>
     <xsd:import namespace="b34cf048-79eb-4317-b7ba-a1c40732debe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -2413,77 +2267,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d06ec732-2d80-4b24-87af-80ab85db3e04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="b34cf048-79eb-4317-b7ba-a1c40732debe" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E884ECC9-CC9C-477B-BF00-606269320CC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d06ec732-2d80-4b24-87af-80ab85db3e04"/>
+    <ds:schemaRef ds:uri="b34cf048-79eb-4317-b7ba-a1c40732debe"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{466DE88D-C74C-4934-A5F7-2092D6DBB6E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E614DC1-E05C-4F2F-90E1-58495925094B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="d06ec732-2d80-4b24-87af-80ab85db3e04"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b34cf048-79eb-4317-b7ba-a1c40732debe"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79F5AC5B-C8C6-4D2D-8574-89118C6D91CD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" enabled="0" method="" siteId="{0c0338a6-9561-4ee8-b8d6-4e89cbd520a0}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">